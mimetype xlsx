--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="425">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:36</t>
+    <t>10/07/2026 20:28</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para 1º ESO del Ámbito Científico-Tecnológico; aplica el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica la totalidad del currículo estatal del RD 217/2022 para 1º ESO en esta materia.</t>
   </si>
@@ -945,267 +945,263 @@
     <t>4.1
 4.2
 6.1
 6.2
 7.1
 7.2
 7.3
 11.1</t>
   </si>
   <si>
     <t>CE.ACT.4
 CE.ACT.6
 CE.ACT.7
 CE.ACT.11</t>
   </si>
   <si>
     <t>Informe de investigación estadística, presentaciones digitales sobre salud y pruebas de interpretación de procesos biológicos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Rescatemos el Ebro!</t>
+    <t>El agua que nos une: un podcast científico sobre el Ebro</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un podcast científico sobre la salud de nuestro río</t>
+    <t>Investigación y propuestas para un consumo sostenible en Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El río Ebro atraviesa Aragón y es fuente de vida, pero sufre problemas de contaminación. El alumnado de 1.º ESO investigará su calidad y creará un podcast para concienciar a la comunidad educativa.</t>
+    <t>El centro escolar se ubica en la cuenca del Ebro, donde la gestión del agua es un tema recurrente. El ayuntamiento ha solicitado a los centros educativos que contribuyan a la concienciación ciudadana con materiales divulgativos. Se propone a 1º ESO elaborar un podcast de divulgación científica dirigido a las familias y al resto del instituto.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Investigar la calidad del agua del Ebro y elaborar un episodio de podcast divulgativo que explique los resultados y proponga hábitos sostenibles.</t>
+    <t>Diseñar y grabar un episodio de podcast (5-7 minutos) que explique el ciclo del agua, analice un problema hídrico local y proponga al menos tres hábitos sostenibles, todo ello con base científica y dirigido a la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kit de análisis de agua (tiras de pH, termómetro, turbidez casera)
-[...6 lines deleted...]
-• Material de laboratorio básico (vasos, probetas)</t>
+• Vídeo sobre la sequía en el Ebro (CHE)
+• Simulador PhET 'Cambios de estado'
+• Datos abiertos de la Confederación Hidrográfica del Ebro
+• Hojas de cálculo (Google Sheets o Excel)
+• Software de grabación/edición (Audacity, o herramienta online)
+• Banco de música libre de derechos (Música de la web de la comunidad)
+• Plantilla de guión de podcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental y desarrollo sostenible (ODS 6: Agua limpia y saneamiento). Expresión oral y digital. Trabajo en equipo y responsabilidad.</t>
+    <t>Educación ambiental y desarrollo sostenible; competencia digital y tratamiento de la información; educación para la salud (hábitos sostenibles).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Visualización de noticias sobre la contaminación del Ebro. Tormenta de ideas en Padlet: ¿qué sabemos?, ¿qué queremos saber? Formulación de preguntas guía y presentación del producto final: un podcast.</t>
-[...2 lines deleted...]
-    <t>Preguntas iniciales en Padlet.</t>
+    <t>Se presenta el encargo del ayuntamiento y se ve un vídeo corto sobre la sequía en el Ebro (por ejemplo, de la CHE). Se lanza la pregunta guía. El alumnado, en equipos, elabora un mural de ideas con problemas de agua locales que conocen.</t>
+  </si>
+  <si>
+    <t>Mural de problemas identificados (foto o anotaciones).</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre disoluciones, pH, contaminantes del agua y su efecto en la salud. Uso de simulaciones virtuales. Lectura de textos científicos adaptados. Explicación de métodos de recogida de datos (muestreo, medición con sensores).</t>
-[...2 lines deleted...]
-    <t>Ficha de laboratorio con conceptos clave.</t>
+    <t>Se trabajan los saberes: teoría cinético-molecular (cambios de estado), ciclo del agua, propiedades del agua, métodos de potabilización. Se realiza un experimento virtual (simulador PhET) sobre cambios de estado. Se enseña a buscar información fiable en Internet.</t>
+  </si>
+  <si>
+    <t>Ficha de ejercicios sobre el ciclo del agua y búsqueda de fuentes.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>En equipos, diseñan y realizan experimentos: toman muestras de agua del grifo, de un grifo del centro y simulan contaminación con aceite/vinagre. Miden pH, turbidez y temperatura. Organizan datos en tabla y gráficos con hoja de cálculo.</t>
-[...2 lines deleted...]
-    <t>Tabla de datos y gráficos generados.</t>
+    <t>Cada equipo investiga un aspecto local: consumo de agua en el municipio, calidad del Ebro (datos de la CHE), embalses de la zona. Recogen datos en tablas y calculan medias. Usan hojas de cálculo para hacer gráficas. Seleccionan dos fuentes fiables y las citan.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficas con fuentes citadas.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion escrito y archivo de audio del podcast.</t>
+    <t>Redactan el guión del podcast (introducción, explicación científica, problema local, propuestas de hábitos, conclusión). Graban con Audacity o similar, añaden música libre de derechos y editan. El producto final se revisa y sube a la plataforma del centro.</t>
+  </si>
+  <si>
+    <t>Guión escrito y archivo de audio final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación mediante rúbrica individual. Coevaluación entre equipos escuchando los podcasts. Puesta en común: ¿qué hemos aprendido?, ¿cómo mejorar? Publicación en web del centro.</t>
-[...2 lines deleted...]
-    <t>Rúbrica cumplimentada y reflexión escrita.</t>
+    <t>Se realiza una escucha cruzada: cada equipo escucha el podcast de otro y lo evalúa con una rúbrica. Después, autoevaluación y reflexión grupal sobre el proceso. El docente asigna los niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Cómo respiramos en Zaragoza?</t>
-[...8 lines deleted...]
-    <t>¿Es saludable el aire que respiramos en Zaragoza? ¿Qué factores contaminan el aire y cómo podemos reducirlos?</t>
+    <t>Cazadores de energía: una auditoría con datos propios</t>
+  </si>
+  <si>
+    <t>¿Cuánta electricidad consume nuestro instituto y cómo reducirla?</t>
+  </si>
+  <si>
+    <t>El equipo directivo quiere reducir la factura eléctrica y la huella de carbono del centro. El alumnado asume el rol de auditores energéticos para realizar un estudio real del consumo.</t>
+  </si>
+  <si>
+    <t>Realizar una auditoría energética del instituto: medir el consumo eléctrico en distintas zonas, analizar los datos y elaborar un informe con recomendaciones viables para el equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión personal escrita.</t>
+• Contador eléctrico del centro (o simulador online de consumo)
+• Luxómetro (app móvil o físico)
+• Plantilla de recogida de datos en papel o digital
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Material de oficina y cronómetro</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable, uso crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: reducir el consumo energético. El alumnado debate qué saben y qué necesitan saber, formula hipótesis iniciales y forma equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas generadoras.</t>
+  </si>
+  <si>
+    <t>Trabajan conceptos de energía eléctrica, potencia, consumo, unidades de medida. Aprenden a leer contadores, usar luxómetros y realizar gráficos básicos con hoja de cálculo. Realizan ejercicios prácticos de conversión y representación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de medición y representación gráfica.</t>
+  </si>
+  <si>
+    <t>Cada equipo recoge datos reales en su zona asignada: lectura de contadores (o simulador), medición de iluminación y temperatura. Registran en hoja de datos. Depuran y organizan la información.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa (tabla con valores, unidades, fechas).</t>
+  </si>
+  <si>
+    <t>Analizan los datos, crean gráficos de consumo por zona y día. Redactan el informe técnico: introducción, metodología, resultados, conclusiones y propuestas de ahorro. Preparan una presentación para el equipo directivo.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y gráficos.</t>
+  </si>
+  <si>
+    <t>Exponen sus informes al equipo directivo (simulado o real). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual sobre el proceso. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Mural Sostenible: Transformando nuestro barrio</t>
-[...8 lines deleted...]
-    <t>Diseñar y ejecutar una intervención comunitaria representada en un mural artístico que proponga mejoras concretas para la sostenibilidad del barrio.</t>
+    <t>Mosaico de conciencia: un mural con datos sobre nuestros residuos</t>
+  </si>
+  <si>
+    <t>Transformamos la basura en arte y ciencia</t>
+  </si>
+  <si>
+    <t>El instituto genera una gran cantidad de residuos plásticos cada día, pero la mayoría del alumnado no es consciente de cuánto se tira. Se propone medir los residuos durante un mes, organizar los datos y crear un mural colectivo con tapones de plástico recogidos que muestre las cantidades mediante patrones geométricos y colores.</t>
+  </si>
+  <si>
+    <t>Diseñar un plan de recogida de tapones de plástico, medir y organizar los datos, crear un patrón geométrico que represente las cantidades y construir un mural físico para instalarlo en el instituto, acompañado de un póster explicativo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material de dibujo: cartón, pintura, pinceles
-[...36 lines deleted...]
-    <t>Rúbrica de evaluación rellenada y reflexión escrita.</t>
+• Tapones de plástico de colores (donaciones de familias)
+• Panel de madera o cartón de gran tamaño
+• Pegamento fuerte (cola blanca o pistola de silicona)
+• Báscula de cocina
+• Cinta métrica
+• Hojas de cálculo (Excel o Google Sheets)
+• Papel, rotuladores, reglas
+• Cámara de fotos para documentar</t>
+  </si>
+  <si>
+    <t>Educación ambiental, concienciación sobre consumo responsable y reciclaje. Fomento de la creatividad y el trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el problema de los residuos en el instituto y el encargo de crear un mural de concienciación. El alumnado debate y formula hipótesis sobre cuánto y qué tipo de residuos se generan. Se acota la pregunta guía y se diseña un plan de recogida.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y diseño del plan de recogida.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: cómo medir masa y volumen, cómo organizar datos en tablas y gráficas, y cómo crear patrones geométricos (simetrías, series). Se realizan ejercicios prácticos con datos simulados.</t>
+  </si>
+  <si>
+    <t>Ejercicios de organización de datos y creación de patrones.</t>
+  </si>
+  <si>
+    <t>El alumnado recoge los tapones diariamente durante una semana (simulado en clase si no hay tiempo real), los pesa, los clasifica por colores y cuenta las cantidades. Organizan los datos en tablas, calculan totales y medias, y elaboran gráficas. A partir de los datos, diseñan el patrón del mural usando colores proporcionales.</t>
+  </si>
+  <si>
+    <t>Tabla de datos y gráficas, boceto del patrón con leyenda.</t>
+  </si>
+  <si>
+    <t>Construyen el mural físico pegando los tapones sobre un panel siguiendo el diseño. Simultáneamente, elaboran un póster con los datos, las gráficas, el análisis del impacto ambiental y las propuestas de reducción de residuos. Preparan una presentación oral para la comunidad.</t>
+  </si>
+  <si>
+    <t>Mural terminado y póster científico.</t>
+  </si>
+  <si>
+    <t>Se presenta el mural y el póster a la comunidad educativa (simulada en clase si no es posible en vivo). Se realiza coevaluación entre equipos y autoevaluación. Se asignan niveles de logro (1-4) a cada criterio evaluado.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -2109,547 +2105,547 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>275</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>369</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>3.13</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>3.13</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>3.13</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>3.13</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>3.13</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>3.13</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>3.13</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>3.13</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>3.13</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>3.13</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>3.13</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>3.13</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>3.13</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>3.13</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>3.13</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>3.13</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>7.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>3.13</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>7.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>3.13</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
@@ -2685,51 +2681,51 @@
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>8.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>3.13</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>8.4</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>3.13</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>8.5</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>3.13</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
@@ -2829,141 +2825,141 @@
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>12.2</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="9">
         <v>3.13</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>12.3</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="D33" s="9"/>
       <c r="E33" s="9">
         <v>3.13</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>12.4</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>3.13</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <f>SUM(E3:E34)</f>
         <v>100.15999999999997</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="8" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3018,1306 +3014,1306 @@
       <c r="AA1" s="8">
         <v>9.1</v>
       </c>
       <c r="AB1" s="8">
         <v>9.2</v>
       </c>
       <c r="AC1" s="8">
         <v>10.1</v>
       </c>
       <c r="AD1" s="8">
         <v>10.2</v>
       </c>
       <c r="AE1" s="8">
         <v>12.1</v>
       </c>
       <c r="AF1" s="8">
         <v>12.2</v>
       </c>
       <c r="AG1" s="8">
         <v>12.3</v>
       </c>
       <c r="AH1" s="8">
         <v>12.4</v>
       </c>
       <c r="AI1" s="8" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="AJ1" s="8" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" s="7" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AH2),"")</f>
         <v/>
       </c>
       <c r="AJ2" s="7"/>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AH3),"")</f>
         <v/>
       </c>
       <c r="AJ3" s="7"/>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AH4),"")</f>
         <v/>
       </c>
       <c r="AJ4" s="7"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" s="7" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AH5),"")</f>
         <v/>
       </c>
       <c r="AJ5" s="7"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AH6),"")</f>
         <v/>
       </c>
       <c r="AJ6" s="7"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="7" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AH7),"")</f>
         <v/>
       </c>
       <c r="AJ7" s="7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="7" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AH8),"")</f>
         <v/>
       </c>
       <c r="AJ8" s="7"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="7" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AH9),"")</f>
         <v/>
       </c>
       <c r="AJ9" s="7"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="7" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AH10),"")</f>
         <v/>
       </c>
       <c r="AJ10" s="7"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AH11),"")</f>
         <v/>
       </c>
       <c r="AJ11" s="7"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AH12),"")</f>
         <v/>
       </c>
       <c r="AJ12" s="7"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="7" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AH13),"")</f>
         <v/>
       </c>
       <c r="AJ13" s="7"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="7" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AH14),"")</f>
         <v/>
       </c>
       <c r="AJ14" s="7"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="7" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AH15),"")</f>
         <v/>
       </c>
       <c r="AJ15" s="7"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="7" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AH16),"")</f>
         <v/>
       </c>
       <c r="AJ16" s="7"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" s="7" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AH17),"")</f>
         <v/>
       </c>
       <c r="AJ17" s="7"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" s="7" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AH18),"")</f>
         <v/>
       </c>
       <c r="AJ18" s="7"/>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" s="7" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AH19),"")</f>
         <v/>
       </c>
       <c r="AJ19" s="7"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" s="7" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AH20),"")</f>
         <v/>
       </c>
       <c r="AJ20" s="7"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" s="7" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AH21),"")</f>
         <v/>
       </c>
       <c r="AJ21" s="7"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AH22),"")</f>
         <v/>
       </c>
       <c r="AJ22" s="7"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" s="7" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AH23),"")</f>
         <v/>
       </c>
       <c r="AJ23" s="7"/>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" s="7" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AH24),"")</f>
         <v/>
       </c>
       <c r="AJ24" s="7"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" s="7" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AH25),"")</f>
         <v/>
       </c>
       <c r="AJ25" s="7"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AH26),"")</f>
         <v/>
       </c>
       <c r="AJ26" s="7"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" s="7" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AH27),"")</f>
         <v/>
       </c>
       <c r="AJ27" s="7"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" s="7" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AH28),"")</f>
         <v/>
       </c>
       <c r="AJ28" s="7"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" s="7" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AH29),"")</f>
         <v/>
       </c>
       <c r="AJ29" s="7"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AH30),"")</f>
         <v/>
       </c>
       <c r="AJ30" s="7"/>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" s="7" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -10932,461 +10928,461 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>269</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>273</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>275</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>280</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>281</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>283</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>269</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>271</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>273</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>275</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>277</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>280</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>281</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>283</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>