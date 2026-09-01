--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:28</t>
+    <t>01/09/2026 15:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para 1º ESO del Ámbito Científico-Tecnológico; aplica el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica la totalidad del currículo estatal del RD 217/2022 para 1º ESO en esta materia.</t>
   </si>