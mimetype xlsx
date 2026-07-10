--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="425">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón se adhiere al currículo estatal sin modificaciones en 2.º ESO Ámbito Científico-Tecnológico.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad Autónoma aplica íntegramente los criterios de evaluación del Real Decreto 217/2022 sin añadir ni modificar elementos.</t>
   </si>
@@ -887,271 +887,259 @@
 • Incertidumbre: Fenómenos aleatorios, probabilidad y regla de Laplace</t>
   </si>
   <si>
     <t>7.1: Relacionar fundamentos científicos con la preservación del medio
 7.2: Proponer hábitos sostenibles
 7.3: Proponer hábitos saludables y actitud crítica
 8.5: Formular y comprobar conjeturas analizando patrones
 8.6: Emplear herramientas tecnológicas en la investigación
 10.1: Reconocer relaciones entre conocimientos matemáticos</t>
   </si>
   <si>
     <t>CE.ACT.7: Análisis de efectos sobre medio ambiente y salud
 CE.ACT.10: Conexiones entre elementos matemáticos
 CE.ACT.11: Representación de conceptos y resultados</t>
   </si>
   <si>
     <t>Presentación digital de resultados estadísticos, examen de anatomía y fisiología, y resolución de problemas geométricos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón, tu huella cuenta</t>
+    <t>Enciende el ahorro: una campaña energética para nuestro instituto</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>¿Cómo reducir el impacto ambiental en nuestro entorno?</t>
+    <t>Conviértete en asesor energético y convence con datos</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón presenta una rica biodiversidad y recursos naturales, pero también desafíos como la desertificación, la contaminación y la gestión de residuos. El alumnado de 2º ESO del IES (zona mixta rural-urbana) analizará su entorno cercano (hogar, instituto) para proponer acciones sostenibles.</t>
+    <t>El instituto ha recibido una factura eléctrica elevada este trimestre. El equipo directivo pide ayuda al alumnado para analizar el consumo y proponer medidas de ahorro. Además, el centro quiere reducir su huella de carbono y alinearse con los ODS. El alumnado debe convertirse en asesor energético y crear un vídeo divulgativo para sensibilizar a las familias y al personal.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un blog científico-divulgativo que analice el consumo energético y de agua en el instituto y proponga medidas viables para reducir la huella ecológica, basándose en datos medidos y principios científicos.</t>
+    <t>Analizar el consumo energético del instituto a partir de las facturas eléctricas y mediciones reales, identificar patrones y proponer medidas de ahorro sostenibles, y comunicarlo a la comunidad educativa mediante un vídeo o podcast divulgativo convincente.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Vatímetro o medidor de consumo (préstamo del departamento de Física)
-[...5 lines deleted...]
-• Vídeo disparador: 'Huella ecológica en Aragón' (creado por el docente o descargado de fuentes oficiales)</t>
+• Facturas eléctricas del centro (con permiso)
+• Hoja de cálculo (Google Sheets o Excel)
+• Software de edición de vídeo/audio (CapCut, Audacity, etc.)
+• Plantilla de recogida de datos
+• Enlace a datos del IDAE y del Gobierno de Aragón sobre mix energético
+• Rúbrica de evaluación para el producto</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (objetivos ODS 12 y 13). Educación para la salud (calidad del aire, ruido). Competencia digital (creación de blog, hojas de cálculo). Trabajo en equipo y habilidades sociales.</t>
+    <t>Educación ambiental para el desarrollo sostenible, competencia digital, trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante vídeo disparador sobre la huella ecológica en Aragón (ej. desertificación de Los Monegros). Tormenta de ideas: ¿qué consumimos en el insti? ¿cómo medirlo? Se forman equipos heterogéneos (4-5 personas). Cada equipo elige un ámbito (electricidad, agua, residuos orgánicos, papel). Se establece el producto final: blog con entradas de investigación y propuestas.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en Padlet o pizarra. Rúbrica inicial de ideas previas (escala 1-3).</t>
+    <t>Se presenta el encargo del equipo directivo: analizar el consumo energético del instituto y crear un vídeo divulgativo. Se visiona un ejemplo de campaña de ahorro energético. En grupos, el alumnado formula preguntas iniciales y se acuerda la pregunta guía: ¿Cómo podemos reducir el consumo energético de nuestro instituto utilizando datos reales y argumentos científicos?</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de taller completadas. Cuestionario Kahoot de comprensión de conceptos clave.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Sesiones de aprendizaje: 1) Conceptos de energía, potencia, consumo, unidades (kWh). 2) Cómo leer una factura eléctrica. 3) Técnicas de organización de datos: tablas y gráficos (barras, lineales). 4) Fuentes fiables de información (IDAE, Gobierno de Aragón). Se realizan ejercicios prácticos con facturas modelo.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos (cálculos y gráficos).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Hoja de cálculo con datos y gráficos. Informe preliminar en Google Docs con hipótesis y cálculos.</t>
+    <t>El alumnado recoge datos reales del instituto: facturas de los últimos meses (con permiso de secretaría), mediciones de consumo de aparatos si es posible. Organiza los datos en una hoja de cálculo, calcula consumos, costes, tendencias. Identifica los puntos de mayor consumo. Analiza el impacto ambiental (emisiones de CO2) usando factores de emisión de Aragón.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos, gráficos y cálculos justificados.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación del blog: cada equipo redacta 3-4 entradas (introducción, metodología, resultados, propuestas). Incluyen textos explicativos, tablas, gráficos, imágenes (fotos propias de contadores, residuos). Se revisa y edita colaborativamente. Se ensaya la presentación oral (1 minuto por equipo) para la audiencia real.</t>
-[...2 lines deleted...]
-    <t>Blog completo y funcional. Rúbrica de calidad de las entradas (claridad, rigor, creatividad).</t>
+    <t>Cada equipo elabora un guion para su vídeo/podcast. Graban y editan el producto, incluyendo gráficos, datos clave y sus recomendaciones. Se ensayan las presentaciones. El profesor da feedback sobre el guion y la calidad técnica. Se finaliza el producto digital.</t>
+  </si>
+  <si>
+    <t>Guion y producto final (vídeo/podcast).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Exposición de los blogs a la clase y feedback cruzado (dos estrellas y un deseo). Autoevaluación individual: ¿qué aprendí?, ¿cómo contribuí al equipo?, ¿qué emociones aparecieron al enfrentar dificultades matemáticas? Co-evaluación del trabajo en equipo. El docente evalúa con rúbrica los criterios seleccionados. Se publica el mejor blog en la web del centro.</t>
-[...2 lines deleted...]
-    <t>Dianas de autoevaluación y co-evaluación. Rúbrica docente cumplimentada.</t>
+    <t>Visualización de los productos en clase. Cada equipo recibe coevaluación de sus compañeros mediante una rúbrica. Se asigna nivel de logro 1-4 para cada criterio. El alumnado completa una diana de autoevaluación. Se recoge el feedback del equipo directivo (si asiste o se envía el producto).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Calcula y reduce tu consumo de agua</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos reducir el consumo de agua en nuestro instituto a partir de un análisis de datos reales?</t>
+    <t>Mide tu ruido</t>
+  </si>
+  <si>
+    <t>Una investigación sonora para mejorar el instituto</t>
+  </si>
+  <si>
+    <t>El alumnado nota que en ciertas zonas del instituto hay mucho ruido que dificulta la concentración. El Consejo Escolar ha solicitado un estudio para tomar medidas.</t>
+  </si>
+  <si>
+    <t>Medir el nivel de ruido en diferentes espacios del instituto, analizar los datos y proponer mejoras para reducir la contaminación acústica.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Contadores de agua (reales o simulados)
-[...40 lines deleted...]
-    <t>Rúbrica de autoevaluación y reflexión escrita.</t>
+• Sonómetro (real o app móvil)
+• Plantilla de tabla de datos
+• Hoja de cálculo para gráficas
+• Fichas sobre el sonido y salud
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental y para la salud; uso crítico de tecnologías de medición.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del Consejo Escolar. Lluvia de ideas sobre fuentes de ruido y posibles efectos. Se formula la pregunta guía y se organizan equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y mapa de ruido percibido del instituto.</t>
+  </si>
+  <si>
+    <t>Se trabajan conceptos: naturaleza del sonido como onda, decibelio, efectos del ruido en la salud. Se enseña a usar un sonómetro o app y a diseñar un plan de muestreo.</t>
+  </si>
+  <si>
+    <t>Ejercicios de conversión de unidades y diseño de tabla de recogida.</t>
+  </si>
+  <si>
+    <t>Recogida de datos en distintos espacios (aulas, pasillos, patio) en diferentes momentos. Cada equipo se encarga de un área.</t>
+  </si>
+  <si>
+    <t>Tablas de datos con medidas de decibelios y condiciones.</t>
+  </si>
+  <si>
+    <t>Análisis de datos, elaboración de gráficas, redacción del informe con introducción, metodología, resultados, conclusiones y recomendaciones. Preparación de la presentación.</t>
+  </si>
+  <si>
+    <t>Informe escrito y gráficas.</t>
+  </si>
+  <si>
+    <t>Presentación de informes al grupo-clase simulando el Consejo Escolar. Coevaluación y autoevaluación con rúbrica. Asignación de niveles de logro.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Biodiversidad en color: un mural científico para nuestro barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el arte para comunicar la importancia de la biodiversidad de nuestro entorno y promover su conservación?</t>
+    <t>Revive el río: un análisis científico para la recuperación de nuestro cauce local</t>
+  </si>
+  <si>
+    <t>Proyecto de impacto comunitario para el ayuntamiento</t>
+  </si>
+  <si>
+    <t>El río que cruza la localidad presenta signos de degradación (basuras, color turbio, pocas especies). El alumnado lo observa en sus paseos. Se propone convertir esa preocupación en un proyecto de ciencia ciudadana.</t>
+  </si>
+  <si>
+    <t>Evaluar el estado ecológico de un tramo del río local mediante indicadores físicos, químicos y biológicos, y elaborar un informe con propuestas de mejora para presentar al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Guías de campo de flora y fauna de Aragón
-[...37 lines deleted...]
-    <t>Cuestionario de autoevaluación y reflexión escrita sobre el impacto del proyecto.</t>
+• Fichas de campo
+• Material de laboratorio básico (pH-metro, termómetro, turbidímetro o disco Secchi, red de macroinvertebrados)
+• Hoja de cálculo para gráficas
+• Simulador virtual de calidad de agua (alternativa si no hay salida)
+• Mapas del tramo de río</t>
+  </si>
+  <si>
+    <t>Educación ambiental y participación ciudadana, conciencia sobre la sostenibilidad de los ecosistemas fluviales.</t>
+  </si>
+  <si>
+    <t>Se presenta el estado actual del río local mediante imágenes y noticias. Se debate la pregunta guía y se formulan hipótesis iniciales por equipos.</t>
+  </si>
+  <si>
+    <t>Ficha con hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Estudio de los indicadores de calidad del agua (pH, temperatura, turbidez, oxígeno disuelto, macroinvertebrados) y su relación con la salud del ecosistema. Práctica de medición con simuladores.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de datos y protocolo de muestreo.</t>
+  </si>
+  <si>
+    <t>Salida al río (o simulación con datos reales) para recoger muestras y mediciones. Vuelta al aula para organizar y analizar los datos en tablas y gráficas.</t>
+  </si>
+  <si>
+    <t>Ficha de campo cumplimentada y hoja de datos.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe digital (introducción, objetivos, metodología, resultados, conclusiones y propuestas) y preparación de la exposición oral. Se integran las relaciones con fundamentos científicos.</t>
+  </si>
+  <si>
+    <t>Informe digital y presentación.</t>
+  </si>
+  <si>
+    <t>Exposición ante la audiencia real (concejal y asociación). Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -2055,547 +2043,547 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>275</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="F2" s="8" t="s">
         <v>370</v>
-      </c>
-[...7 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>3.13</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>3.13</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>3.13</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>3.13</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>3.13</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>3.13</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>3.13</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>3.13</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>3.13</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>3.13</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>3.13</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>3.13</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>3.13</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>3.13</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>3.13</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>3.13</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>7.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>3.13</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>7.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>3.13</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
@@ -2631,51 +2619,51 @@
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>8.3</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>3.13</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>8.4</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>3.13</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>8.5</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>3.13</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
@@ -2775,141 +2763,141 @@
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>12.2</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="9">
         <v>3.13</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>12.3</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="D33" s="9"/>
       <c r="E33" s="9">
         <v>3.13</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>12.4</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>3.13</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <f>SUM(E3:E34)</f>
         <v>100.15999999999997</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AJ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="8" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -2964,1306 +2952,1306 @@
       <c r="AA1" s="8">
         <v>9.1</v>
       </c>
       <c r="AB1" s="8">
         <v>9.2</v>
       </c>
       <c r="AC1" s="8">
         <v>10.1</v>
       </c>
       <c r="AD1" s="8">
         <v>10.2</v>
       </c>
       <c r="AE1" s="8">
         <v>12.1</v>
       </c>
       <c r="AF1" s="8">
         <v>12.2</v>
       </c>
       <c r="AG1" s="8">
         <v>12.3</v>
       </c>
       <c r="AH1" s="8">
         <v>12.4</v>
       </c>
       <c r="AI1" s="8" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="AJ1" s="8" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" s="7" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AH2),"")</f>
         <v/>
       </c>
       <c r="AJ2" s="7"/>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" s="7" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AH3),"")</f>
         <v/>
       </c>
       <c r="AJ3" s="7"/>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" s="7" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AH4),"")</f>
         <v/>
       </c>
       <c r="AJ4" s="7"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" s="7" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AH5),"")</f>
         <v/>
       </c>
       <c r="AJ5" s="7"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" s="7" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AH6),"")</f>
         <v/>
       </c>
       <c r="AJ6" s="7"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="7" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AH7),"")</f>
         <v/>
       </c>
       <c r="AJ7" s="7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="7" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AH8),"")</f>
         <v/>
       </c>
       <c r="AJ8" s="7"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="7" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AH9),"")</f>
         <v/>
       </c>
       <c r="AJ9" s="7"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="7" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AH10),"")</f>
         <v/>
       </c>
       <c r="AJ10" s="7"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="7" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AH11),"")</f>
         <v/>
       </c>
       <c r="AJ11" s="7"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="7" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AH12),"")</f>
         <v/>
       </c>
       <c r="AJ12" s="7"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="7" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AH13),"")</f>
         <v/>
       </c>
       <c r="AJ13" s="7"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="7" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AH14),"")</f>
         <v/>
       </c>
       <c r="AJ14" s="7"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="7" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AH15),"")</f>
         <v/>
       </c>
       <c r="AJ15" s="7"/>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AH16),"")</f>
         <v/>
       </c>
       <c r="AJ16" s="7"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" s="7" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AH17),"")</f>
         <v/>
       </c>
       <c r="AJ17" s="7"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" s="7" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AH18),"")</f>
         <v/>
       </c>
       <c r="AJ18" s="7"/>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" s="7" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AH19),"")</f>
         <v/>
       </c>
       <c r="AJ19" s="7"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" s="7" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AH20),"")</f>
         <v/>
       </c>
       <c r="AJ20" s="7"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" s="7" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AH21),"")</f>
         <v/>
       </c>
       <c r="AJ21" s="7"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AH22),"")</f>
         <v/>
       </c>
       <c r="AJ22" s="7"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" s="7" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AH23),"")</f>
         <v/>
       </c>
       <c r="AJ23" s="7"/>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" s="7" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AH24),"")</f>
         <v/>
       </c>
       <c r="AJ24" s="7"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" s="7" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AH25),"")</f>
         <v/>
       </c>
       <c r="AJ25" s="7"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" s="7" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AH26),"")</f>
         <v/>
       </c>
       <c r="AJ26" s="7"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" s="7" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AH27),"")</f>
         <v/>
       </c>
       <c r="AJ27" s="7"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" s="7" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AH28),"")</f>
         <v/>
       </c>
       <c r="AJ28" s="7"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" s="7" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AH29),"")</f>
         <v/>
       </c>
       <c r="AJ29" s="7"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" s="7" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AH30),"")</f>
         <v/>
       </c>
       <c r="AJ30" s="7"/>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" s="7" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -10861,478 +10849,478 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>269</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>273</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>275</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>277</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>280</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>281</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>283</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>318</v>
+        <v>299</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>269</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>271</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>273</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>275</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>277</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>280</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>281</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>283</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>