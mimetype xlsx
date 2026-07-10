--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>10/07/2026 21:47</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón se adhiere al currículo estatal sin modificaciones en 2.º ESO Ámbito Científico-Tecnológico.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad Autónoma aplica íntegramente los criterios de evaluación del Real Decreto 217/2022 sin añadir ni modificar elementos.</t>
   </si>