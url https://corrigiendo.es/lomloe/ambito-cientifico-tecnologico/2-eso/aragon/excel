--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:47</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón se adhiere al currículo estatal sin modificaciones en 2.º ESO Ámbito Científico-Tecnológico.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad Autónoma aplica íntegramente los criterios de evaluación del Real Decreto 217/2022 sin añadir ni modificar elementos.</t>
   </si>