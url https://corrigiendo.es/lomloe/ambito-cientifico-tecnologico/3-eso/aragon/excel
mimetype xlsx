--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:36</t>
+    <t>10/07/2026 20:29</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia y curso; se aplica el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>El currículo autonómico no ha sido publicado; se aplica íntegramente el currículo del Real Decreto 217/2022, por lo que no hay modificaciones ni añadidos.</t>
   </si>
@@ -871,268 +871,259 @@
 • Estadística: recogida de datos, tablas de contingencia y gráficos
 • Inferencia y probabilidad: regla de Laplace y experimentos aleatorios</t>
   </si>
   <si>
     <t>6.2: Detectar necesidades tecnológicas y ambientales
 7.1: Identificar riesgos naturales por acciones humanas
 8.4: Seleccionar soluciones óptimas valorando corrección y ética
 8.6: Emplear herramientas tecnológicas en investigación
 10.2: Poner en práctica conexiones entre procesos</t>
   </si>
   <si>
     <t>CE.ACT.7: Medio ambiente y salud
 CE.ACT.11: Representación de resultados
 CE.ACT.12: Destrezas sociales y emociones</t>
   </si>
   <si>
     <t>Proyecto de investigación estadística, cálculo de áreas/volúmenes en maquetas geológicas y debates sobre salud sexual.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Investiga, analiza, divulga: la calidad del agua del Ebro</t>
+    <t>¿Bebemos agua del río?</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Situación de Aprendizaje para 3.º ESO en el ámbito científico-tecnológico</t>
+    <t>Análisis de la calidad del agua de un río aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El río Ebro atraviesa Aragón y sufre presiones humanas: agricultura intensiva, vertidos urbanos e industriales. La comunidad educativa del IES está sensibilizada con el medio ambiente local.</t>
+    <t>El río que cruza nuestra localidad es un recurso natural que usan vecinos, agricultores y el ayuntamiento, pero no siempre conocemos su estado real. Se sospecha que podrían existir vertidos puntuales que afecten a su calidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>El alumnado, como equipo de investigación, debe analizar la calidad del agua del río Ebro en un tramo cercano a su localidad, identificar posibles contaminantes de origen humano, y elaborar un podcast divulgativo que informe a la comunidad sobre los resultados y proponga medidas de mejora.</t>
+    <t>Investigar la calidad del agua de un río cercano mediante parámetros físico-químicos (pH, temperatura, turbidez, oxígeno disuelto, nitratos) y elaborar un informe digital (vídeo o blog) con recomendaciones para su conservación, dirigido al ayuntamiento y a las asociaciones vecinales.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Laboratorio escolar con material para medir pH, conductividad, turbidez (o kits portátiles)
-[...4 lines deleted...]
-• Fuentes de datos oficiales: Confederación Hidrográfica del Ebro, Decreto 38/2015 de Aragón sobre calidad del agua</t>
+• Kit de análisis de agua (pH-metro, termómetro, disco Secchi, tiras de nitratos)
+• Guantes y material de seguridad
+• Hoja de cálculo (LibreOffice Calc o similar)
+• Cámara o móvil para grabación
+• Plantilla de guión y rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental y sostenibilidad, comunicación lingüística (expresión oral y escrita), tratamiento de la información y competencia digital, aprendizaje colaborativo y emprendimiento.</t>
+    <t>Educación ambiental y consumo responsable, competencia digital y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante una noticia local sobre contaminación del Ebro. Lluvia de ideas, formulación de preguntas iniciales y organización en equipos. Se visiona un breve documental sobre la cuenca del Ebro.</t>
-[...2 lines deleted...]
-    <t>Preguntas iniciales recogidas en un mural digital (Padlet).</t>
+    <t>Se presenta la noticia de un posible vertido en un río cercano. El alumnado debate qué saben sobre la calidad del agua y formula preguntas que darán lugar a la pregunta guía. Se organizan en equipos y asignan roles (coordinador/a, portavoz, analista, comunicador/a).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre metodología científica, parámetros de calidad del agua (pH, conductividad, turbidez), y tratamiento de datos estadísticos. Se realizan ejercicios prácticos de medición con muestras simuladas y representación gráfica.</t>
-[...2 lines deleted...]
-    <t>Ejercicios prácticos resueltos (ficha con cálculos y gráficos).</t>
+    <t>Talleres sobre parámetros de calidad del agua (pH, oxígeno disuelto, turbidez, nitratos) y técnicas de medición. También se trabajan la representación de datos (tablas, gráficos de barras, media aritmética) y las normas de seguridad en la toma de muestras.</t>
+  </si>
+  <si>
+    <t>Ficha técnica de cada parámetro y ejercicios de representación gráfica.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Trabajo de campo (o simulado con muestras traídas) para recoger datos: medición de parámetros in situ, recogida de muestras, registro en cuaderno. En laboratorio se analizan las muestras y se comparan con valores de referencia. Se aplica el método científico para validar hipótesis.</t>
-[...2 lines deleted...]
-    <t>Cuaderno de campo con datos, gráficos y conclusiones provisionales.</t>
+    <t>Salida de campo (o simulación con datos proporcionados) para recoger muestras en dos puntos del río. Miden y registran los parámetros. De vuelta al aula, procesan los datos, calculan promedios y elaboran gráficas comparativas.</t>
+  </si>
+  <si>
+    <t>Hoja de campo y gráficas finales.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Elaboración del podcast: redacción del guion, asignación de roles (presentador, entrevistador, experto), grabación de las secciones y edición con software libre (Audacity). Se ensaya y graba el episodio, incluyendo una entrevista simulada a un científico local.</t>
-[...2 lines deleted...]
-    <t>Guion escrito y archivo de audio editado.</t>
+    <t>Cada equipo elabora un vídeo-reportaje o un blog divulgativo. Incluyen la pregunta guía, metodología, resultados, conclusiones y recomendaciones para el ayuntamiento y vecinos. Se fomenta el uso de lenguaje científico accesible.</t>
+  </si>
+  <si>
+    <t>Producto digital terminado (vídeo o blog).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición colectiva de los podcasts de cada equipo. Coevaluación con rúbrica, autoevaluación individual mediante diario de aprendizaje y puesta en común de aprendizajes y dificultades. Se reflexiona sobre la importancia de la ciencia ciudadana.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación completada y reflexión personal escrita.</t>
+    <t>Visualización conjunta de los productos (o navegación por los blogs). Coevaluación mediante rúbrica. Cada equipo recibe feedback de otro equipo y del docente. Autoevaluación individual sobre el proceso y la colaboración.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Desvela el secreto de tu pulso: investigación estadística sobre actividad física y salud cardiovascular</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos demostrar con datos reales que la actividad física regular mejora la salud cardiovascular de los adolescentes de nuestro entorno?</t>
+    <t>Audita tu energía</t>
+  </si>
+  <si>
+    <t>Una investigación sobre el consumo eléctrico del instituto</t>
+  </si>
+  <si>
+    <t>El equipo directivo del instituto quiere mejorar la eficiencia energética del centro y reducir la factura eléctrica, pero carece de datos reales sobre los consumos. Han solicitado al alumnado de 3.º ESO que realice una auditoría energética basada en mediciones propias.</t>
+  </si>
+  <si>
+    <t>Realizar una auditoría energética del instituto midiendo el consumo de distintos equipos eléctricos y proponer medidas de ahorro viables basadas en los datos recogidos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con hoja de cálculo (LibreOffice Calc o Google Sheets)
-[...39 lines deleted...]
-    <t>Rúbrica de coevaluación completada y reflexión escrita individual.</t>
+• Vatímetros o pinzas amperimétricas (2-3 unidades)
+• Hoja de cálculo (Google Sheets o Excel)
+• Factura de luz del centro (anonimizada)
+• Plantilla de informe de auditoría
+• Póster digital (Canva o similar)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable y uso crítico de la tecnología.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del equipo directivo. Se analiza una factura de luz real del centro. Se debate qué sabemos sobre el consumo eléctrico y se formula la pregunta guía. Los equipos redactan hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Taller sobre conceptos de energía eléctrica, potencia y consumo (kWh). Manejo del vatímetro. Práctica de conversión de unidades. Introducción a la hoja de cálculo: fórmulas básicas, gráficos de barras y sectores.</t>
+  </si>
+  <si>
+    <t>Ejercicios de conversión y gráficos en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Planificación de la recogida de datos: selección de equipos a medir (luces, ordenadores, proyectores, etc.), duración de las mediciones y asignación de roles. Toma de medidas reales en el instituto con vatímetro y registro en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos con unidades y observaciones.</t>
+  </si>
+  <si>
+    <t>Análisis de datos: cálculo de consumos diarios y semanales, identificación de picos, elaboración de gráficos. Redacción del informe con conclusiones y recomendaciones. Diseño del póster científico.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster terminados.</t>
+  </si>
+  <si>
+    <t>Presentación de los pósteres al equipo directivo y AMPA (o simulación). Coevaluación entre equipos usando rúbrica. Autoevaluación individual y grupal. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Desplastifica tu instituto: una instalación para medir y reducir residuos plásticos</t>
-[...8 lines deleted...]
-    <t>Diseñar y construir una instalación artística interactiva que muestre la cantidad de residuos plásticos generados en el instituto durante una semana, analice su impacto ambiental y proponga medidas de reducción, con el fin de exponerla en la semana cultural del centro.</t>
+    <t>Salva el Ebro: prototipo y campaña contra los microplásticos</t>
+  </si>
+  <si>
+    <t>De los datos del instituto a la acción comunitaria</t>
+  </si>
+  <si>
+    <t>El centro educativo se encuentra en una localidad cercana al río Ebro, donde estudios recientes alertan de la presencia de microplásticos. El alumnado investigará su propia huella plástica y diseñará un prototipo de solución y una campaña artística para concienciar a la comunidad.</t>
+  </si>
+  <si>
+    <t>Investigar la cantidad y tipos de residuos plásticos generados en el instituto, analizar los datos para identificar patrones y proponer un prototipo (contenedor inteligente, sistema de reciclaje creativo) junto con una campaña artística (mural, vídeo, instalación) para reducir el consumo de plásticos y comunicar los resultados a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Contenedores para separar plásticos (bolsas, cajas)
-[...39 lines deleted...]
-    <t>Rúbrica de autoevaluación; coevaluación por pares; diario de aprendizaje individual.</t>
+• Noticia real sobre microplásticos en el Ebro
+• Báscula y bolsas para recogida de residuos
+• Plantilla de encuesta
+• Hoja de cálculo (Google Sheets o Excel)
+• Materiales para prototipos (cartón, plásticos reciclados, etc.)
+• Herramientas digitales para vídeo/infografía (Canva, Scratch, etc.)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia sobre microplásticos en el Ebro y se plantea la pregunta guía. Por equipos, reformulan el problema y generan hipótesis iniciales sobre la cantidad de plástico que generan en el instituto.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con reformulación del problema e hipótesis.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: metodología científica (recogida de datos), estadística básica (media, gráficos de barras), tipos de plásticos y su impacto. Se muestran ejemplos de análisis de datos. Cada equipo diseña un plan de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficos y diseño del plan de recogida.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos reales en el instituto (pesaje de residuos plásticos en un día, encuesta sobre hábitos). Organizan los datos en una hoja de cálculo, calculan frecuencias y crean gráficos. Identifican patrones y extraen conclusiones.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa, gráficos y conclusiones escritas.</t>
+  </si>
+  <si>
+    <t>Con los resultados, cada equipo diseña un prototipo (maqueta o diseño digital de un contenedor inteligente o sistema de reducción) y prepara una campaña artística (mural, vídeo corto o infografía) para concienciar. Se asignan roles y se gestiona el tiempo.</t>
+  </si>
+  <si>
+    <t>Prototipo (maqueta o diseño) y material de la campaña.</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos y campañas al equipo directivo y a la asociación de vecinos. Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro 1-4 a cada criterio mediante rúbricas y observación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -2030,563 +2021,563 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>334</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>355</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>269</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>363</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>3.85</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>3.85</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>3.85</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>3.85</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>3.85</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>3.85</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>3.85</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>3.85</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>3.85</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>3.85</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>3.85</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>3.85</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>3.85</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>3.85</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>3.85</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>3.85</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>3.85</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.4</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>3.85</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>8.6</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>3.85</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
@@ -2654,141 +2645,141 @@
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>12.2</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <v>3.85</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>12.3</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>3.85</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>12.4</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <v>3.85</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <f>SUM(E3:E28)</f>
         <v>100.099999999999966</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="8" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -2825,1132 +2816,1132 @@
       <c r="U1" s="8">
         <v>8.6</v>
       </c>
       <c r="V1" s="8">
         <v>9.1</v>
       </c>
       <c r="W1" s="8">
         <v>10.1</v>
       </c>
       <c r="X1" s="8">
         <v>10.2</v>
       </c>
       <c r="Y1" s="8">
         <v>12.1</v>
       </c>
       <c r="Z1" s="8">
         <v>12.2</v>
       </c>
       <c r="AA1" s="8">
         <v>12.3</v>
       </c>
       <c r="AB1" s="8">
         <v>12.4</v>
       </c>
       <c r="AC1" s="8" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="AD1" s="8" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="7" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AB2),"")</f>
         <v/>
       </c>
       <c r="AD2" s="7"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AB3),"")</f>
         <v/>
       </c>
       <c r="AD3" s="7"/>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="7" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AB4),"")</f>
         <v/>
       </c>
       <c r="AD4" s="7"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="7" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AB5),"")</f>
         <v/>
       </c>
       <c r="AD5" s="7"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="7" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AB6),"")</f>
         <v/>
       </c>
       <c r="AD6" s="7"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="7" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AB7),"")</f>
         <v/>
       </c>
       <c r="AD7" s="7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="7" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AB8),"")</f>
         <v/>
       </c>
       <c r="AD8" s="7"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AB9),"")</f>
         <v/>
       </c>
       <c r="AD9" s="7"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="7" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AB10),"")</f>
         <v/>
       </c>
       <c r="AD10" s="7"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AB11),"")</f>
         <v/>
       </c>
       <c r="AD11" s="7"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AB12),"")</f>
         <v/>
       </c>
       <c r="AD12" s="7"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="7" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AB13),"")</f>
         <v/>
       </c>
       <c r="AD13" s="7"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AB14),"")</f>
         <v/>
       </c>
       <c r="AD14" s="7"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="7" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AB15),"")</f>
         <v/>
       </c>
       <c r="AD15" s="7"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="7" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AB16),"")</f>
         <v/>
       </c>
       <c r="AD16" s="7"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="7" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AB17),"")</f>
         <v/>
       </c>
       <c r="AD17" s="7"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="7" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AB18),"")</f>
         <v/>
       </c>
       <c r="AD18" s="7"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AB19),"")</f>
         <v/>
       </c>
       <c r="AD19" s="7"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AB20),"")</f>
         <v/>
       </c>
       <c r="AD20" s="7"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="7" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AB21),"")</f>
         <v/>
       </c>
       <c r="AD21" s="7"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="7" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AB22),"")</f>
         <v/>
       </c>
       <c r="AD22" s="7"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="7" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AB23),"")</f>
         <v/>
       </c>
       <c r="AD23" s="7"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="7" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AB24),"")</f>
         <v/>
       </c>
       <c r="AD24" s="7"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AB25),"")</f>
         <v/>
       </c>
       <c r="AD25" s="7"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="7" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AB26),"")</f>
         <v/>
       </c>
       <c r="AD26" s="7"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="7" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AB27),"")</f>
         <v/>
       </c>
       <c r="AD27" s="7"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="7" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AB28),"")</f>
         <v/>
       </c>
       <c r="AD28" s="7"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="7" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AB29),"")</f>
         <v/>
       </c>
       <c r="AD29" s="7"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AB30),"")</f>
         <v/>
       </c>
       <c r="AD30" s="7"/>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="7" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -10020,310 +10011,310 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>305</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>263</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>265</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>267</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>269</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>271</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>274</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>275</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>291</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>