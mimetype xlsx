--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:29</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia y curso; se aplica el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>El currículo autonómico no ha sido publicado; se aplica íntegramente el currículo del Real Decreto 217/2022, por lo que no hay modificaciones ni añadidos.</t>
   </si>