--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:36</t>
+    <t>10/07/2026 20:29</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aragón aplica íntegramente el currículo estatal del RD 217/2022 para el Ámbito Científico-Tecnológico de 4.º ESO.</t>
   </si>
@@ -825,266 +825,264 @@
 • Pensamiento computacional: Resolución de problemas mediante descomposición, algoritmos y programación.</t>
   </si>
   <si>
     <t>4.1
 5.2
 6.2
 7.1
 10.2
 11.1</t>
   </si>
   <si>
     <t>CE.ACT.4
 CE.ACT.7
 CE.ACT.9</t>
   </si>
   <si>
     <t>Defensa de proyectos de investigación sobre sostenibilidad, resolución de sistemas de ecuaciones aplicados a la salud y creación de algoritmos de decisión.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Agua bajo tierra! Fertilizantes y acuíferos aragoneses</t>
+    <t>Podcast sostenible: Energía para Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un vídeo divulgativo sobre el impacto de la agricultura intensiva en las aguas subterráneas de Aragón</t>
+    <t>Un análisis y propuesta para nuestro municipio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón, especialmente en la zona del Ebro, cuenta con importantes acuíferos que abastecen a la población y a los cultivos. El uso masivo de fertilizantes nitrogenados está provocando la contaminación por nitratos, afectando a la calidad del agua y a la salud. El alumnado de 4º ESO del ámbito científico-tecnológico investigará este problema real y creará un vídeo para concienciar a la comunidad escolar.</t>
+    <t>El ayuntamiento de nuestra localidad ha solicitado ideas para fomentar el uso de energías renovables. El alumnado, como equipo de consultoría ambiental, debe elaborar un podcast divulgativo dirigido al consistorio y a la comunidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar, de forma rigurosa y atractiva, el impacto de los fertilizantes en los acuíferos aragoneses para fomentar hábitos sostenibles entre el alumnado de 1º ESO y sus familias?</t>
+    <t>Elaborar un podcast divulgativo que analice la situación energética del municipio, explique las ventajas de las renovables y proponga acciones concretas para la comunidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículo de divulgación sobre el acuífero de Los Monegros (prensa local)
-[...5 lines deleted...]
-• Rúbrica de evaluación del vídeo</t>
+• Ordenadores o tablets con Audacity o grabadora
+• Micrófonos
+• Altavoces
+• Datos energéticos locales (IDAE, Ayuntamiento)
+• Rúbrica de evaluación
+• Plantilla de guión</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (consumo de agua potable, prevención de enfermedades), educación ambiental (sostenibilidad, agricultura ecológica), competencia digital (búsqueda de información, edición de vídeo), comunicación lingüística (redacción del guión, expresión oral), trabajo en equipo (cooperación, resolución de conflictos).</t>
+    <t>Educación ambiental, competencia digital y emprendimiento social.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del problema: noticia sobre la contaminación por nitratos en el acuífero de Los Monegros. Lluvia de ideas sobre causas y consecuencias. Visualización de un breve documental. Formulación del reto: crear un vídeo divulgativo. Se forman los equipos y se asigna el producto.</t>
-[...2 lines deleted...]
-    <t>Ideas iniciales anotadas en el cuaderno de equipo; preguntas generadas.</t>
+    <t>Se presenta el encargo del ayuntamiento. Visualizan un vídeo sobre transición energética en Aragón. Lluvia de ideas y formulación de la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales y preguntas en el cuaderno.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ficha de laboratorio, problemas resueltos, mapa conceptual del ciclo del nitrógeno.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre tipos de energía renovable y no renovable, impacto ambiental, cálculo de energía (E = P·t), y cómo hacer un podcast.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo y ficha de análisis de impacto.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Diseño del guión del vídeo: distribución de secciones, redacción de textos, selección de imágenes y gráficos. Creación de storyboard. Búsqueda de fuentes fiables (artículos, informes oficiales) y citación correcta. Ensayo de la grabación. Cada equipo planifica los roles (guionista, presentador, editor).</t>
-[...2 lines deleted...]
-    <t>Guión escrito, storyboard, lista de fuentes utilizadas.</t>
+    <t>Investigación sobre el mix energético local (datos del ayuntamiento o IDAE). Realización de cálculos de ahorro potencial. Entrevista (opcional) a responsable.</t>
+  </si>
+  <si>
+    <t>Datos recogidos y cálculos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Vídeo finalizado, rúbrica de coevaluación entre equipos.</t>
+    <t>Grabación del podcast en equipos. Edición con software libre (Audacity). Incluir efectos y música libre.</t>
+  </si>
+  <si>
+    <t>Podcast final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vídeos de todos los equipos. Autoevaluación mediante diana de aprendizaje. Debate sobre qué aprendieron y cómo mejorar. Encuesta a la audiencia real (1º ESO) para valorar el impacto. Entrega de premios simbólicos a los mejores vídeos.</t>
-[...2 lines deleted...]
-    <t>Diana de aprendizaje cumplimentada, encuesta de audiencia, reflexión individual escrita.</t>
+    <t>Audición de podcasts, coevaluación mediante rúbrica, autoevaluación emocional, asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Despoblación? ¡Analiza los datos y propón soluciones!</t>
-[...8 lines deleted...]
-    <t>Analizar datos demográficos de municipios aragoneses para identificar patrones de despoblación y proponer medidas de revitalización.</t>
+    <t>El pulso del río</t>
+  </si>
+  <si>
+    <t>Investigación ciudadana sobre la salud del Ebro a su paso por nuestro municipio</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de la localidad ha solicitado la colaboración del instituto para obtener datos actualizados sobre la calidad del agua del Ebro, ante la posibilidad de habilitar una zona de baño. El alumnado, como científicos ciudadanos, realizará un estudio de campo para responder a esta cuestión.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio de campo para analizar la calidad del agua del río local, recogiendo muestras y midiendo parámetros físico-químicos, y elaborar un informe científico-técnico con recomendaciones para el ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del IAEST (Instituto Aragonés de Estadística)
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión personal escrita.</t>
+• Kit de análisis de agua (pH, oxígeno disuelto, turbidez)
+• Termómetro
+• Guantes y gafas de seguridad
+• Botellas estériles para muestras
+• Hoja de cálculo (Excel o Google Sheets)
+• Plantilla de informe
+• Acceso a Internet para consultar normativa (RD 902/2018)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, concienciación sobre el uso del agua, y fomento del pensamiento crítico ante los datos.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del ayuntamiento y se visiona un breve vídeo sobre la calidad del Ebro. El alumnado, en equipos, formula preguntas e hipótesis sobre el estado del río.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis iniciales</t>
+  </si>
+  <si>
+    <t>Se trabajan los fundamentos: parámetros de calidad del agua, técnicas de muestreo y medición, normas de seguridad en laboratorio. Cada equipo diseña su protocolo de muestreo.</t>
+  </si>
+  <si>
+    <t>Protocolo de muestreo</t>
+  </si>
+  <si>
+    <t>Salida al río para recoger muestras (o recogida simulada con agua traída) y posterior análisis en laboratorio: pH, temperatura, turbidez, oxígeno disuelto. Registro de datos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y cálculos</t>
+  </si>
+  <si>
+    <t>Elaboración del informe científico-técnico con introducción, metodología, resultados, discusión y conclusiones. Diseño del póster divulgativo. Preparación de la presentación al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Informe y póster</t>
+  </si>
+  <si>
+    <t>Presentación de los informes ante los representantes del ayuntamiento (simulados o reales) y coevaluación entre equipos. Cumplimentación de la rúbrica de autoevaluación y asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Arte por el clima: un mural científico para mi pueblo</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar visualmente un problema ambiental local, explicar sus causas científicas y proponer soluciones sostenibles, de forma que la comunidad entienda y se movilice?</t>
+    <t>Paredes que enseñan: un mural mudéjar para nuestro instituto</t>
+  </si>
+  <si>
+    <t>Geometría, fotosíntesis y patrimonio aragonés</t>
+  </si>
+  <si>
+    <t>El centro quiere embellecer sus espacios comunes y al mismo tiempo visibilizar la ciencia. Se propone decorar una pared del hall con un mural que combine arte y ciencia, aprovechando la tradición mudéjar aragonesa.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un mural de azulejos geométricos (en cartón pluma o similar) que represente la fotosíntesis a nivel celular, utilizando patrones inspirados en el mudéjar aragonés, y presentarlo al equipo directivo y al AMPA para su instalación en el centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Acceso a internet y biblioteca del centro
-[...36 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación, diario reflexivo individual, grabación de la presentación.</t>
+• Fotos de arte mudéjar aragonés (Aljafería, Teruel)
+• Plantilla de teselaciones
+• Cartón pluma, pegamento, pinturas
+• Hoja de cálculo para escalas
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación artística, educación ambiental (uso de materiales reciclados), conciencia patrimonial.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: decorar una pared con un mural que conecte ciencia y arte. Se muestra la pregunta guía. El alumnado, en equipos, debate y escribe hipótesis e ideas.</t>
+  </si>
+  <si>
+    <t>Hoja de hipótesis iniciales y preguntas</t>
+  </si>
+  <si>
+    <t>Se trabajan contenidos: fotosíntesis (estructura del cloroplasto, reacciones), geometría de teselaciones y patrones mudéjares (uso de ejemplos reales de Aragón). Se realizan ejercicios prácticos como identificar patrones y calcular simetrías.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos y apuntes</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña el mural: decide el patrón geométrico, el concepto científico, realiza un boceto a escala, calcula medidas y repite patrones.</t>
+  </si>
+  <si>
+    <t>Boceto a escala y cálculos</t>
+  </si>
+  <si>
+    <t>Construyen los paneles modulares (en cartón pluma, pintura, etc.). Preparan una presentación oral con apoyo visual.</t>
+  </si>
+  <si>
+    <t>Mural terminado y presentación</t>
+  </si>
+  <si>
+    <t>Presentan el mural al equipo directivo y AMPA. Coevaluación entre equipos con rúbrica. Autoevaluación individual. Se asignan niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y autoevaluación</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1982,563 +1980,563 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>317</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>326</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>249</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>331</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>343</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>344</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>3.85</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>3.85</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>3.85</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>3.85</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>3.85</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>3.85</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>3.85</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>3.85</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>3.85</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>3.85</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>3.85</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>3.85</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>3.85</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>3.85</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>3.85</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>8.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>3.85</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>3.85</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.4</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>3.85</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>8.6</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>3.85</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
@@ -2606,141 +2604,141 @@
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>12.2</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <v>3.85</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>12.3</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>3.85</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>12.4</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <v>3.85</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <f>SUM(E3:E28)</f>
         <v>100.099999999999966</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -2777,1132 +2775,1132 @@
       <c r="U1" s="8">
         <v>8.6</v>
       </c>
       <c r="V1" s="8">
         <v>9.1</v>
       </c>
       <c r="W1" s="8">
         <v>10.1</v>
       </c>
       <c r="X1" s="8">
         <v>10.2</v>
       </c>
       <c r="Y1" s="8">
         <v>12.1</v>
       </c>
       <c r="Z1" s="8">
         <v>12.2</v>
       </c>
       <c r="AA1" s="8">
         <v>12.3</v>
       </c>
       <c r="AB1" s="8">
         <v>12.4</v>
       </c>
       <c r="AC1" s="8" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="AD1" s="8" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" s="7" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AB2),"")</f>
         <v/>
       </c>
       <c r="AD2" s="7"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" s="7" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AB3),"")</f>
         <v/>
       </c>
       <c r="AD3" s="7"/>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AB4),"")</f>
         <v/>
       </c>
       <c r="AD4" s="7"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" s="7" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AB5),"")</f>
         <v/>
       </c>
       <c r="AD5" s="7"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" s="7" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AB6),"")</f>
         <v/>
       </c>
       <c r="AD6" s="7"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AB7),"")</f>
         <v/>
       </c>
       <c r="AD7" s="7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AB8),"")</f>
         <v/>
       </c>
       <c r="AD8" s="7"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AB9),"")</f>
         <v/>
       </c>
       <c r="AD9" s="7"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AB10),"")</f>
         <v/>
       </c>
       <c r="AD10" s="7"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AB11),"")</f>
         <v/>
       </c>
       <c r="AD11" s="7"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="7" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AB12),"")</f>
         <v/>
       </c>
       <c r="AD12" s="7"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AB13),"")</f>
         <v/>
       </c>
       <c r="AD13" s="7"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AB14),"")</f>
         <v/>
       </c>
       <c r="AD14" s="7"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AB15),"")</f>
         <v/>
       </c>
       <c r="AD15" s="7"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AB16),"")</f>
         <v/>
       </c>
       <c r="AD16" s="7"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AB17),"")</f>
         <v/>
       </c>
       <c r="AD17" s="7"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="7" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AB18),"")</f>
         <v/>
       </c>
       <c r="AD18" s="7"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AB19),"")</f>
         <v/>
       </c>
       <c r="AD19" s="7"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="7" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AB20),"")</f>
         <v/>
       </c>
       <c r="AD20" s="7"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AB21),"")</f>
         <v/>
       </c>
       <c r="AD21" s="7"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AB22),"")</f>
         <v/>
       </c>
       <c r="AD22" s="7"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="7" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AB23),"")</f>
         <v/>
       </c>
       <c r="AD23" s="7"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AB24),"")</f>
         <v/>
       </c>
       <c r="AD24" s="7"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AB25),"")</f>
         <v/>
       </c>
       <c r="AD25" s="7"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AB26),"")</f>
         <v/>
       </c>
       <c r="AD26" s="7"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AB27),"")</f>
         <v/>
       </c>
       <c r="AD27" s="7"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AB28),"")</f>
         <v/>
       </c>
       <c r="AD28" s="7"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AB29),"")</f>
         <v/>
       </c>
       <c r="AD29" s="7"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AB30),"")</f>
         <v/>
       </c>
       <c r="AD30" s="7"/>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -9441,461 +9439,461 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>247</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>249</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>254</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>255</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>261</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>243</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>245</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>247</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>249</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>254</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>255</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>261</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>