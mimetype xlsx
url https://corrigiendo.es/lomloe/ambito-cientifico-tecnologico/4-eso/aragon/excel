--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:29</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito cientifico tecnologico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aragón aplica íntegramente el currículo estatal del RD 217/2022 para el Ámbito Científico-Tecnológico de 4.º ESO.</t>
   </si>