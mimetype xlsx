--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="329">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito de ciencias aplicadas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:37</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Ámbito de Ciencias Aplicadas en 1º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito de ciencias aplicadas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica íntegro el currículo estatal sin adaptaciones autonómicas.</t>
   </si>
@@ -635,267 +635,260 @@
 • Los fenómenos geológicos: diferenciación entre internos y externos, sus manifestaciones y la dinámica global del planeta a la luz de la teoría de la tectónica de placas.
 • Los riesgos naturales y su prevención: relación con los procesos geológicos y las actividades humanas.</t>
   </si>
   <si>
     <t>3.1: Plantear preguntas e hipótesis que puedan ser respondidas o contrastadas utilizando los métodos científicos
 3.2: Diseñar y realizar experimentos y obtener datos cuantitativos y cualitativos sobre fenómenos naturales
 3.3: Interpretar los resultados obtenidos en proyectos de investigación, utilizando el razonamiento
 4.2: Interpretar los resultados obtenidos en proyectos de investigación, utilizando el razonamiento y, cuando sea necesario, herramientas tecnológicas
 8.1: Asumir responsablemente una función concreta dentro de un proyecto científico, utilizando espacios virtuales
 8.2: Emprender, de forma guiada y de acuerdo a la metodología adecuada, proyectos científicos colaborativos</t>
   </si>
   <si>
     <t>CE.CCAA.3
 CE.CCAA.8</t>
   </si>
   <si>
     <t>Proyecto de investigación final, análisis de datos estadísticos ambientales y maquetas/modelos de tectónica de placas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Investiga y comunica: la sequía en Aragón</t>
+    <t>El aire y el agua que nos envuelven: un blog de salud ambiental</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un video divulgativo para alumnos de 5º de Primaria</t>
+    <t>Investigación y comunicación de la calidad ambiental en nuestro municipio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón sufre episodios recurrentes de sequía que afectan a la agricultura, el abastecimiento de agua y los ecosistemas. Los alumnos investigarán las causas científicas de este fenómeno y crearán un video divulgativo para un público infantil.</t>
+    <t>El Ayuntamiento de [localidad] ha lanzado una campaña de concienciación sobre salud ambiental, pero carece de datos locales actualizados y de un medio accesible para los jóvenes. El grupo asume el reto de generar un blog con información basada en datos y recomendaciones.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Explicar las causas y consecuencias de la sequía en Aragón a alumnos de 5º de Primaria mediante un video de 3-5 minutos.</t>
+    <t>Crear un blog divulgativo donde se analicen datos reales de calidad del aire y del agua de la localidad, se relacionen con la salud humana (función de nutrición) y se propongan hábitos saludables y sostenibles, dirigido a la comunidad educativa y vecinal.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tabletas con acceso a internet
-[...4 lines deleted...]
-• Material de papelería para storyboard</t>
+• Ordenadores con conexión a internet
+• Hoja de cálculo (Google Sheets o Excel)
+• Plataforma de blogs (Blogger, WordPress, etc.)
+• Datos abiertos del Gobierno de Aragón: https://datos.gob.aragon.es/
+• Ficha de roles y rúbrica de evaluación
+• Plantilla de análisis de datos</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental: concienciación sobre el uso del agua. Competencia digital: producción y edición de video. Aprendizaje cooperativo: trabajo en equipo con roles.</t>
+    <t>Educación para la salud, educación ambiental y uso crítico de fuentes de información.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta la noticia de una sequía reciente en Aragón. Lluvia de ideas sobre preguntas que surgen: ¿Por qué no llueve? ¿Cómo afecta a nuestra vida? Se muestra el reto final: elaborar un video divulgativo para niños de primaria. Se forman los equipos.</t>
-[...2 lines deleted...]
-    <t>Mural colaborativo con preguntas iniciales y primeras hipótesis.</t>
+    <t>Presentación del encargo del ayuntamiento. Lluvia de ideas sobre calidad ambiental local. Formación de equipos y asignación de roles (coordinador, analista de datos, escritor, diseñador gráfico). Elaboración de preguntas iniciales y plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales, roles asignados y plan de trabajo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigación guiada sobre la teoría cinético-molecular y el ciclo del agua. Análisis de datos de precipitaciones de Aragón (tablas AEMET). Cálculo de medias, representación gráfica de la evolución anual. Identificación de patrones: años secos y húmedos. Lectura de un artículo divulgativo sobre causas de la sequía.</t>
-[...2 lines deleted...]
-    <t>Hoja de trabajo con cálculos, gráficos y respuestas a preguntas científicas.</t>
+    <t>Talleres sobre: (a) función de nutrición y cómo la contaminación afecta a los aparatos implicados; (b) fuentes de contaminación del aire y agua, y su medida; (c) interpretación de gráficos y estadística básica. Se practica con datos simulados.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficos y esquemas fisiológicos.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos planifican el video: elaboran un guion adaptado al público infantil, diseñan un storyboard con dibujos y bocetos. Asignan roles (guionista, narrador, editor, investigador). Seleccionan las fuentes que citarán.</t>
-[...2 lines deleted...]
-    <t>Guion escrito y storyboard con indicación de roles y fuentes.</t>
+    <t>Cada equipo accede a datos abiertos de su localidad (p. ej., estaciones de la red de Calidad del Aire de Aragón). Depuran datos, seleccionan indicadores (PM10, NO2, pH del agua, etc.), crean tablas y gráficos en hoja de cálculo, y analizan tendencias.</t>
+  </si>
+  <si>
+    <t>Hoja de datos limpia y conjunto de gráficos preliminares.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del video utilizando dispositivos móviles o cámaras. Edición con software libre (Clipchamp o similar). Incluyen imágenes, animaciones, gráficos y locución. Se aseguran de citar fuentes al final.</t>
-[...2 lines deleted...]
-    <t>Video finalizado (archivo digital).</t>
+    <t>Redacción de las entradas del blog: una sobre aire, otra sobre agua, y una de conclusiones. Incluyen gráficos, explicaciones científicas (vinculando con la función de nutrición) y recomendaciones. Se cuida la citación de fuentes. Se maqueta el blog (Blogger, WordPress, etc.).</t>
+  </si>
+  <si>
+    <t>Blog completo y funcional.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado conjunto de los videos. Coevaluación mediante una rúbrica centrada en claridad, rigor y trabajo en equipo. Debate sobre lo aprendido y la importancia de comunicar ciencia. Autoevaluación individual del proceso.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+    <t>Presentación del blog al grupo-clase. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual (diana de aprendizaje). El docente asigna nivel de logro a cada criterio basándose en las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Aguas con el agua: investigamos nuestro consumo</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos ahorrar agua en nuestros hogares sin renunciar a nuestras necesidades básicas?</t>
+    <t>De la huerta al menú: datos para una alimentación saludable</t>
+  </si>
+  <si>
+    <t>Una investigación colaborativa sobre los hábitos alimentarios de nuestro centro</t>
+  </si>
+  <si>
+    <t>El equipo directivo del instituto quiere impulsar un plan de mejora de la alimentación y ha pedido al alumnado de 1.º ESO un estudio riguroso sobre los hábitos alimentarios reales del centro, con datos propios y propuestas concretas basadas en la ciencia.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un estudio estadístico sobre los hábitos alimentarios del alumnado del centro, analizar los datos recogidos, interpretarlos a la luz de la fisiología de la nutrición y elaborar un informe con recomendaciones para el equipo directivo, junto con un póster divulgativo para las familias.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Plantilla de recogida de datos de consumo
-[...40 lines deleted...]
-    <t>Rúbrica de coevaluación, autoevaluación y diario reflexivo</t>
+• Plantilla de encuesta impresa y digital (Google Forms)
+• Hoja de cálculo (LibreOffice Calc o Google Sheets) para el registro y gráficos
+• Material didáctico sobre aparato digestivo y nutrientes (esquemas, vídeos, fichas)
+• Ejemplos de informes científicos y pósteres adaptados a su edad
+• Ordenadores o tablets con conexión a internet (1 por equipo)
+• Rúbricas de evaluación impresas</t>
+  </si>
+  <si>
+    <t>Educación para la salud y consumo responsable; tratamiento crítico de la información; trabajo en equipo y responsabilidad social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo y se formula la pregunta guía. El alumnado, en equipos, elabora hipótesis sobre los hábitos alimentarios del centro (¿qué se come? ¿es saludable?) y las registra en su cuaderno de investigación.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales registradas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>El alumnado adquiere los conocimientos necesarios: función de nutrición, grupos de alimentos, nutrientes y su papel en el organismo, y diseño de estudios estadísticos (población, muestra, tipos de variables, elaboración de encuestas y representación gráfica). Realizan ejercicios prácticos con datos simulados.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos y apuntes del cuaderno.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta a una muestra del centro (al menos 30 respuestas), recogen los datos en una hoja de cálculo, los depuran y elaboran tablas de frecuencias y gráficos (barras, sectores). Interpretan los resultados iniciales.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe final (estructura: introducción, metodología, resultados, discusión y recomendaciones) y elabora un póster científico para las familias. Se dedica tiempo a la revisión por pares y mejora de borradores.</t>
+  </si>
+  <si>
+    <t>Borrador y versión final del informe y póster.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus conclusiones y recomendaciones ante el equipo directivo (simulación o real si es posible). Se realiza coevaluación entre equipos usando una rúbrica y autoevaluación individual sobre el proceso de aprendizaje. Se asignan niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>NutriArte: expón la ciencia que te alimenta</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar de forma artística y rigurosa la importancia de una alimentación saludable y el cuidado del agua para nuestra salud y el medio ambiente, inspirando cambios de hábitos en nuestro instituto?</t>
+    <t>Respira, analiza, actúa: calidad del aire en el aula</t>
+  </si>
+  <si>
+    <t>Una investigación científica para mejorar nuestro bienestar</t>
+  </si>
+  <si>
+    <t>El instituto ha detectado un aumento de la somnolencia y dolores de cabeza en el alumnado durante las horas de clase. Se sospecha que la acumulación de CO2 por falta de ventilación puede ser la causa. El equipo directivo pide ayuda al alumnado para investigar y proponer soluciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y llevar a cabo una campaña de medición de CO2 en distintas zonas del instituto, analizar los datos y elaborar un informe con recomendaciones que se presentará al equipo directivo para mejorar la ventilación y la calidad del aire.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cartulinas, rotuladores, tijeras, pegamento, material reciclado (botellas, cartón, etc.)
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada, y reflexión personal escrita.</t>
+• Sensor de CO2 portátil (o indicador químico alternativo)
+• Hoja de cálculo (Google Sheets o Excel)
+• Póster en papel o digital
+• Plantilla de protocolo de medición
+• Guía de niveles de CO2 según OMS</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación ambiental y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el problema de la somnolencia en clase y se pregunta si el aire influye. Se visiona un breve documental sobre calidad del aire interior. Por equipos, formulan hipótesis sobre cuándo y dónde habrá más CO2 en el instituto.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis escritas.</t>
+  </si>
+  <si>
+    <t>Se explican la composición del aire, la función respiratoria y cómo el CO2 afecta al organismo. Se enseña el uso del sensor de CO2 y el diseño de un protocolo de medición. También se repasan conceptos estadísticos básicos (media, gráficos de barras) y el manejo de la hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficas y diseño del protocolo de medición.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan las mediciones de CO2 en diferentes zonas del instituto (aula, biblioteca, pasillo) en distintos momentos del día (mañana, después de comer, tras ventilar). Registran los datos en la tabla y los introducen en la hoja de cálculo para generar gráficos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficas generadas.</t>
+  </si>
+  <si>
+    <t>Analizan los gráficos, comparan con los niveles recomendados por la OMS y redactan un informe con conclusiones y recomendaciones. Diseñan un póster divulgativo que incluya un prototipo de plan de ventilación (horarios, apertura de ventanas, uso de extractores). Preparen una breve presentación para el equipo directivo.</t>
+  </si>
+  <si>
+    <t>Informe y póster terminados.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus pósteres al resto de la clase y al equipo directivo (si es posible). Se realiza coevaluación entre equipos y autoevaluación mediante una diana. El profesor asigna niveles de logro 1-4 para cada criterio basándose en las evidencias recogidas.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1763,307 +1756,307 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>189</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>283</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.56</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.56</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.56</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
@@ -2099,99 +2092,99 @@
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.4</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.56</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.56</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.56</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.56</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.56</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.56</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
@@ -2211,189 +2204,189 @@
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.56</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.56</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.56</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.56</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.56</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>5.56</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <f>SUM(E3:E20)</f>
         <v>100.080000000000027</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:V31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="8" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>2.4</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -2406,900 +2399,900 @@
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.3</v>
       </c>
       <c r="Q1" s="8">
         <v>6.1</v>
       </c>
       <c r="R1" s="8">
         <v>7.1</v>
       </c>
       <c r="S1" s="8">
         <v>8.1</v>
       </c>
       <c r="T1" s="8">
         <v>8.2</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" s="7" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:T2),"")</f>
         <v/>
       </c>
       <c r="V2" s="7"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" s="7" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:T3),"")</f>
         <v/>
       </c>
       <c r="V3" s="7"/>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:T4),"")</f>
         <v/>
       </c>
       <c r="V4" s="7"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="7" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:T5),"")</f>
         <v/>
       </c>
       <c r="V5" s="7"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="7" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:T6),"")</f>
         <v/>
       </c>
       <c r="V6" s="7"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:T7),"")</f>
         <v/>
       </c>
       <c r="V7" s="7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" s="7" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:T8),"")</f>
         <v/>
       </c>
       <c r="V8" s="7"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="7" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:T9),"")</f>
         <v/>
       </c>
       <c r="V9" s="7"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:T10),"")</f>
         <v/>
       </c>
       <c r="V10" s="7"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" s="7" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:T11),"")</f>
         <v/>
       </c>
       <c r="V11" s="7"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" s="7" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:T12),"")</f>
         <v/>
       </c>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:T13),"")</f>
         <v/>
       </c>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="7" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:T14),"")</f>
         <v/>
       </c>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="7" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:T15),"")</f>
         <v/>
       </c>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:T16),"")</f>
         <v/>
       </c>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" s="7" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:T17),"")</f>
         <v/>
       </c>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" s="7" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:T18),"")</f>
         <v/>
       </c>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" s="7" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:T19),"")</f>
         <v/>
       </c>
       <c r="V19" s="7"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" s="7" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:T20),"")</f>
         <v/>
       </c>
       <c r="V20" s="7"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:T21),"")</f>
         <v/>
       </c>
       <c r="V21" s="7"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:T22),"")</f>
         <v/>
       </c>
       <c r="V22" s="7"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:T23),"")</f>
         <v/>
       </c>
       <c r="V23" s="7"/>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:T24),"")</f>
         <v/>
       </c>
       <c r="V24" s="7"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" s="7" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:T25),"")</f>
         <v/>
       </c>
       <c r="V25" s="7"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" s="7" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:T26),"")</f>
         <v/>
       </c>
       <c r="V26" s="7"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" s="7" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:T27),"")</f>
         <v/>
       </c>
       <c r="V27" s="7"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:T28),"")</f>
         <v/>
       </c>
       <c r="V28" s="7"/>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" s="7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:T29),"")</f>
         <v/>
       </c>
       <c r="V29" s="7"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:T30),"")</f>
         <v/>
       </c>
       <c r="V30" s="7"/>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:T31),"")</f>
         <v/>
       </c>
       <c r="V31" s="7"/>
@@ -7029,51 +7022,51 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>213</v>
       </c>
     </row>
@@ -7163,327 +7156,327 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>221</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>183</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>187</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>189</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>191</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>194</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>195</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>248</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>