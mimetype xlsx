--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Ámbito de Ciencias Aplicadas en 1º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito de ciencias aplicadas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se aplica íntegro el currículo estatal sin adaptaciones autonómicas.</t>
   </si>