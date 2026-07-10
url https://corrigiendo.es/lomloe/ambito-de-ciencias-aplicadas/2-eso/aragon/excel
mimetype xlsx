--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito de ciencias aplicadas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:36</t>
+    <t>10/07/2026 20:28</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Ámbito de Ciencias Aplicadas en 2.º ESO; se aplica el RD 217/2022 estatal sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito de ciencias aplicadas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo del Real Decreto 217/2022, de 29 de marzo, para esta materia y curso.</t>
   </si>
@@ -587,266 +587,260 @@
   </si>
   <si>
     <t>1.1: Explicar los fenómenos naturales más relevantes en términos de teorías, leyes y principios científic
 1.2: Justificar la contribución de la ciencia a la sociedad, y la labor de los hombres y mujeres dedicado
 3.1: Plantear preguntas e hipótesis que puedan ser respondidas o contrastadas utilizando los métodos cien
 3.2: Diseñar y realizar experimentos y obtener datos cuantitativos y cualitativos sobre fenómenos natural
 3.3: Interpretar los resultados obtenidos en proyectos de investigación, utilizando el razonamiento y, cu
 4.1: Evaluar los efectos de determinadas acciones individuales sobre el organismo y el medio natural, pro
 4.2: Interpretar los resultados obtenidos en proyectos de investigación, utilizando el razonamiento y, cu</t>
   </si>
   <si>
     <t>CE.CCAA.1
 CE.CCAA.3
 CE.CCAA.4</t>
   </si>
   <si>
     <t>Informes de laboratorio, pruebas de nomenclatura y estequiometría, y defensa de un proyecto de investigación sobre ahorro energético.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Al Aire: Desenmascarando la Contaminación en Aragón</t>
+    <t>Explica por qué no se caen: la física del arte mudéjar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast científico para concienciar sobre la calidad del aire y sus efectos en nuestra salud y entorno</t>
+    <t>Un análisis científico para la oficina de turismo de Teruel</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta Situación de Aprendizaje se desarrolla en el Ámbito de Ciencias Aplicadas de 2.º ESO en un centro de Zaragoza capital. El alumnado, de 13-14 años, muestra interés por temas reales pero tiene dificultades para justificar científicamente sus opiniones. El reto nace de los episodios de alta contaminación que se producen en la ciudad y la frecuente desinformación en redes sociales. Se busca que el alumnado se convierta en divulgador científico para su comunidad educativa.</t>
+    <t>La oficina de turismo de Teruel necesita material divulgativo que explique el patrimonio mudéjar desde una perspectiva científica, para atraer a un público interesado en ciencia y cultura.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos diseñar y difundir un podcast que explique de forma rigurosa y atractiva las causas, consecuencias y posibles soluciones de la contaminación atmosférica en Aragón, especialmente en Zaragoza?</t>
+    <t>El alumnado, en equipos, investiga la geometría y las fuerzas que intervienen en un elemento mudéjar (arco, cúpula, torre), realiza cálculos de ángulos y fuerzas, y elabora un vídeo divulgativo (3-5 min) dirigido a la oficina de turismo de Teruel, explicando la ciencia que lo sostiene.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software de edición de audio (Audacity o similar)
-[...4 lines deleted...]
-• Plantillas de guion y organizadores gráficos K-W-L</t>
+• Fotografías de monumentos mudéjares aragoneses (licencia libre)
+• Herramientas de edición de vídeo (Canva, OpenShot, o similar)
+• Calculadora, regla, transportador
+• Plantilla de guion
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Se trabajan la educación para la salud (efectos de la contaminación), la competencia digital (edición de audio, búsqueda de fuentes), la expresión oral y escrita, y la conciencia ambiental. Se vincula con Valores Cívicos y Éticos al debatir responsabilidad ciudadana.</t>
+    <t>Educación patrimonial, comunicación científica, trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Tras visionar un titular real sobre un episodio de contaminación en Zaragoza, el alumnado discute en grupos qué sabe, qué quiere saber y cómo podría comunicarlo. Se presenta el reto y se forman los equipos (4-5 personas), asignando roles (guionista, editor, presentador, documentalista). Cada grupo elige un aspecto concreto: causas, efectos en salud, soluciones. Se acuerdan los criterios de evaluación con una rúbrica consensuada.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación inicial y organizador gráfico K-W-L (lo que sé, lo que quiero saber, lo que aprenderé).</t>
+    <t>Presentación del encargo de la oficina de turismo. Visualización de imágenes de monumentos mudéjares (San Martín de Teruel, Aljafería). Formación de equipos y lluvia de ideas sobre qué aspectos científicos podrían explicarse. Cada equipo formula una pregunta inicial y una hipótesis sobre la estabilidad estructural.</t>
+  </si>
+  <si>
+    <t>Preguntas e hipótesis iniciales por equipo en un documento compartido.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de laboratorio, cuestionario de fuentes fiables, resolución de problemas algebraicos simples con datos de contaminación.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre geometría de formas 2D y 3D (arcos, bóvedas, cúpulas) y sobre fuerzas: diagramas de cuerpo libre, compresión y tracción. Ejercicios de estimación de alturas y ángulos usando proporciones. Introducción a fuentes fiables de información científica y patrimonial.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de geometría y fuerzas, y de búsqueda de fuentes.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Borrador del guion con citas, autoevaluación del primer borrador, planilla de coevaluación entre grupos (sin audiencia real).</t>
+    <t>Cada equipo selecciona un elemento mudéjar (ej. arco de herradura de la catedral de Teruel). A partir de fotografías, estiman medidas (altura, ancho, ángulos) y realizan cálculos de fuerzas (equilibrio). Representan gráficamente las fuerzas y formas. Validan sus resultados con el profesor.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculos, diagramas y representaciones gráficas.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación final del podcast (puede incluir efectos sonoros, música libre de derechos). Edición y montaje. Cada grupo publica su episodio en un canal del centro (web, Spotify for Podcaster) y lo comparte con el alumnado de 1.º ESO y la comunidad educativa mediante un código QR en el hall. Se organiza un visionado/audición conjunta en la hora de tutoría.</t>
-[...2 lines deleted...]
-    <t>Podcast finalizado, código QR, publicación en web, breve reflexión escrita sobre la experiencia de compartir.</t>
+    <t>Elaboración del guion del vídeo: estructura, reparto de explicaciones, inclusión de esquemas y animaciones. Grabación (o creación con herramientas digitales) y edición del vídeo. Revisión y ajustes con feedback del profesor.</t>
+  </si>
+  <si>
+    <t>Guion y versión final del vídeo.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo completa un diario de aprendizaje reflexionando sobre logros, dificultades, emociones y contribución individual. Se realiza una coevaluación cruzada de los podcasts usando la rúbrica inicial. El docente evalúa los productos con la misma rúbrica. Puesta en común de aprendizajes y propuestas de mejora para futuros proyectos.</t>
-[...2 lines deleted...]
-    <t>Diario de aprendizaje, rúbrica de coevaluación cumplimentada, rúbrica del docente, conclusiones grupales.</t>
+    <t>Visionado de los vídeos de los equipos. Coevaluación con rúbrica de los criterios. Autoevaluación individual sobre desempeño y aprendizaje. Asignación de niveles de logro a cada criterio por parte del profesor.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que Despueblan: Investigando el Éxodo Rural en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo ha cambiado la población de los municipios aragoneses en los últimos 50 años? ¿Qué factores han influido en ese cambio? Los alumnos deberán responder mediante el análisis de datos reales del INE, elaborando hipótesis y comunicando sus conclusiones.</t>
+    <t>¿Cómo llegamos al insti? Movilidad sostenible con datos propios</t>
+  </si>
+  <si>
+    <t>Un estudio de nuestros hábitos de transporte</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Zaragoza ha solicitado a los centros educativos datos reales de movilidad para actualizar su plan de movilidad sostenible. Nuestro instituto participa aportando un estudio de los hábitos del alumnado.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un estudio de movilidad del grupo para calcular las distancias, tiempos y modos de transporte, analizar el impacto ambiental y proponer mejoras al AMPA o al Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y hoja de cálculo (LibreOffice Calc o Google Sheets)
-[...36 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación; observación del docente durante las presentaciones.</t>
+• Mapas digitales (Google Maps, OpenStreetMap)
+• Hoja de cálculo (LibreOffice Calc o Excel)
+• Plantilla de recogida de datos
+• Calculadora de emisiones de CO2 para medios de transporte
+• Ejemplos de informes técnicos</t>
+  </si>
+  <si>
+    <t>Educación ambiental y educación vial, tratamiento de datos personales y privacidad.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento; el alumnado debate qué saben sobre movilidad y formula hipótesis sobre los hábitos del grupo.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan conceptos de velocidad media, cómo medir distancias con mapas digitales y cómo calcular emisiones de CO2 por modo de transporte. Se enseña el uso de hoja de cálculo básico.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo de velocidad y emisiones.</t>
+  </si>
+  <si>
+    <t>Cada alumno/a recoge datos de su desplazamiento (distancia, tiempo, modo) durante varios días. En clase se compilan y analizan: se calculan medias, se elaboran gráficos de barras y sectores con hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos y gráficas.</t>
+  </si>
+  <si>
+    <t>Elaboran un informe técnico estructurado (introducción, metodología, resultados, discusión, conclusiones y propuestas) y preparan una presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación.</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación a la audiencia (simulada o real) y se coevalúa con rúbrica. Cada alumno completa una autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>El Ebro Habla: Arte Científico Comunitario</t>
-[...8 lines deleted...]
-    <t>Diseñar y construir una instalación artística que represente datos científicos reales sobre la salud del río Ebro, con el fin de sensibilizar a la comunidad sobre su conservación.</t>
+    <t>Filtra el futuro: agua limpia para nuestro barrio</t>
+  </si>
+  <si>
+    <t>Un prototipo contra la contaminación plástica en el Ebro</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de nuestra localidad ha anunciado su preocupación por la presencia de microplásticos en el Ebro y busca soluciones ciudadanas. Nos pide que, como jóvenes científicos, diseñemos un prototipo viable y lo presentemos ante la Concejalía de Medio Ambiente.</t>
+  </si>
+  <si>
+    <t>Investigar la presencia de microplásticos en el agua local, diseñar y construir un prototipo de filtro eficiente con materiales reciclados, y elaborar una propuesta argumentada para presentar al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kit de análisis de agua (pH, turbidez, nitratos)
-[...37 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, diario de reflexión personal.</t>
+• Artículos e informes sobre microplásticos en el Ebro (Confederación Hidrográfica del Ebro, ONG locales).
+• Materiales reciclados para filtros: botellas de plástico, tela, gasa, arena, carbón activado (de farmacia), gravilla.
+• Probetas, cronómetros, vasos de precipitados, agua, colorante alimentario o partículas de polietileno para simular contaminación.
+• Cartulinas, rotuladores, impresora, ordenadores con acceso a internet y software de gráficos (Hoja de cálculo, Canva).</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable, participación ciudadana, fomento de la vocación científica y del trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia simulada del ayuntamiento sobre microplásticos en el Ebro. Lluvia de ideas, formulación de hipótesis iniciales y preguntas de investigación. Se organizan los equipos y se asignan roles.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga sobre microplásticos (fuentes, efectos, métodos de filtración) utilizando fuentes fiables. Se trabajan conceptos de variables, control experimental, geometría del filtro y cálculo de eficiencia. Se elabora un plan de investigación y un boceto del prototipo.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación con citas y boceto del filtro.</t>
+  </si>
+  <si>
+    <t>Los equipos construyen su prototipo con materiales reciclados, realizan pruebas simulando agua contaminada (con colorante o partículas), registran datos y elaboran gráficos de eficiencia. Interpretan los resultados y comparan con hipótesis.</t>
+  </si>
+  <si>
+    <t>Tabla de datos, gráficos y análisis escrito.</t>
+  </si>
+  <si>
+    <t>Elaboran el póster científico (estructura: introducción, hipótesis, método, resultados, conclusiones) y redactan el informe de propuesta para el ayuntamiento. Preparan la exposición oral con apoyos visuales.</t>
+  </si>
+  <si>
+    <t>Póster terminado y borrador del informe.</t>
+  </si>
+  <si>
+    <t>Presentación ante la audiencia simulada (compañeros, profesor, o invitados). Coevaluación entre equipos, autoevaluación individual y asignación de niveles de logro según las rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1714,307 +1708,307 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>246</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>249</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>252</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>178</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>266</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>272</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>273</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.56</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.56</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.56</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
@@ -2050,99 +2044,99 @@
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.4</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.56</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.56</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.56</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.56</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.56</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.56</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
@@ -2162,189 +2156,189 @@
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.56</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.56</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.56</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.56</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>8.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.56</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>8.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>5.56</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <f>SUM(E3:E20)</f>
         <v>100.080000000000027</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:V31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>2.4</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -2357,900 +2351,900 @@
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.3</v>
       </c>
       <c r="Q1" s="8">
         <v>6.1</v>
       </c>
       <c r="R1" s="8">
         <v>7.1</v>
       </c>
       <c r="S1" s="8">
         <v>8.1</v>
       </c>
       <c r="T1" s="8">
         <v>8.2</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:T2),"")</f>
         <v/>
       </c>
       <c r="V2" s="7"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:T3),"")</f>
         <v/>
       </c>
       <c r="V3" s="7"/>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:T4),"")</f>
         <v/>
       </c>
       <c r="V4" s="7"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:T5),"")</f>
         <v/>
       </c>
       <c r="V5" s="7"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:T6),"")</f>
         <v/>
       </c>
       <c r="V6" s="7"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:T7),"")</f>
         <v/>
       </c>
       <c r="V7" s="7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:T8),"")</f>
         <v/>
       </c>
       <c r="V8" s="7"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:T9),"")</f>
         <v/>
       </c>
       <c r="V9" s="7"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:T10),"")</f>
         <v/>
       </c>
       <c r="V10" s="7"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:T11),"")</f>
         <v/>
       </c>
       <c r="V11" s="7"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:T12),"")</f>
         <v/>
       </c>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:T13),"")</f>
         <v/>
       </c>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:T14),"")</f>
         <v/>
       </c>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:T15),"")</f>
         <v/>
       </c>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:T16),"")</f>
         <v/>
       </c>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:T17),"")</f>
         <v/>
       </c>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:T18),"")</f>
         <v/>
       </c>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:T19),"")</f>
         <v/>
       </c>
       <c r="V19" s="7"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:T20),"")</f>
         <v/>
       </c>
       <c r="V20" s="7"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:T21),"")</f>
         <v/>
       </c>
       <c r="V21" s="7"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:T22),"")</f>
         <v/>
       </c>
       <c r="V22" s="7"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:T23),"")</f>
         <v/>
       </c>
       <c r="V23" s="7"/>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:T24),"")</f>
         <v/>
       </c>
       <c r="V24" s="7"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:T25),"")</f>
         <v/>
       </c>
       <c r="V25" s="7"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:T26),"")</f>
         <v/>
       </c>
       <c r="V26" s="7"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:T27),"")</f>
         <v/>
       </c>
       <c r="V27" s="7"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:T28),"")</f>
         <v/>
       </c>
       <c r="V28" s="7"/>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:T29),"")</f>
         <v/>
       </c>
       <c r="V29" s="7"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:T30),"")</f>
         <v/>
       </c>
       <c r="V30" s="7"/>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:T31),"")</f>
         <v/>
       </c>
       <c r="V31" s="7"/>
@@ -6754,478 +6748,478 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>192</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>194</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>195</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>198</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>172</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>174</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>176</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>178</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>180</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>182</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>183</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>184</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>194</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>174</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>176</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>178</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>180</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>182</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>183</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>184</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>190</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>194</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>