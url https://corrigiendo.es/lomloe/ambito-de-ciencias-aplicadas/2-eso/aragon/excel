--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:28</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para Ámbito de Ciencias Aplicadas en 2.º ESO; se aplica el RD 217/2022 estatal sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito de ciencias aplicadas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo del Real Decreto 217/2022, de 29 de marzo, para esta materia y curso.</t>
   </si>