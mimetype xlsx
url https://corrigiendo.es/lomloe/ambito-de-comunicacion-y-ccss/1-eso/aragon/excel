--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para el ámbito en 1.º ESO; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito de comunicacion y ccss</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo del Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria, sin concreción autonómica para esta materia y curso.</t>
   </si>
@@ -644,265 +644,264 @@
 2.2: Identificar y valorar las principales instituciones europeas.
 2.3: Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales desafíos.
 3.1: Identificar y analizar los principios, valores, deberes y derechos fundamentales de la Constitución.
 3.3: Adecuar el comportamiento propio al cumplimiento de los principios democráticos.
 6.1: Leer de manera autónoma textos seleccionados.
 6.2: Compartir la experiencia de lectura literaria en soportes diversos.
 7.3: Participar en situaciones y acciones guiadas síncronas y asíncronas en lengua extranjera.
 8.1: Mejorar la capacidad de comunicarse en Lengua Extranjera utilizando conocimientos y estrategias.
 8.2: Aceptar y valorar la diversidad lingüística y cultural.</t>
   </si>
   <si>
     <t>CE.CCCSS.2
 CE.CCCSS.6
 CE.8</t>
   </si>
   <si>
     <t>Portfolio de trabajos multimodales, diario de lectura literaria y observación de la actitud pro-social.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crea tu guía digital: Aragón, identidad y patrimonio</t>
+    <t>Salvemos el mudéjar turolense: un blog para su difusión</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un blog colaborativo sobre la diversidad cultural y social aragonesa</t>
+    <t>Investigar, argumentar y comunicar el patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º ESO en Aragón, que debe explorar y comunicar la riqueza cultural e histórica de su comunidad autónoma mediante la creación de un blog digital.</t>
+    <t>La concejalía de cultura del Ayuntamiento de Teruel ha lanzado un concurso para que jóvenes propongan formas innovadoras de promocionar el mudéjar turolense, declarado Patrimonio de la Humanidad. El mejor proyecto será publicado en la web municipal y difundido en las redes sociales del ayuntamiento.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y publicar un blog colaborativo que presente, desde una perspectiva crítica y sistémica, diferentes manifestaciones culturales, históricas y geográficas del entorno aragonés, dirigido a estudiantes de su edad.</t>
+    <t>Crear un blog divulgativo que explique la historia, el valor artístico y la necesidad de conservación del mudéjar turolense, dirigido a un público joven y a los responsables municipales, para que lo utilicen como material promocional.</t>
   </si>
   <si>
     <t>Recursos</t>
-  </si>
-[...150 lines deleted...]
-    <t>¿Cómo podemos representar visualmente la riqueza patrimonial de Aragón (mudéjar, románico, paisaje, fiestas) para que la comunidad educativa la valore y conserve?</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ordenadores con conexión a internet
-• Biblioteca escolar y recursos web (Google Arts &amp; Culture, Wikipedia, web de la DGA)
-[...35 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas; reflexiones individuales escritas; diana de evaluación.</t>
+• Plantilla de evaluación de fuentes
+• Plataforma de blogs (Blogger, Wix)
+• Audacity o grabador online
+• Visita virtual 360º del mudéjar (Google Arts &amp; Culture)
+• Fichas de citación (normas APA simplificadas)</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación en patrimonio cultural y competencia digital.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Presentación del concurso municipal. Lluvia de ideas sobre qué saben del mudéjar. Formación de equipos y asignación de roles. Lectura de la pregunta guía y primer borrador de hipótesis.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con ideas iniciales y preguntas que surgen.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Taller de búsqueda de información: cómo identificar fuentes fiables (web oficiales, artículos académicos). Criterios de citación. Práctica con recursos sobre mudéjar (web de la UNESCO, Ayuntamiento de Teruel). Elaboración de fichas de fuentes.</t>
+  </si>
+  <si>
+    <t>Fichas de fuentes con evaluación de fiabilidad.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Visita virtual al mudéjar turolense (recorrido 360º, Google Arts &amp; Culture) o, si es posible, excursión real. Toma de notas y análisis geohistórico. Relacionar las torres con el contexto de la ciudad medieval.</t>
+  </si>
+  <si>
+    <t>Notas de campo y croquis del emplazamiento.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Montaje del blog (plataforma gratuita como Blogger o Wix). Redacción de entradas, inclusión de imágenes e infografías propias. Grabación del podcast (con Audacity o similar). Revisión por pares y corrección final.</t>
+  </si>
+  <si>
+    <t>Borradores, versión final del blog y archivo de audio del podcast.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Presentación del blog al resto de la clase y a un representante de la concejalía (en videollamada o presencial). Coevaluación con rúbrica. Autoevaluación individual y reflexión sobre el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Qué sabe realmente la gente del mudéjar aragonés?</t>
+  </si>
+  <si>
+    <t>Una encuesta para valorar nuestro patrimonio</t>
+  </si>
+  <si>
+    <t>El mudéjar aragonés es Patrimonio Mundial de la UNESCO, pero en la práctica muchas personas desconocen su valor. El Ayuntamiento y la Asociación de Amigos del Mudéjar necesitan datos reales sobre el nivel de conocimiento de la población para diseñar campañas de difusión.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre el conocimiento del mudéjar aragonés, y elaborar un informe con propuestas de mejora dirigido a las instituciones locales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fichas informativas sobre el mudéjar aragonés (textos, vídeos, imágenes)
+• Plantilla para diseño de encuestas (papel o digital con Google Forms)
+• Hoja de cálculo (Excel o similar) para análisis de datos
+• Rúbricas de evaluación de informe y exposición oral</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y competencia ciudadana (participación en la mejora del entorno).</t>
+  </si>
+  <si>
+    <t>Se presenta la carta del Ayuntamiento solicitando datos sobre el conocimiento del mudéjar. El alumnado debate qué saben y qué necesitan saber, formula hipótesis sobre lo que opinará la gente y define la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales con hipótesis y preguntas previas.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos clave sobre el mudéjar aragonés (historia, geografía, valor patrimonial) mediante fuentes diversas. Aprenden a diseñar encuestas: tipos de preguntas, escalas, muestreo. Elaboran el cuestionario y lo pilotan entre ellos.</t>
+  </si>
+  <si>
+    <t>Borrador de la encuesta y ejercicios de diseño.</t>
+  </si>
+  <si>
+    <t>Los equipos aplican la encuesta a una muestra real (familiares, vecinos, compañeros). Vuelcan y depuran los datos en una hoja de cálculo, calculan frecuencias y representan gráficamente los resultados.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con respuestas y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Redactan el informe estructurado (introducción, metodología, resultados, conclusiones y propuestas) y preparan la presentación oral con apoyo visual (diapositivas o póster).</t>
+  </si>
+  <si>
+    <t>Borradores del informe y guion de la exposición.</t>
+  </si>
+  <si>
+    <t>Exposición oral ante la audiencia real (invitados del Ayuntamiento y asociación). Coevaluación entre equipos y autoevaluación mediante rúbricas. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>La Aljafería revive: un mural que habla</t>
+  </si>
+  <si>
+    <t>Patrimonio, arte y comunicación en 1.º ESO</t>
+  </si>
+  <si>
+    <t>El instituto está cerca de la Aljafería, pero el alumnado apenas la conoce. Queremos que la comunidad educativa valore este monumento y que el propio alumnado se convierta en embajador de su conservación.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un mural colectivo (o instalación artística) que explique la importancia histórica y cultural de la Aljafería, y que se exponga en el hall del instituto con una breve explicación oral para las familias en una jornada de puertas abiertas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Acceso a internet y biblioteca escolar
+• Fichas guía para búsqueda de información
+• Texto divulgativo adaptado sobre la Aljafería
+• Materiales artísticos (cartulinas, pinturas, etc.)
+• Rúbrica de evaluación (previamente conocida por el alumnado)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia cívica y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el reto. Se visualizan imágenes de la Aljafería y se realiza una lluvia de ideas sobre lo que ya saben y lo que quieren saber. Se forman equipos (4-5 personas) y cada equipo elige un aspecto concreto (historia, arte, leyendas, restauración).</t>
+  </si>
+  <si>
+    <t>Registro de ideas previas y preguntas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga sobre la Aljafería usando fuentes proporcionadas (web oficial, artículos, vídeos) y buscando otras. Aprenden a evaluar la fiabilidad (criterio 4.1). Leen un texto divulgativo y hacen una ficha de comprensión (criterio 5.1). También se repasan conceptos de patrimonio y conservación (criterio 1.3).</t>
+  </si>
+  <si>
+    <t>Ficha de comprensión lectora y registro de fuentes (criterio 4.1).</t>
+  </si>
+  <si>
+    <t>Cada equipo planifica el mural o instalación: decide el formato, los mensajes clave, el diseño visual y redacta un guion para el texto explicativo. Se revisan borradores (criterio 5.3). El profesor guía y ofrece andamiaje.</t>
+  </si>
+  <si>
+    <t>Guion escrito y bocetos del mural.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan el mural o instalación (puede ser en papel continuo, cartón, maqueta, etc.). También preparan la exposición oral de 3 minutos. El texto explicativo se mecanografía y se coloca junto al mural.</t>
+  </si>
+  <si>
+    <t>Mural o instalación terminados y texto explicativo.</t>
+  </si>
+  <si>
+    <t>Se organiza la jornada de puertas abiertas: el alumnado expone el mural a las familias y responde preguntas (criterio 5.2). Posteriormente, en clase, se realiza una autoevaluación y coevaluación mediante rúbrica. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (autoevaluación y heteroevaluación) y registro de la exposición oral.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -7830,68 +7829,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>213</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>215</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>216</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>217</v>
       </c>
     </row>
@@ -7981,85 +7980,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>200</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>231</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>215</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>234</v>
       </c>
     </row>
@@ -8149,85 +8148,85 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>200</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>244</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>248</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>215</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>250</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>251</v>
       </c>
     </row>