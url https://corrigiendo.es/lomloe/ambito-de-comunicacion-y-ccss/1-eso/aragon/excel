--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:21</t>
+    <t>10/07/2026 21:47</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para el ámbito en 1.º ESO; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito de comunicacion y ccss</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo del Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria, sin concreción autonómica para esta materia y curso.</t>
   </si>