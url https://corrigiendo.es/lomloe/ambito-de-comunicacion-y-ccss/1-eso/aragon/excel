--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:47</t>
+    <t>01/09/2026 15:05</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para el ámbito en 1.º ESO; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito de comunicacion y ccss</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo del Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria, sin concreción autonómica para esta materia y curso.</t>
   </si>