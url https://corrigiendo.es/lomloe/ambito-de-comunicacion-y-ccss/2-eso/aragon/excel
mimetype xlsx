--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito de comunicacion y ccss</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para el Ámbito de Comunicación y Ciencias Sociales de 2º ESO, aplicando directamente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito de comunicacion y ccss</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -639,264 +639,261 @@
   <si>
     <t>2.1: Explicar el proceso de unificación del espacio europeo y su relevancia en la construcción de la soci
 2.2: Identificar y valorar las principales instituciones europeas, analizando sus principios rectores, su
 2.3: Interpretar desde la perspectiva del desarrollo sostenible y la ciudadanía global los principales de
 5.3: Planificar la redacción de textos escritos y multimodales atendiendo a la situación comunicativa, de
 6.2: Compartir la experiencia de lectura literaria en soportes diversos relacionando el texto leído con o
 7.4: Utilizar, de forma guiada y en entornos personales y de la propia especialidad profesional, estrateg
 8.1: Mejorar la capacidad de comunicarse en Lengua Extranjera utilizando los conocimientos y estrategias
 8.2: Aceptar y valorar la diversidad lingüística y cultural como fuente de enriquecimiento personal y pro</t>
   </si>
   <si>
     <t>CE.CCCSS.2
 CE.CCCSS.6
 CE.8</t>
   </si>
   <si>
     <t>Ensayo final sobre diversidad, mapa conceptual de relaciones internacionales y diario de aprendizaje lingüístico.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón: pasado y presente en un clic</t>
+    <t>Rescata el mudéjar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de una web divulgativa sobre el patrimonio histórico aragonés</t>
+    <t>Un podcast para valorar el patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2º ESO del ámbito de Comunicación y Ciencias Sociales en un instituto de Zaragoza capital. Conocen los conceptos básicos de la historia de Aragón pero no han profundizado en su patrimonio. Tienen acceso a dispositivos digitales y cierta soltura en navegación web, pero necesitan mejorar la selección de fuentes fiables.</t>
+    <t>El patrimonio mudéjar aragonés, declarado Patrimonio de la Humanidad por la UNESCO, enfrenta amenazas de deterioro y falta de conocimiento entre los jóvenes. El instituto quiere colaborar con asociaciones locales para difundir su valor.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>El Ayuntamiento de Zaragoza ha lanzado una convocatoria para que jóvenes diseñen contenidos digitales que pongan en valor el patrimonio histórico de la ciudad y la provincia. El reto consiste en crear una página web (o un blog) que presente un monumento o sitio histórico aragonés, explicando su relevancia histórica, su evolución a lo largo del tiempo y cómo refleja la identidad cultural actual. La web debe estar dirigida a estudiantes de 1º ESO y ser visualmente atractiva, con rigor histórico.</t>
+    <t>Diseñar y grabar un podcast de 5-7 minutos que analice un ejemplo de mudéjar aragonés, explique su origen histórico y cultural, valore su importancia patrimonial, y proponga medidas para su conservación; el podcast se difundirá a la comunidad local y a través del canal del instituto.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con conexión a internet (ordenadores o tablets)
-[...3 lines deleted...]
-• Tutoriales de creación de webs y búsqueda de información</t>
+• Guía de búsqueda de información y evaluación de fuentes
+• Selección de textos y vídeos sobre mudéjar aragonés (web del Gobierno de Aragón, UNESCO)
+• Plantilla de guion de podcast
+• Software de grabación/edición (Audacity, grabadora de móvil)
+• Rúbrica de evaluación de criterios</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación patrimonial y cívica (valoración del legado cultural). Competencia digital (creación de contenidos, seguridad en la red). Comunicación lingüística (expresión oral y escrita). Aprender a aprender (autoevaluación).</t>
+    <t>Educación patrimonial, competencia digital (búsqueda, producción audiovisual), y conciencia europea (el mudéjar como patrimonio compartido).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto a través del vídeo de un supuesto concurso del Ayuntamiento. Lluvia de ideas sobre monumentos aragoneses conocidos. Se muestran ejemplos de webs divulgativas. Formación de equipos de 3-4 personas. Cada equipo elige un monumento o sitio histórico de Aragón (p.ej., la Aljafería, el Acueducto de los Arcos de Teruel, el castillo de Loarre, etc.).</t>
-[...2 lines deleted...]
-    <t>Rúbrica de observación de participación y elección del monumento justificada.</t>
+    <t>Presentación del reto mediante imágenes del mudéjar aragonés y la noticia de su deterioro. Lluvia de ideas sobre qué sabemos y qué necesitamos saber. Formación de equipos y asignación de roles.</t>
+  </si>
+  <si>
+    <t>Participación en la discusión y preguntas iniciales registradas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: 1) búsqueda de información fiable (uso de Google Académico, prensa digital, archivos oficiales) y criterios de selección; 2) estructura de un texto expositivo-argumentativo y recursos multimedia (imágenes, línea del tiempo). Análisis de fuentes primarias y secundarias sobre el monumento elegido. Visionado de ejemplos de buenas y malas prácticas en webs escolares.</t>
-[...2 lines deleted...]
-    <t>Ficha de registro de fuentes (al menos 3 fuentes fiables) y esquema de contenido.</t>
+    <t>Taller sobre búsqueda de información fiable y uso crítico de fuentes. Estudio del contexto histórico y cultural del mudéjar (cristianos, musulmanes y judíos). Lectura de textos y visionado de documentales cortos.</t>
+  </si>
+  <si>
+    <t>Ficha de fuentes evaluadas (para criterio 4.1).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo diseña el mapa web: define secciones, redacta borradores de textos, selecciona imágenes (propias o con licencia Creative Commons). El docente guía la corrección y ajuste del lenguaje para la audiencia (1º ESO). Se incorpora una línea del tiempo con Google Timeline u otra herramienta.</t>
-[...2 lines deleted...]
-    <t>Borrador digital compartido con el docente (documento de texto o prototipo web).</t>
+    <t>Cada equipo investiga un monumento mudéjar concreto (ej. Torre de El Salvador, iglesia de San Martín en Teruel). Identifican influencias culturales, valor patrimonial y amenazas actuales. Elaboran un borrador del análisis histórico.</t>
+  </si>
+  <si>
+    <t>Borrador del análisis histórico (para criterios 1.1 y 1.2).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación definitiva de la web en el soporte elegido. Se reserva una sesión para grabar o incluir un vídeo breve (opcional). En la segunda, cada equipo realiza una exposición oral de 5 minutos explicando el proceso, las fuentes y lo que han aprendido. El público (resto de la clase) puede hacer preguntas.</t>
-[...2 lines deleted...]
-    <t>Web publicada (enlace) y grabación de la exposición o rúbrica de la presentación oral.</t>
+    <t>Redacción colaborativa del guion del podcast, siguiendo estructura: introducción, desarrollo (contexto, culturas, valoración), propuesta de conservación y cierre. Grabación y edición básica del audio (Audacity o similar).</t>
+  </si>
+  <si>
+    <t>Guion final y archivo de audio (para criterios 1.3 y 5.3).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación individual mediante un formulario (qué he aprendido, dificultades). Coevaluación entre equipos usando una rúbrica que valora claridad, rigor histórico, atractivo visual y adecuación a la audiencia. Puesta en común de los resultados y propuestas de mejora. Entrega final de la web.</t>
-[...2 lines deleted...]
-    <t>Formularios de autoevaluación y coevaluación cumplimentados.</t>
+    <t>Audición de los podcasts en clase. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Debate sobre lo aprendido y posibilidades de difusión real.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga y comunica: los datos hablan de Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo ha evolucionado la población y la economía en Aragón en los últimos 20 años? Elige un indicador (despoblación, empleo juvenil, envejecimiento) y, tras investigar con datos del IAEST, elabora un informe y preséntalo ante un público real.</t>
+    <t>¿Vaciado o vivo?</t>
+  </si>
+  <si>
+    <t>Un estudio sobre la despoblación en nuestra comarca</t>
+  </si>
+  <si>
+    <t>El alumnado vive en una comarca aragonesa que, como muchas rurales, sufre pérdida de población joven y cierre de servicios. El Ayuntamiento ha solicitado al instituto un diagnóstico participativo para el plan de desarrollo local.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre percepción de la despoblación, analizar los datos obtenidos y elaborar un informe con recomendaciones para el Ayuntamiento, defendiéndolo en una presentación pública.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...40 lines deleted...]
-    <t>Cuestionario de autoevaluación y coevaluación completado.</t>
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel/Sheets) para tabular y graficar
+• Artículos sobre despoblación en Aragón (prensa local, datos del IAEST)
+• Rúbrica de evaluación impresa o digital</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía democrática y el desarrollo sostenible (ODS 11).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento. El alumnado reflexiona sobre la despoblación en Aragón, comparte experiencias y formula preguntas iniciales. Se acota la pregunta guía y se organizan los equipos de investigación.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas e hipótesis iniciales por equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: cómo diseñar una encuesta (tipos de preguntas, muestreo, sesgos), nociones de estadística básica (frecuencia, porcentaje, gráficos) y el contexto de la despoblación en Aragón (lectura de artículos y datos oficiales). Cada equipo elabora un borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>Borrador de encuesta con justificación de las preguntas.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan el pilotaje (compañeros de otra clase), ajustan la encuesta, y la distribuyen entre familiares y vecinos (presencial o digitalmente). Recogen las respuestas, las introducen en una hoja de cálculo y generan gráficos descriptivos. Analizan los resultados en relación con sus hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe estructurado (introducción, metodología, resultados, conclusiones, recomendaciones) y prepara una presentación oral de 5-7 minutos con apoyo visual. Se practica la exposición y se recibe retroalimentación entre equipos.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación visual.</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación ante el representante municipal. Tras la exposición, turno de preguntas. Cada equipo completa una autoevaluación y una coevaluación basada en la rúbrica. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (autoevaluación y coevaluación).</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Patrimonio en Acción: Crea tu Guía Cultural</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, mediante una creación artística (mural, audioguía, exposición interactiva), contribuir a que la comunidad local conozca, valore y proteja su patrimonio cultural y natural?</t>
+    <t>Leyendas vivas: recuperamos la memoria de nuestro pueblo</t>
+  </si>
+  <si>
+    <t>Una exposición artística para celebrar el patrimonio inmaterial de Aragón</t>
+  </si>
+  <si>
+    <t>En nuestro pueblo o comarca, muchas leyendas y tradiciones orales se están perdiendo. La asociación de vecinos nos ha pedido ayuda para documentarlas y difundirlas.</t>
+  </si>
+  <si>
+    <t>Crear una exposición de carteles artísticos con narraciones orales sobre leyendas locales para presentarla a la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet, cámaras o tablets, grabadoras de audio.
-[...35 lines deleted...]
-    <t>Grabación de la presentación, formularios de feedback, reflexión escrita.</t>
+• Plantilla de ficha de investigación
+• Guía de entrevista
+• Cartulinas, rotuladores, material artístico
+• Grabadora de audio o móvil
+• Generador de códigos QR online
+• Ejemplos de leyendas aragonesas (leyenda del Trasgo, campana de Huesca, etc.)</t>
+  </si>
+  <si>
+    <t>Educación emocional (empatía al entrevistar), conciencia cultural y expresión artística.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos. Lluvia de ideas sobre leyendas conocidas en el entorno. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Registro escrito de ideas iniciales y preguntas sobre las leyendas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre búsqueda de fuentes fiables (entrevistas, archivos, internet), criterios de selección, y estructura de textos narrativos. Se analizan ejemplos de leyendas aragonesas.</t>
+  </si>
+  <si>
+    <t>Esquema de plan de investigación y guía de entrevista.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: entrevistas a personas mayores, consulta de fuentes documentales. Cada equipo completa una ficha de investigación con contexto histórico, geográfico y análisis crítico de las fuentes.</t>
+  </si>
+  <si>
+    <t>Fichas de investigación completas con fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Elaboración del cartel artístico (ilustración y texto narrativo) y grabación de la narración oral. Creación del código QR que enlace al audio.</t>
+  </si>
+  <si>
+    <t>Borrador del texto y diseño del cartel; versión final del cartel y audio.</t>
+  </si>
+  <si>
+    <t>Inauguración de la exposición con presentaciones orales de los equipos a la comunidad. Coevaluación y autoevaluación mediante rúbricas. Reflexión sobre el proceso y asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1812,717 +1809,717 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>255</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>261</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>264</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>267</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>190</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>272</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>275</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>278</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>284</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>285</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.35</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.35</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>4.35</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>4.35</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.35</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.35</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.35</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.35</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.35</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>4.35</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>4.35</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>4.35</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>4.35</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>4.35</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.4</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.35</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.35</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>4.35</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>7.1</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.35</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>7.2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.35</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>7.3</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.35</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>7.4</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>4.35</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>8.1</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>4.35</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>8.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>4.35</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>100.049999999999969</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -2550,1045 +2547,1045 @@
       <c r="R1" s="8">
         <v>6.1</v>
       </c>
       <c r="S1" s="8">
         <v>6.2</v>
       </c>
       <c r="T1" s="8">
         <v>7.1</v>
       </c>
       <c r="U1" s="8">
         <v>7.2</v>
       </c>
       <c r="V1" s="8">
         <v>7.3</v>
       </c>
       <c r="W1" s="8">
         <v>7.4</v>
       </c>
       <c r="X1" s="8">
         <v>8.1</v>
       </c>
       <c r="Y1" s="8">
         <v>8.2</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="AA1" s="8" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="7" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="7" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7954,310 +7951,310 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>224</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>226</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>188</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>190</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>192</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>92</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>194</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>195</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>196</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>198</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>202</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>