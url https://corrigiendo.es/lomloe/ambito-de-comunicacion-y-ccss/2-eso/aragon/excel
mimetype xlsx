--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para el Ámbito de Comunicación y Ciencias Sociales de 2º ESO, aplicando directamente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito de comunicacion y ccss</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>