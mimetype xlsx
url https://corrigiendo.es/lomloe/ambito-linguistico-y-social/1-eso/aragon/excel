--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito linguistico y social</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:31</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para 1.º ESO Ámbito Lingüístico y Social; aplica directamente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito linguistico y social</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo del RD 217/2022 para la materia, sin adaptaciones territoriales.</t>
   </si>
@@ -1009,264 +1009,258 @@
 5.3
 7.3
 8.2
 8.4
 9.1
 13.1
 13.2</t>
   </si>
   <si>
     <t>CE.ALS.4
 CE.ALS.5
 CE.ALS.8
 CE.ALS.9
 CE.ALS.13</t>
   </si>
   <si>
     <t>Evaluación del proyecto final multimodal, pruebas de competencia lingüística (inglés/castellano) y autoevaluación final.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¿Y si tu pueblo desaparece? Producimos un podcast sobre el reto demográfico</t>
+    <t>Voces contra el silencio: la despoblación en Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigamos la despoblación en Aragón y proponemos soluciones desde la mirada de un joven</t>
-[...1 lines deleted...]
-  <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>La SDA se desarrolla en un IES de la provincia de Teruel, donde la despoblación es un tema cercano. Los estudiantes se convierten en reporteros que investigan la situación de los pueblos de la comarca y elaboran un podcast para sensibilizar a la comunidad.</t>
+    <t>La comarca donde se ubica el instituto sufre un progresivo envejecimiento y pérdida de población joven. El alumnado conoce casos de familias que han emigrado o de servicios que cierran. El reto surge de la necesidad de dar voz a esta realidad y proponer acciones desde la comunidad educativa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, desde el ámbito lingüístico y social, elaborar un podcast que visibilice el problema de la despoblación en Aragón y proponga acciones para revertirlo?</t>
+    <t>Investigar las causas y consecuencias de la despoblación en un área concreta de Aragón (de elección del equipo) y elaborar un vídeo documental que analice el problema y proponga acciones viables, con el objetivo de sensibilizar a la comunidad y ser presentado a una entidad local.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Audacity o grabadora de móvil
-[...4 lines deleted...]
-• Mapa de Aragón con datos demográficos</t>
+• Datos del IAEST (Instituto Aragonés de Estadística)
+• Noticias de prensa local
+• Cámaras o móviles para grabación
+• Software de edición de vídeo (OpenShot, Canva o herramientas online)
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: sensibilización sobre el reto demográfico y la cohesión social. Competencia digital: uso de herramientas de grabación y edición. Emprendimiento: iniciativa para proponer soluciones. Expresión oral y escrita: planificación y producción de discursos.</t>
+    <t>Educación para la ciudadanía (participación y compromiso con el territorio), competencia digital (tratamiento de datos y producción audiovisual) y conciencia ecosocial.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: escuchamos un podcast real sobre despoblación (ej. Radio Nacional). Lluvia de ideas sobre lo que sabemos y preguntas. Formación de equipos. Asignación de roles (guionista, entrevistador, editor, documentalista).</t>
-[...2 lines deleted...]
-    <t>Registro de preguntas iniciales en el cuaderno de equipo.</t>
+    <t>Se presenta el reto mediante un vídeo corto sobre despoblación en Aragón. Se formula la pregunta guía y se forman equipos. Cada equipo elige un área geográfica de Aragón (comarca o localidad).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales anotadas en el cuaderno.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Investigación guiada: uso del IAEST para obtener datos demográficos, lectura de noticias, análisis de causas históricas. Trabajo con técnicas de análisis multicausal y comparación temporal. Taller de guion audiovisual.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación con fuentes y datos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: (a) análisis de fuentes demográficas y búsqueda de datos en INE y Datos Abiertos de Aragón; (b) técnicas de entrevista y comunicación oral; (c) estructura de podcast y guionización. Los equipos recopilan información sobre despoblación en su comarca y realizan un simulacro de entrevista.</t>
-[...11 lines deleted...]
-    <t>Guion completo del podcast con anotaciones de fuentes.</t>
+    <t>Elaboración del guion detallado: estructura, diálogos, selección de imágenes o grabación de entrevistas. Asignación de roles (guionista, narrador, editor).</t>
+  </si>
+  <si>
+    <t>Guion técnico con storyboard o escaleta.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast con herramientas digitales (Audacity, grabadora de móvil). Edición de audio incorporando música y efectos sonoros libres. Publicación en una plataforma de podcast escolar (Anchor, SoundCloud) o en el blog del centro.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio final editado.</t>
+    <t>Grabación y edición del vídeo. Ensayos de locución. Revisión entre equipos.</t>
+  </si>
+  <si>
+    <t>Vídeo en su versión final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Escucha colectiva de los podcasts elaborados. Coevaluación mediante rúbrica. Debate sobre el impacto del reto. Cada estudiante completa una diana de autoevaluación sobre su contribución al equipo y su aprendizaje.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
+    <t>Visionado conjunto de los vídeos, coevaluación con rúbrica y autoinforme. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Qué planeta dejamos? Investigamos la salud ambiental de nuestro entorno</t>
-[...8 lines deleted...]
-    <t>Identificar un problema ambiental en nuestra localidad o en Aragón mediante el análisis de datos cuantitativos, y elaborar una propuesta de mejora fundamentada.</t>
+    <t>Datos que mueven: analiza tu movilidad escolar</t>
+  </si>
+  <si>
+    <t>Un estudio de campo sobre los desplazamientos en nuestro centro</t>
+  </si>
+  <si>
+    <t>El centro educativo y su entorno presentan problemas de tráfico, atascos y falta de espacios peatonales seguros. El equipo directivo y el ayuntamiento local necesitan datos reales para planificar mejoras.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una investigación sobre la movilidad del alumnado y personal del centro, analizar los datos y elaborar un informe con propuestas que se presentará al equipo directivo y al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...37 lines deleted...]
-    <t>Rúbrica cumplimentada y entrada en el diario de aprendizaje.</t>
+• Encuesta en papel o formulario digital (Google Forms)
+• Hoja de cálculo (Excel o LibreOffice Calc)
+• Mapa del entorno escolar (Google Maps o plano)
+• Ejemplos de informes de movilidad
+• Rúbrica de evaluación con niveles 1-4</t>
+  </si>
+  <si>
+    <t>Educación vial, sostenibilidad, competencia digital, trabajo en equipo</t>
+  </si>
+  <si>
+    <t>Se presenta el reto mediante una noticia sobre movilidad escolar. Lluvia de ideas y formulación de preguntas de investigación. Se organizan equipos.</t>
+  </si>
+  <si>
+    <t>Registro de ideas y preguntas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Talleres sobre diseño de encuestas, medición de tiempos y distancias, representación de datos, y estructura de informes. Se analizan ejemplos.</t>
+  </si>
+  <si>
+    <t>Diseño de encuesta y protocolo de observación completos.</t>
+  </si>
+  <si>
+    <t>Recogida de datos (encuesta al alumnado y observación de tráfico en el entorno), volcado en hoja de cálculo, elaboración de gráficos y análisis.</t>
+  </si>
+  <si>
+    <t>Base de datos y gráficos preliminares.</t>
+  </si>
+  <si>
+    <t>Redacción del informe, diseño del póster o presentación digital, preparación de la exposición oral. Revisiones entre pares.</t>
+  </si>
+  <si>
+    <t>Borradores y versión final del informe y póster.</t>
+  </si>
+  <si>
+    <t>Presentación ante la audiencia real (equipo directivo, AMPA, ayuntamiento) y coevaluación entre equipos mediante rúbrica. Autoevaluación y reflexión final.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Aragón, mosaico de lenguas: creamos un mural colectivo</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar visualmente la riqueza lingüística de Aragón para que toda la comunidad educativa la conozca y la valore?</t>
+    <t>Palabras de nuestra tierra: exposición interactiva sobre las lenguas de Aragón</t>
+  </si>
+  <si>
+    <t>Una mirada a la diversidad lingüística para combatir prejuicios</t>
+  </si>
+  <si>
+    <t>El instituto celebra su Semana Cultural y se propone montar una exposición sobre la diversidad lingüística en Aragón. El alumnado debe investigar las lenguas y variedades dialectales de su entorno, recoger testimonios y crear un montaje interactivo que invite a las familias a reflexionar.</t>
+  </si>
+  <si>
+    <t>Diseñar y montar una exposición interactiva (paneles, códigos QR con audios, mapas) sobre las lenguas y variedades dialectales de Aragón, que se expondrá en la entrada del instituto durante la Semana Cultural y que invite a las familias a reflexionar sobre la diversidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Mapas lingüísticos de Aragón (web del Gobierno de Aragón)
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión individual escrita.</t>
+• Mapas mudos de Aragón
+• Web del Gobierno de Aragón sobre lenguas
+• Dispositivos para grabar audio
+• Cartulinas, rotuladores, impresora
+• Plataforma para códigos QR (ej. QRCode Generator)</t>
+  </si>
+  <si>
+    <t>Educación intercultural y en valores: respeto a la diversidad lingüística, uso crítico de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la Semana Cultural y la pregunta guía. El alumnado comparte ideas previas sobre las lenguas que conoce en Aragón y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y mapa conceptual inicial.</t>
+  </si>
+  <si>
+    <t>Se investiga la diversidad lingüística de Aragón (aragonés, catalán, variedades del español) mediante fuentes oficiales y mapas. Se analizan prejuicios lingüísticos y se practican técnicas de entrevista.</t>
+  </si>
+  <si>
+    <t>Mapa lingüístico colaborativo y texto argumentativo sobre prejuicios.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza entrevistas a familiares, vecinos o personas mayores para recoger expresiones orales. También buscan ejemplos en internet y preparan borradores de los paneles de la exposición.</t>
+  </si>
+  <si>
+    <t>Audios o transcripciones de las entrevistas y bocetos de los paneles.</t>
+  </si>
+  <si>
+    <t>Se maquetan los paneles definitivos, se graban los audios y se monta la exposición en la entrada del instituto. Se preparan las visitas guiadas con un guion breve.</t>
+  </si>
+  <si>
+    <t>Exposición montada y guion de guía.</t>
+  </si>
+  <si>
+    <t>Inauguración con las familias: el alumnado guía la visita. Posteriormente, coevaluación entre equipos y autoevaluación con las rúbricas.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -2245,1101 +2239,1101 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>390</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>391</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>2.13</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>2.13</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>2.13</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>2.13</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>2.13</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>2.13</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>2.13</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>2.13</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>2.13</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>2.13</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>2.13</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>2.13</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>2.13</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.4</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>2.13</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.5</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>2.13</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>4.6</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>2.13</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>2.13</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>5.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>2.13</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>5.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>2.13</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>5.4</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>2.13</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>6.1</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>2.13</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>6.2</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>2.13</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>6.3</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>2.13</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>7.1</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <v>2.13</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>7.2</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>2.13</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>7.3</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <v>2.13</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>7.4</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <v>2.13</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>8.1</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="9">
         <v>2.13</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>8.2</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <v>2.13</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>8.3</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="9">
         <v>2.13</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>8.4</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="9"/>
       <c r="E33" s="9">
         <v>2.13</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>8.5</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>2.13</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7">
         <v>8.6</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <v>2.13</v>
       </c>
       <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="7">
         <v>9.1</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D36" s="9"/>
       <c r="E36" s="9">
         <v>2.13</v>
       </c>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7">
         <v>9.2</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="9"/>
       <c r="E37" s="9">
         <v>2.13</v>
       </c>
       <c r="F37" s="7"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="7">
         <v>10.1</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D38" s="9"/>
       <c r="E38" s="9">
         <v>2.13</v>
       </c>
       <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7">
         <v>10.2</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D39" s="9"/>
       <c r="E39" s="9">
         <v>2.13</v>
       </c>
       <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="7">
         <v>10.3</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D40" s="9"/>
       <c r="E40" s="9">
         <v>2.13</v>
       </c>
       <c r="F40" s="7"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="7">
         <v>10.4</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D41" s="9"/>
       <c r="E41" s="9">
         <v>2.13</v>
       </c>
       <c r="F41" s="7"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7">
         <v>11.1</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D42" s="9"/>
       <c r="E42" s="9">
         <v>2.13</v>
       </c>
       <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="7">
         <v>11.2</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D43" s="9"/>
       <c r="E43" s="9">
         <v>2.13</v>
       </c>
       <c r="F43" s="7"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="7">
         <v>12.1</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D44" s="9"/>
       <c r="E44" s="9">
         <v>2.13</v>
       </c>
       <c r="F44" s="7"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="7">
         <v>12.2</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D45" s="9"/>
       <c r="E45" s="9">
         <v>2.13</v>
       </c>
       <c r="F45" s="7"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="7">
         <v>13.1</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D46" s="9"/>
       <c r="E46" s="9">
         <v>2.13</v>
       </c>
       <c r="F46" s="7"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7">
         <v>13.2</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D47" s="9"/>
       <c r="E47" s="9">
         <v>2.13</v>
       </c>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="7">
         <v>14.1</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D48" s="9"/>
       <c r="E48" s="9">
         <v>2.13</v>
       </c>
       <c r="F48" s="7"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="7">
         <v>14.2</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D49" s="9"/>
       <c r="E49" s="9">
         <v>2.13</v>
       </c>
       <c r="F49" s="7"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9">
         <f>SUM(E3:E49)</f>
         <v>100.10999999999996</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AY31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51">
       <c r="A1" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3439,59 +3433,59 @@
       <c r="AP1" s="8">
         <v>11.1</v>
       </c>
       <c r="AQ1" s="8">
         <v>11.2</v>
       </c>
       <c r="AR1" s="8">
         <v>12.1</v>
       </c>
       <c r="AS1" s="8">
         <v>12.2</v>
       </c>
       <c r="AT1" s="8">
         <v>13.1</v>
       </c>
       <c r="AU1" s="8">
         <v>13.2</v>
       </c>
       <c r="AV1" s="8">
         <v>14.1</v>
       </c>
       <c r="AW1" s="8">
         <v>14.2</v>
       </c>
       <c r="AX1" s="8" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="AY1" s="8" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="2" spans="1:51">
       <c r="A2" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
@@ -3505,51 +3499,51 @@
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="7"/>
       <c r="AU2" s="7"/>
       <c r="AV2" s="7"/>
       <c r="AW2" s="7"/>
       <c r="AX2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AW2),"")</f>
         <v/>
       </c>
       <c r="AY2" s="7"/>
     </row>
     <row r="3" spans="1:51">
       <c r="A3" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
@@ -3563,51 +3557,51 @@
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7"/>
       <c r="AO3" s="7"/>
       <c r="AP3" s="7"/>
       <c r="AQ3" s="7"/>
       <c r="AR3" s="7"/>
       <c r="AS3" s="7"/>
       <c r="AT3" s="7"/>
       <c r="AU3" s="7"/>
       <c r="AV3" s="7"/>
       <c r="AW3" s="7"/>
       <c r="AX3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AW3),"")</f>
         <v/>
       </c>
       <c r="AY3" s="7"/>
     </row>
     <row r="4" spans="1:51">
       <c r="A4" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
@@ -3621,51 +3615,51 @@
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
       <c r="AP4" s="7"/>
       <c r="AQ4" s="7"/>
       <c r="AR4" s="7"/>
       <c r="AS4" s="7"/>
       <c r="AT4" s="7"/>
       <c r="AU4" s="7"/>
       <c r="AV4" s="7"/>
       <c r="AW4" s="7"/>
       <c r="AX4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AW4),"")</f>
         <v/>
       </c>
       <c r="AY4" s="7"/>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
@@ -3679,51 +3673,51 @@
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AW5),"")</f>
         <v/>
       </c>
       <c r="AY5" s="7"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
@@ -3737,51 +3731,51 @@
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="7"/>
       <c r="AP6" s="7"/>
       <c r="AQ6" s="7"/>
       <c r="AR6" s="7"/>
       <c r="AS6" s="7"/>
       <c r="AT6" s="7"/>
       <c r="AU6" s="7"/>
       <c r="AV6" s="7"/>
       <c r="AW6" s="7"/>
       <c r="AX6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AW6),"")</f>
         <v/>
       </c>
       <c r="AY6" s="7"/>
     </row>
     <row r="7" spans="1:51">
       <c r="A7" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
@@ -3795,51 +3789,51 @@
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7"/>
       <c r="AL7" s="7"/>
       <c r="AM7" s="7"/>
       <c r="AN7" s="7"/>
       <c r="AO7" s="7"/>
       <c r="AP7" s="7"/>
       <c r="AQ7" s="7"/>
       <c r="AR7" s="7"/>
       <c r="AS7" s="7"/>
       <c r="AT7" s="7"/>
       <c r="AU7" s="7"/>
       <c r="AV7" s="7"/>
       <c r="AW7" s="7"/>
       <c r="AX7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AW7),"")</f>
         <v/>
       </c>
       <c r="AY7" s="7"/>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
@@ -3853,51 +3847,51 @@
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
       <c r="AK8" s="7"/>
       <c r="AL8" s="7"/>
       <c r="AM8" s="7"/>
       <c r="AN8" s="7"/>
       <c r="AO8" s="7"/>
       <c r="AP8" s="7"/>
       <c r="AQ8" s="7"/>
       <c r="AR8" s="7"/>
       <c r="AS8" s="7"/>
       <c r="AT8" s="7"/>
       <c r="AU8" s="7"/>
       <c r="AV8" s="7"/>
       <c r="AW8" s="7"/>
       <c r="AX8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AW8),"")</f>
         <v/>
       </c>
       <c r="AY8" s="7"/>
     </row>
     <row r="9" spans="1:51">
       <c r="A9" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
@@ -3911,51 +3905,51 @@
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="7"/>
       <c r="AM9" s="7"/>
       <c r="AN9" s="7"/>
       <c r="AO9" s="7"/>
       <c r="AP9" s="7"/>
       <c r="AQ9" s="7"/>
       <c r="AR9" s="7"/>
       <c r="AS9" s="7"/>
       <c r="AT9" s="7"/>
       <c r="AU9" s="7"/>
       <c r="AV9" s="7"/>
       <c r="AW9" s="7"/>
       <c r="AX9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AW9),"")</f>
         <v/>
       </c>
       <c r="AY9" s="7"/>
     </row>
     <row r="10" spans="1:51">
       <c r="A10" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
@@ -3969,51 +3963,51 @@
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="7"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
       <c r="AR10" s="7"/>
       <c r="AS10" s="7"/>
       <c r="AT10" s="7"/>
       <c r="AU10" s="7"/>
       <c r="AV10" s="7"/>
       <c r="AW10" s="7"/>
       <c r="AX10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AW10),"")</f>
         <v/>
       </c>
       <c r="AY10" s="7"/>
     </row>
     <row r="11" spans="1:51">
       <c r="A11" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
@@ -4027,51 +4021,51 @@
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7"/>
       <c r="AL11" s="7"/>
       <c r="AM11" s="7"/>
       <c r="AN11" s="7"/>
       <c r="AO11" s="7"/>
       <c r="AP11" s="7"/>
       <c r="AQ11" s="7"/>
       <c r="AR11" s="7"/>
       <c r="AS11" s="7"/>
       <c r="AT11" s="7"/>
       <c r="AU11" s="7"/>
       <c r="AV11" s="7"/>
       <c r="AW11" s="7"/>
       <c r="AX11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AW11),"")</f>
         <v/>
       </c>
       <c r="AY11" s="7"/>
     </row>
     <row r="12" spans="1:51">
       <c r="A12" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
@@ -4085,51 +4079,51 @@
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
       <c r="AL12" s="7"/>
       <c r="AM12" s="7"/>
       <c r="AN12" s="7"/>
       <c r="AO12" s="7"/>
       <c r="AP12" s="7"/>
       <c r="AQ12" s="7"/>
       <c r="AR12" s="7"/>
       <c r="AS12" s="7"/>
       <c r="AT12" s="7"/>
       <c r="AU12" s="7"/>
       <c r="AV12" s="7"/>
       <c r="AW12" s="7"/>
       <c r="AX12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AW12),"")</f>
         <v/>
       </c>
       <c r="AY12" s="7"/>
     </row>
     <row r="13" spans="1:51">
       <c r="A13" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
@@ -4143,51 +4137,51 @@
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
       <c r="AL13" s="7"/>
       <c r="AM13" s="7"/>
       <c r="AN13" s="7"/>
       <c r="AO13" s="7"/>
       <c r="AP13" s="7"/>
       <c r="AQ13" s="7"/>
       <c r="AR13" s="7"/>
       <c r="AS13" s="7"/>
       <c r="AT13" s="7"/>
       <c r="AU13" s="7"/>
       <c r="AV13" s="7"/>
       <c r="AW13" s="7"/>
       <c r="AX13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AW13),"")</f>
         <v/>
       </c>
       <c r="AY13" s="7"/>
     </row>
     <row r="14" spans="1:51">
       <c r="A14" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
@@ -4201,51 +4195,51 @@
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
       <c r="AL14" s="7"/>
       <c r="AM14" s="7"/>
       <c r="AN14" s="7"/>
       <c r="AO14" s="7"/>
       <c r="AP14" s="7"/>
       <c r="AQ14" s="7"/>
       <c r="AR14" s="7"/>
       <c r="AS14" s="7"/>
       <c r="AT14" s="7"/>
       <c r="AU14" s="7"/>
       <c r="AV14" s="7"/>
       <c r="AW14" s="7"/>
       <c r="AX14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AW14),"")</f>
         <v/>
       </c>
       <c r="AY14" s="7"/>
     </row>
     <row r="15" spans="1:51">
       <c r="A15" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
@@ -4259,51 +4253,51 @@
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
       <c r="AL15" s="7"/>
       <c r="AM15" s="7"/>
       <c r="AN15" s="7"/>
       <c r="AO15" s="7"/>
       <c r="AP15" s="7"/>
       <c r="AQ15" s="7"/>
       <c r="AR15" s="7"/>
       <c r="AS15" s="7"/>
       <c r="AT15" s="7"/>
       <c r="AU15" s="7"/>
       <c r="AV15" s="7"/>
       <c r="AW15" s="7"/>
       <c r="AX15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AW15),"")</f>
         <v/>
       </c>
       <c r="AY15" s="7"/>
     </row>
     <row r="16" spans="1:51">
       <c r="A16" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
@@ -4317,51 +4311,51 @@
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
       <c r="AN16" s="7"/>
       <c r="AO16" s="7"/>
       <c r="AP16" s="7"/>
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AW16),"")</f>
         <v/>
       </c>
       <c r="AY16" s="7"/>
     </row>
     <row r="17" spans="1:51">
       <c r="A17" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
@@ -4375,51 +4369,51 @@
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7"/>
       <c r="AL17" s="7"/>
       <c r="AM17" s="7"/>
       <c r="AN17" s="7"/>
       <c r="AO17" s="7"/>
       <c r="AP17" s="7"/>
       <c r="AQ17" s="7"/>
       <c r="AR17" s="7"/>
       <c r="AS17" s="7"/>
       <c r="AT17" s="7"/>
       <c r="AU17" s="7"/>
       <c r="AV17" s="7"/>
       <c r="AW17" s="7"/>
       <c r="AX17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AW17),"")</f>
         <v/>
       </c>
       <c r="AY17" s="7"/>
     </row>
     <row r="18" spans="1:51">
       <c r="A18" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
@@ -4433,51 +4427,51 @@
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7"/>
       <c r="AL18" s="7"/>
       <c r="AM18" s="7"/>
       <c r="AN18" s="7"/>
       <c r="AO18" s="7"/>
       <c r="AP18" s="7"/>
       <c r="AQ18" s="7"/>
       <c r="AR18" s="7"/>
       <c r="AS18" s="7"/>
       <c r="AT18" s="7"/>
       <c r="AU18" s="7"/>
       <c r="AV18" s="7"/>
       <c r="AW18" s="7"/>
       <c r="AX18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AW18),"")</f>
         <v/>
       </c>
       <c r="AY18" s="7"/>
     </row>
     <row r="19" spans="1:51">
       <c r="A19" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
@@ -4491,51 +4485,51 @@
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
       <c r="AN19" s="7"/>
       <c r="AO19" s="7"/>
       <c r="AP19" s="7"/>
       <c r="AQ19" s="7"/>
       <c r="AR19" s="7"/>
       <c r="AS19" s="7"/>
       <c r="AT19" s="7"/>
       <c r="AU19" s="7"/>
       <c r="AV19" s="7"/>
       <c r="AW19" s="7"/>
       <c r="AX19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AW19),"")</f>
         <v/>
       </c>
       <c r="AY19" s="7"/>
     </row>
     <row r="20" spans="1:51">
       <c r="A20" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
@@ -4549,51 +4543,51 @@
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7"/>
       <c r="AL20" s="7"/>
       <c r="AM20" s="7"/>
       <c r="AN20" s="7"/>
       <c r="AO20" s="7"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="7"/>
       <c r="AS20" s="7"/>
       <c r="AT20" s="7"/>
       <c r="AU20" s="7"/>
       <c r="AV20" s="7"/>
       <c r="AW20" s="7"/>
       <c r="AX20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AW20),"")</f>
         <v/>
       </c>
       <c r="AY20" s="7"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
@@ -4607,51 +4601,51 @@
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="7"/>
       <c r="AM21" s="7"/>
       <c r="AN21" s="7"/>
       <c r="AO21" s="7"/>
       <c r="AP21" s="7"/>
       <c r="AQ21" s="7"/>
       <c r="AR21" s="7"/>
       <c r="AS21" s="7"/>
       <c r="AT21" s="7"/>
       <c r="AU21" s="7"/>
       <c r="AV21" s="7"/>
       <c r="AW21" s="7"/>
       <c r="AX21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AW21),"")</f>
         <v/>
       </c>
       <c r="AY21" s="7"/>
     </row>
     <row r="22" spans="1:51">
       <c r="A22" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
@@ -4665,51 +4659,51 @@
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7"/>
       <c r="AL22" s="7"/>
       <c r="AM22" s="7"/>
       <c r="AN22" s="7"/>
       <c r="AO22" s="7"/>
       <c r="AP22" s="7"/>
       <c r="AQ22" s="7"/>
       <c r="AR22" s="7"/>
       <c r="AS22" s="7"/>
       <c r="AT22" s="7"/>
       <c r="AU22" s="7"/>
       <c r="AV22" s="7"/>
       <c r="AW22" s="7"/>
       <c r="AX22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AW22),"")</f>
         <v/>
       </c>
       <c r="AY22" s="7"/>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
@@ -4723,51 +4717,51 @@
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7"/>
       <c r="AL23" s="7"/>
       <c r="AM23" s="7"/>
       <c r="AN23" s="7"/>
       <c r="AO23" s="7"/>
       <c r="AP23" s="7"/>
       <c r="AQ23" s="7"/>
       <c r="AR23" s="7"/>
       <c r="AS23" s="7"/>
       <c r="AT23" s="7"/>
       <c r="AU23" s="7"/>
       <c r="AV23" s="7"/>
       <c r="AW23" s="7"/>
       <c r="AX23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AW23),"")</f>
         <v/>
       </c>
       <c r="AY23" s="7"/>
     </row>
     <row r="24" spans="1:51">
       <c r="A24" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
@@ -4781,51 +4775,51 @@
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7"/>
       <c r="AN24" s="7"/>
       <c r="AO24" s="7"/>
       <c r="AP24" s="7"/>
       <c r="AQ24" s="7"/>
       <c r="AR24" s="7"/>
       <c r="AS24" s="7"/>
       <c r="AT24" s="7"/>
       <c r="AU24" s="7"/>
       <c r="AV24" s="7"/>
       <c r="AW24" s="7"/>
       <c r="AX24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AW24),"")</f>
         <v/>
       </c>
       <c r="AY24" s="7"/>
     </row>
     <row r="25" spans="1:51">
       <c r="A25" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
@@ -4839,51 +4833,51 @@
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="7"/>
       <c r="AM25" s="7"/>
       <c r="AN25" s="7"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="7"/>
       <c r="AS25" s="7"/>
       <c r="AT25" s="7"/>
       <c r="AU25" s="7"/>
       <c r="AV25" s="7"/>
       <c r="AW25" s="7"/>
       <c r="AX25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AW25),"")</f>
         <v/>
       </c>
       <c r="AY25" s="7"/>
     </row>
     <row r="26" spans="1:51">
       <c r="A26" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
@@ -4897,51 +4891,51 @@
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="7"/>
       <c r="AM26" s="7"/>
       <c r="AN26" s="7"/>
       <c r="AO26" s="7"/>
       <c r="AP26" s="7"/>
       <c r="AQ26" s="7"/>
       <c r="AR26" s="7"/>
       <c r="AS26" s="7"/>
       <c r="AT26" s="7"/>
       <c r="AU26" s="7"/>
       <c r="AV26" s="7"/>
       <c r="AW26" s="7"/>
       <c r="AX26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AW26),"")</f>
         <v/>
       </c>
       <c r="AY26" s="7"/>
     </row>
     <row r="27" spans="1:51">
       <c r="A27" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
@@ -4955,51 +4949,51 @@
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="7"/>
       <c r="AM27" s="7"/>
       <c r="AN27" s="7"/>
       <c r="AO27" s="7"/>
       <c r="AP27" s="7"/>
       <c r="AQ27" s="7"/>
       <c r="AR27" s="7"/>
       <c r="AS27" s="7"/>
       <c r="AT27" s="7"/>
       <c r="AU27" s="7"/>
       <c r="AV27" s="7"/>
       <c r="AW27" s="7"/>
       <c r="AX27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AW27),"")</f>
         <v/>
       </c>
       <c r="AY27" s="7"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
@@ -5013,51 +5007,51 @@
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7"/>
       <c r="AN28" s="7"/>
       <c r="AO28" s="7"/>
       <c r="AP28" s="7"/>
       <c r="AQ28" s="7"/>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
       <c r="AX28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AW28),"")</f>
         <v/>
       </c>
       <c r="AY28" s="7"/>
     </row>
     <row r="29" spans="1:51">
       <c r="A29" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
@@ -5071,51 +5065,51 @@
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
       <c r="AN29" s="7"/>
       <c r="AO29" s="7"/>
       <c r="AP29" s="7"/>
       <c r="AQ29" s="7"/>
       <c r="AR29" s="7"/>
       <c r="AS29" s="7"/>
       <c r="AT29" s="7"/>
       <c r="AU29" s="7"/>
       <c r="AV29" s="7"/>
       <c r="AW29" s="7"/>
       <c r="AX29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AW29),"")</f>
         <v/>
       </c>
       <c r="AY29" s="7"/>
     </row>
     <row r="30" spans="1:51">
       <c r="A30" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
@@ -5129,51 +5123,51 @@
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="7"/>
       <c r="AM30" s="7"/>
       <c r="AN30" s="7"/>
       <c r="AO30" s="7"/>
       <c r="AP30" s="7"/>
       <c r="AQ30" s="7"/>
       <c r="AR30" s="7"/>
       <c r="AS30" s="7"/>
       <c r="AT30" s="7"/>
       <c r="AU30" s="7"/>
       <c r="AV30" s="7"/>
       <c r="AW30" s="7"/>
       <c r="AX30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AW30),"")</f>
         <v/>
       </c>
       <c r="AY30" s="7"/>
     </row>
     <row r="31" spans="1:51">
       <c r="A31" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -13490,588 +13484,586 @@
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>288</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
         <v>291</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B3" s="7"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B8" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="C8" s="11" t="s">
         <v>301</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="D8" s="11" t="s">
         <v>302</v>
       </c>
-      <c r="D8" s="11" t="s">
+      <c r="E8" s="11" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>305</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>317</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>320</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>325</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>326</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>327</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="C21" s="11" t="s">
         <v>301</v>
       </c>
-      <c r="C21" s="11" t="s">
+      <c r="D21" s="11" t="s">
         <v>302</v>
       </c>
-      <c r="D21" s="11" t="s">
+      <c r="E21" s="11" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C22" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>335</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>337</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>339</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>343</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>344</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B34" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="C34" s="11" t="s">
         <v>301</v>
       </c>
-      <c r="C34" s="11" t="s">
+      <c r="D34" s="11" t="s">
         <v>302</v>
       </c>
-      <c r="D34" s="11" t="s">
+      <c r="E34" s="11" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="C37" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>354</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>