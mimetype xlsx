--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:31</t>
+    <t>01/09/2026 15:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto autonómico para 1.º ESO Ámbito Lingüístico y Social; aplica directamente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito linguistico y social</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo del RD 217/2022 para la materia, sin adaptaciones territoriales.</t>
   </si>