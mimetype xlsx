--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito linguistico y social</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:37</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aún no ha publicado decreto propio para 2º ESO en Ámbito Lingüístico y Social; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito linguistico y social</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo del Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
@@ -1006,267 +1006,208 @@
 7.1
 7.2
 7.3
 7.4
 10.1
 10.2
 11.2
 13.2
 14.2</t>
   </si>
   <si>
     <t>CE.ALS.3
 CE.ALS.7
 CE.ALS.14</t>
   </si>
   <si>
     <t>Proyecto final multimodal, creación literaria original y defensa de propuestas para la Agenda 2030.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces por Aragón: un podcast por los ODS</t>
+    <t>Voces de Aragón: un podcast contra los prejuicios lingüísticos</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigamos, creamos y compartimos</t>
+    <t>La diversidad lingüística aragonesa en onda</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>2.º ESO del ámbito Lingüístico y Social en un instituto de Zaragoza. Grupo heterogéneo con diferentes niveles de competencia lingüística y digital. Se parte del interés por el entorno aragonés y la necesidad de dar visibilidad a los Objetivos de Desarrollo Sostenible (ODS) en la comunidad educativa.</t>
+    <t>El instituto quiere participar en la Semana de las Lenguas del centro y el alumnado debe crear contenido original que muestre la realidad plurilingüe de Aragón y combata prejuicios lingüísticos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos concienciar a la comunidad educativa sobre la importancia de los ODS en la conservación del patrimonio natural y cultural de Aragón, a través de un podcast que combine investigación, creatividad y reflexión crítica?</t>
+    <t>Investigar, guionizar y grabar un episodio de podcast (de 5-7 minutos) sobre una lengua o variedad dialectal de Aragón (aragonés, catalán, cheso, bajorribagorzano…), destacando su valor cultural y desmontando un estereotipo asociado.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y Audacity (o grabadora de móvil).
-[...5 lines deleted...]
-• Micrófonos (o altavoces con micrófono).</t>
+• Guía de lenguas de Aragón (web del Gobierno de Aragón)
+• Fragmentos de podcasts (RNE, Radio 5)
+• Plantilla de guion y escaleta
+• Audacity o grabador de móvil
+• Biblioteca de música libre (Jamendo, Free Music Archive)
+• Lista de fuentes fiables previamente seleccionadas por el docente</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (ODS y sostenibilidad), competencia digital (herramientas de grabación y edición), educación cívica (participación ciudadana, empatía con problemas locales), comunicación lingüística (expresión oral y escrita, escucha activa).</t>
+    <t>Educación para la ciudadanía (respeto a la diversidad, derechos lingüísticos), competencia digital (búsqueda, producción de audio) y educación emocional (trabajo en equipo, superación de prejuicios).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre los ODS en Aragón. Lluvia de ideas sobre problemas locales. Formación de equipos y asignación de un ODS y un territorio aragonés (ej. despoblación en la provincia de Teruel, incendios en el Pirineo). Explicación del producto final: podcast. Se establecen los criterios de evaluación y se muestra un ejemplo de podcast escolar.</t>
-[...2 lines deleted...]
-    <t>Ideas iniciales en un mural colaborativo digital (padlet).</t>
+    <t>Se presenta la pregunta guía y se visualizan fragmentos de podcasts sobre diversidad lingüística. El alumnado debate sobre qué lenguas o dialectos conoce en Aragón y qué prejuicios ha escuchado. Se forman equipos de 3-4 personas y eligen una lengua o variedad a investigar.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ficha de investigación con fuentes citadas; esquema ODS; borrador de escaleta.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres: (a) ¿Cómo buscar información fiable? (b) Elementos de un podcast: estructura, escaleta, lenguaje radiofónico. (c) Breve repaso de las lenguas de Aragón con materiales proporcionados. Cada equipo investiga su lengua consultando fuentes seleccionadas (artículos, entrevistas, webs de asociaciones).</t>
+  </si>
+  <si>
+    <t>Ficha de fuente con evaluación de fiabilidad.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos investigan en profundidad su problema local, recogen datos, preparan una mini-entrevista (simulada) a un experto (compañero o docente). Redactan el guion completo del podcast incluyendo secciones: presentación, contexto, análisis, entrevista, propuestas de acción. Se realiza un ensayo de grabación y autoevaluación del guion con la rúbrica.</t>
-[...2 lines deleted...]
-    <t>Guion completo del podcast (literario y técnico); borrador de entrevista.</t>
+    <t>Los equipos redactan el guion del podcast: definen el enfoque, seleccionan el estereotipo a desmontar, escriben el texto y lo revisan (coherencia, inclusión, adecuación). Aprenden a grabar y editar con herramientas gratuitas (Audacity, grabadora de móvil).</t>
+  </si>
+  <si>
+    <t>Guion con correcciones (borrador y versión final).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo mp3 del podcast; ficha técnica de edición.</t>
+    <t>Grabación del podcast en el aula o en casa (con supervisión). Los equipos editan el audio, añaden música libre de derechos y efectos. Se sube a la plataforma escolar y se prepara una breve presentación para la audiencia (clase, familias).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final subido y metadatos.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición de los podcasts en clase. Cada equipo recibe feedback de dos compañeros mediante una diana de evaluación (claridad, contenido, creatividad). Autoevaluación individual: ¿qué he aprendido?, ¿qué dificultades he tenido?, ¿cómo he contribuido al equipo? Coevaluación del producto final con la rúbrica de criterios. Cierre: reflexión sobre el impacto de los ODS en la vida cotidiana.</t>
-[...2 lines deleted...]
-    <t>Dianas de evaluación cumplimentadas; autoevaluación individual; rúbrica de equipo.</t>
+    <t>Audición de algunos podcasts representativos en clase. Coevaluación con rúbrica (entregada al inicio). Cada equipo redacta un análisis de cómo evitó usos discriminatorios (criterio 9.1) y completa una diana de autoevaluación. Se asignan niveles de logro 1-4 por criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y ficha de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga la despoblación de Aragón con datos</t>
-[...8 lines deleted...]
-    <t>¿Cómo afecta la despoblación a los municipios de Aragón y qué propuestas podemos hacer para revertirla?</t>
+    <t>Nuestras voces: lenguas de Aragón</t>
+  </si>
+  <si>
+    <t>Una exposición contra los prejuicios lingüísticos</t>
+  </si>
+  <si>
+    <t>En Aragón coexisten tres lenguas: español, aragonés y catalán, además de variedades dialectales. Sin embargo, muchas de ellas son desconocidas o sufren prejuicios. El alumnado investigará y creará una exposición para sensibilizar a la comunidad.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir una exposición interactiva sobre la diversidad lingüística de Aragón que incluya paneles informativos, grabaciones de hablantes y material visual, para ser presentada en el instituto y cedida a la biblioteca municipal.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos del IAEST (Instituto Aragonés de Estadística) y del INE
-[...2 lines deleted...]
-• Noticias y reportajes sobre despoblación en Aragón (Heraldo, El Periódico de Aragón)
+• Documental 'Las lenguas de Aragón' (Bienvenidos a la lengua, Gobierno de Aragón)
+• Atlas Lingüístico de Aragón (online)
+• Fichas guía para la investigación
+• Plantilla de panel expositivo (tamaño A2 o digital)
+• Grabadora de audio o móvil
+• Cartulinas, rotuladores, impresora
 • Rúbrica de evaluación</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía (participación, ODS), competencia digital (búsqueda, hoja de cálculo), competencia matemática (gráficos, tasas), comunicación lingüística (informe, exposición).</t>
-[...86 lines deleted...]
-    <t>Diario de reflexión individual</t>
+    <t>Educación intercultural y en valores: respeto a la diversidad lingüística, rechazo de prejuicios, uso de lenguaje no discriminatorio.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se visiona un breve documental sobre las lenguas de Aragón. Lluvia de ideas sobre prejuicios lingüísticos. Se forman equipos y se asigna el reto: crear una exposición para la biblioteca municipal.</t>
+  </si>
+  <si>
+    <t>Mapa mental inicial sobre lenguas de Aragón y prejuicios identificados.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre las lenguas de Aragón: historia, situación actual, dialectos. Se trabaja la búsqueda de fuentes fiables (criterio 6.1) y el análisis de prejuicios (criterio 1.2). Cada equipo elabora una ficha informativa sobre una lengua o dialecto asignado.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación con fuentes citadas y análisis de prejuicios.</t>
+  </si>
+  <si>
+    <t>Los equipos planifican el contenido de sus paneles: seleccionan la información relevante, redactan borradores (criterio 3.2) y diseñan el aspecto visual. También deciden qué grabaciones de audio incluirán (pueden entrevistar a familiares o buscar archivos).</t>
+  </si>
+  <si>
+    <t>Borradores de textos y boceto del diseño del panel.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran los paneles definitivos (textos, imágenes, mapas), graban los audios y montan la exposición en el aula o en un espacio común. Se prepara la presentación oral para la inauguración (visita de otras clases o representante de la biblioteca).</t>
+  </si>
+  <si>
+    <t>Panel finalizado y audio grabado.</t>
+  </si>
+  <si>
+    <t>Inauguración de la exposición: cada equipo explica su panel a la audiencia (compañeros, profesorado, invitados). Coevaluación entre equipos y autoevaluación individual. Se asignan niveles de logro según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -2245,1101 +2186,1101 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>359</v>
+        <v>341</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>360</v>
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>362</v>
+        <v>344</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>363</v>
+        <v>345</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>364</v>
+        <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>365</v>
+        <v>347</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>366</v>
+        <v>348</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>367</v>
+        <v>349</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>368</v>
+        <v>350</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>369</v>
+        <v>351</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>371</v>
+        <v>353</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>372</v>
+        <v>354</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>374</v>
+        <v>356</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>375</v>
+        <v>357</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>377</v>
+        <v>359</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>378</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>379</v>
+        <v>361</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>381</v>
+        <v>363</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>382</v>
+        <v>364</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>383</v>
+        <v>365</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>384</v>
+        <v>366</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>385</v>
+        <v>367</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>386</v>
+        <v>368</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>387</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>389</v>
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>390</v>
+        <v>372</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>391</v>
+        <v>373</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>392</v>
+        <v>374</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>393</v>
+        <v>375</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>394</v>
+        <v>376</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>395</v>
+        <v>377</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>2.13</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>396</v>
+        <v>378</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>2.13</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>397</v>
+        <v>379</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>2.13</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>398</v>
+        <v>380</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>2.13</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>399</v>
+        <v>381</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>2.13</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>400</v>
+        <v>382</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>2.13</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>401</v>
+        <v>383</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>2.13</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>402</v>
+        <v>384</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>2.13</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>2.13</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>404</v>
+        <v>386</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>2.13</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>405</v>
+        <v>387</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>2.13</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>406</v>
+        <v>388</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>2.13</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>2.13</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.4</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>408</v>
+        <v>390</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>2.13</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.5</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>2.13</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>4.6</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>410</v>
+        <v>392</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>2.13</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>411</v>
+        <v>393</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>2.13</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>5.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>2.13</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>5.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>413</v>
+        <v>395</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>2.13</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>5.4</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>414</v>
+        <v>396</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>2.13</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>6.1</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>415</v>
+        <v>397</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>2.13</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>6.2</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>416</v>
+        <v>398</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>2.13</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>6.3</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>2.13</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>7.1</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>417</v>
+        <v>399</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <v>2.13</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>7.2</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>418</v>
+        <v>400</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>2.13</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>7.3</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <v>2.13</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>7.4</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <v>2.13</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>8.1</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="9">
         <v>2.13</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>8.2</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <v>2.13</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>8.3</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>423</v>
+        <v>405</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="9">
         <v>2.13</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>8.4</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="9"/>
       <c r="E33" s="9">
         <v>2.13</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>8.5</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>424</v>
+        <v>406</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>2.13</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7">
         <v>8.6</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>425</v>
+        <v>407</v>
       </c>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <v>2.13</v>
       </c>
       <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="7">
         <v>9.1</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>426</v>
+        <v>408</v>
       </c>
       <c r="D36" s="9"/>
       <c r="E36" s="9">
         <v>2.13</v>
       </c>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7">
         <v>9.2</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="9"/>
       <c r="E37" s="9">
         <v>2.13</v>
       </c>
       <c r="F37" s="7"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="7">
         <v>10.1</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="D38" s="9"/>
       <c r="E38" s="9">
         <v>2.13</v>
       </c>
       <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7">
         <v>10.2</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="D39" s="9"/>
       <c r="E39" s="9">
         <v>2.13</v>
       </c>
       <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="7">
         <v>10.3</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>429</v>
+        <v>411</v>
       </c>
       <c r="D40" s="9"/>
       <c r="E40" s="9">
         <v>2.13</v>
       </c>
       <c r="F40" s="7"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="7">
         <v>10.4</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="D41" s="9"/>
       <c r="E41" s="9">
         <v>2.13</v>
       </c>
       <c r="F41" s="7"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7">
         <v>11.1</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>431</v>
+        <v>413</v>
       </c>
       <c r="D42" s="9"/>
       <c r="E42" s="9">
         <v>2.13</v>
       </c>
       <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="7">
         <v>11.2</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>432</v>
+        <v>414</v>
       </c>
       <c r="D43" s="9"/>
       <c r="E43" s="9">
         <v>2.13</v>
       </c>
       <c r="F43" s="7"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="7">
         <v>12.1</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>433</v>
+        <v>415</v>
       </c>
       <c r="D44" s="9"/>
       <c r="E44" s="9">
         <v>2.13</v>
       </c>
       <c r="F44" s="7"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="7">
         <v>12.2</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
       <c r="D45" s="9"/>
       <c r="E45" s="9">
         <v>2.13</v>
       </c>
       <c r="F45" s="7"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="7">
         <v>13.1</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>435</v>
+        <v>417</v>
       </c>
       <c r="D46" s="9"/>
       <c r="E46" s="9">
         <v>2.13</v>
       </c>
       <c r="F46" s="7"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7">
         <v>13.2</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>436</v>
+        <v>418</v>
       </c>
       <c r="D47" s="9"/>
       <c r="E47" s="9">
         <v>2.13</v>
       </c>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="7">
         <v>14.1</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
       <c r="D48" s="9"/>
       <c r="E48" s="9">
         <v>2.13</v>
       </c>
       <c r="F48" s="7"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="7">
         <v>14.2</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="D49" s="9"/>
       <c r="E49" s="9">
         <v>2.13</v>
       </c>
       <c r="F49" s="7"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="7" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9">
         <f>SUM(E3:E49)</f>
         <v>100.10999999999996</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AY31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51">
       <c r="A1" s="8" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3439,59 +3380,59 @@
       <c r="AP1" s="8">
         <v>11.1</v>
       </c>
       <c r="AQ1" s="8">
         <v>11.2</v>
       </c>
       <c r="AR1" s="8">
         <v>12.1</v>
       </c>
       <c r="AS1" s="8">
         <v>12.2</v>
       </c>
       <c r="AT1" s="8">
         <v>13.1</v>
       </c>
       <c r="AU1" s="8">
         <v>13.2</v>
       </c>
       <c r="AV1" s="8">
         <v>14.1</v>
       </c>
       <c r="AW1" s="8">
         <v>14.2</v>
       </c>
       <c r="AX1" s="8" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
       <c r="AY1" s="8" t="s">
-        <v>394</v>
+        <v>376</v>
       </c>
     </row>
     <row r="2" spans="1:51">
       <c r="A2" s="7" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
@@ -3505,51 +3446,51 @@
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="7"/>
       <c r="AU2" s="7"/>
       <c r="AV2" s="7"/>
       <c r="AW2" s="7"/>
       <c r="AX2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AW2),"")</f>
         <v/>
       </c>
       <c r="AY2" s="7"/>
     </row>
     <row r="3" spans="1:51">
       <c r="A3" s="7" t="s">
-        <v>445</v>
+        <v>427</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
@@ -3563,51 +3504,51 @@
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7"/>
       <c r="AO3" s="7"/>
       <c r="AP3" s="7"/>
       <c r="AQ3" s="7"/>
       <c r="AR3" s="7"/>
       <c r="AS3" s="7"/>
       <c r="AT3" s="7"/>
       <c r="AU3" s="7"/>
       <c r="AV3" s="7"/>
       <c r="AW3" s="7"/>
       <c r="AX3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AW3),"")</f>
         <v/>
       </c>
       <c r="AY3" s="7"/>
     </row>
     <row r="4" spans="1:51">
       <c r="A4" s="7" t="s">
-        <v>446</v>
+        <v>428</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
@@ -3621,51 +3562,51 @@
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
       <c r="AP4" s="7"/>
       <c r="AQ4" s="7"/>
       <c r="AR4" s="7"/>
       <c r="AS4" s="7"/>
       <c r="AT4" s="7"/>
       <c r="AU4" s="7"/>
       <c r="AV4" s="7"/>
       <c r="AW4" s="7"/>
       <c r="AX4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AW4),"")</f>
         <v/>
       </c>
       <c r="AY4" s="7"/>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" s="7" t="s">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
@@ -3679,51 +3620,51 @@
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AW5),"")</f>
         <v/>
       </c>
       <c r="AY5" s="7"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" s="7" t="s">
-        <v>448</v>
+        <v>430</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
@@ -3737,51 +3678,51 @@
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="7"/>
       <c r="AP6" s="7"/>
       <c r="AQ6" s="7"/>
       <c r="AR6" s="7"/>
       <c r="AS6" s="7"/>
       <c r="AT6" s="7"/>
       <c r="AU6" s="7"/>
       <c r="AV6" s="7"/>
       <c r="AW6" s="7"/>
       <c r="AX6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AW6),"")</f>
         <v/>
       </c>
       <c r="AY6" s="7"/>
     </row>
     <row r="7" spans="1:51">
       <c r="A7" s="7" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
@@ -3795,51 +3736,51 @@
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7"/>
       <c r="AL7" s="7"/>
       <c r="AM7" s="7"/>
       <c r="AN7" s="7"/>
       <c r="AO7" s="7"/>
       <c r="AP7" s="7"/>
       <c r="AQ7" s="7"/>
       <c r="AR7" s="7"/>
       <c r="AS7" s="7"/>
       <c r="AT7" s="7"/>
       <c r="AU7" s="7"/>
       <c r="AV7" s="7"/>
       <c r="AW7" s="7"/>
       <c r="AX7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AW7),"")</f>
         <v/>
       </c>
       <c r="AY7" s="7"/>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="7" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
@@ -3853,51 +3794,51 @@
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
       <c r="AK8" s="7"/>
       <c r="AL8" s="7"/>
       <c r="AM8" s="7"/>
       <c r="AN8" s="7"/>
       <c r="AO8" s="7"/>
       <c r="AP8" s="7"/>
       <c r="AQ8" s="7"/>
       <c r="AR8" s="7"/>
       <c r="AS8" s="7"/>
       <c r="AT8" s="7"/>
       <c r="AU8" s="7"/>
       <c r="AV8" s="7"/>
       <c r="AW8" s="7"/>
       <c r="AX8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AW8),"")</f>
         <v/>
       </c>
       <c r="AY8" s="7"/>
     </row>
     <row r="9" spans="1:51">
       <c r="A9" s="7" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
@@ -3911,51 +3852,51 @@
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="7"/>
       <c r="AM9" s="7"/>
       <c r="AN9" s="7"/>
       <c r="AO9" s="7"/>
       <c r="AP9" s="7"/>
       <c r="AQ9" s="7"/>
       <c r="AR9" s="7"/>
       <c r="AS9" s="7"/>
       <c r="AT9" s="7"/>
       <c r="AU9" s="7"/>
       <c r="AV9" s="7"/>
       <c r="AW9" s="7"/>
       <c r="AX9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AW9),"")</f>
         <v/>
       </c>
       <c r="AY9" s="7"/>
     </row>
     <row r="10" spans="1:51">
       <c r="A10" s="7" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
@@ -3969,51 +3910,51 @@
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="7"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
       <c r="AR10" s="7"/>
       <c r="AS10" s="7"/>
       <c r="AT10" s="7"/>
       <c r="AU10" s="7"/>
       <c r="AV10" s="7"/>
       <c r="AW10" s="7"/>
       <c r="AX10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AW10),"")</f>
         <v/>
       </c>
       <c r="AY10" s="7"/>
     </row>
     <row r="11" spans="1:51">
       <c r="A11" s="7" t="s">
-        <v>453</v>
+        <v>435</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
@@ -4027,51 +3968,51 @@
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7"/>
       <c r="AL11" s="7"/>
       <c r="AM11" s="7"/>
       <c r="AN11" s="7"/>
       <c r="AO11" s="7"/>
       <c r="AP11" s="7"/>
       <c r="AQ11" s="7"/>
       <c r="AR11" s="7"/>
       <c r="AS11" s="7"/>
       <c r="AT11" s="7"/>
       <c r="AU11" s="7"/>
       <c r="AV11" s="7"/>
       <c r="AW11" s="7"/>
       <c r="AX11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AW11),"")</f>
         <v/>
       </c>
       <c r="AY11" s="7"/>
     </row>
     <row r="12" spans="1:51">
       <c r="A12" s="7" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
@@ -4085,51 +4026,51 @@
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
       <c r="AL12" s="7"/>
       <c r="AM12" s="7"/>
       <c r="AN12" s="7"/>
       <c r="AO12" s="7"/>
       <c r="AP12" s="7"/>
       <c r="AQ12" s="7"/>
       <c r="AR12" s="7"/>
       <c r="AS12" s="7"/>
       <c r="AT12" s="7"/>
       <c r="AU12" s="7"/>
       <c r="AV12" s="7"/>
       <c r="AW12" s="7"/>
       <c r="AX12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AW12),"")</f>
         <v/>
       </c>
       <c r="AY12" s="7"/>
     </row>
     <row r="13" spans="1:51">
       <c r="A13" s="7" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
@@ -4143,51 +4084,51 @@
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
       <c r="AL13" s="7"/>
       <c r="AM13" s="7"/>
       <c r="AN13" s="7"/>
       <c r="AO13" s="7"/>
       <c r="AP13" s="7"/>
       <c r="AQ13" s="7"/>
       <c r="AR13" s="7"/>
       <c r="AS13" s="7"/>
       <c r="AT13" s="7"/>
       <c r="AU13" s="7"/>
       <c r="AV13" s="7"/>
       <c r="AW13" s="7"/>
       <c r="AX13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AW13),"")</f>
         <v/>
       </c>
       <c r="AY13" s="7"/>
     </row>
     <row r="14" spans="1:51">
       <c r="A14" s="7" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
@@ -4201,51 +4142,51 @@
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
       <c r="AL14" s="7"/>
       <c r="AM14" s="7"/>
       <c r="AN14" s="7"/>
       <c r="AO14" s="7"/>
       <c r="AP14" s="7"/>
       <c r="AQ14" s="7"/>
       <c r="AR14" s="7"/>
       <c r="AS14" s="7"/>
       <c r="AT14" s="7"/>
       <c r="AU14" s="7"/>
       <c r="AV14" s="7"/>
       <c r="AW14" s="7"/>
       <c r="AX14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AW14),"")</f>
         <v/>
       </c>
       <c r="AY14" s="7"/>
     </row>
     <row r="15" spans="1:51">
       <c r="A15" s="7" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
@@ -4259,51 +4200,51 @@
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
       <c r="AL15" s="7"/>
       <c r="AM15" s="7"/>
       <c r="AN15" s="7"/>
       <c r="AO15" s="7"/>
       <c r="AP15" s="7"/>
       <c r="AQ15" s="7"/>
       <c r="AR15" s="7"/>
       <c r="AS15" s="7"/>
       <c r="AT15" s="7"/>
       <c r="AU15" s="7"/>
       <c r="AV15" s="7"/>
       <c r="AW15" s="7"/>
       <c r="AX15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AW15),"")</f>
         <v/>
       </c>
       <c r="AY15" s="7"/>
     </row>
     <row r="16" spans="1:51">
       <c r="A16" s="7" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
@@ -4317,51 +4258,51 @@
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
       <c r="AN16" s="7"/>
       <c r="AO16" s="7"/>
       <c r="AP16" s="7"/>
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AW16),"")</f>
         <v/>
       </c>
       <c r="AY16" s="7"/>
     </row>
     <row r="17" spans="1:51">
       <c r="A17" s="7" t="s">
-        <v>459</v>
+        <v>441</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
@@ -4375,51 +4316,51 @@
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7"/>
       <c r="AL17" s="7"/>
       <c r="AM17" s="7"/>
       <c r="AN17" s="7"/>
       <c r="AO17" s="7"/>
       <c r="AP17" s="7"/>
       <c r="AQ17" s="7"/>
       <c r="AR17" s="7"/>
       <c r="AS17" s="7"/>
       <c r="AT17" s="7"/>
       <c r="AU17" s="7"/>
       <c r="AV17" s="7"/>
       <c r="AW17" s="7"/>
       <c r="AX17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AW17),"")</f>
         <v/>
       </c>
       <c r="AY17" s="7"/>
     </row>
     <row r="18" spans="1:51">
       <c r="A18" s="7" t="s">
-        <v>460</v>
+        <v>442</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
@@ -4433,51 +4374,51 @@
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7"/>
       <c r="AL18" s="7"/>
       <c r="AM18" s="7"/>
       <c r="AN18" s="7"/>
       <c r="AO18" s="7"/>
       <c r="AP18" s="7"/>
       <c r="AQ18" s="7"/>
       <c r="AR18" s="7"/>
       <c r="AS18" s="7"/>
       <c r="AT18" s="7"/>
       <c r="AU18" s="7"/>
       <c r="AV18" s="7"/>
       <c r="AW18" s="7"/>
       <c r="AX18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AW18),"")</f>
         <v/>
       </c>
       <c r="AY18" s="7"/>
     </row>
     <row r="19" spans="1:51">
       <c r="A19" s="7" t="s">
-        <v>461</v>
+        <v>443</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
@@ -4491,51 +4432,51 @@
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
       <c r="AN19" s="7"/>
       <c r="AO19" s="7"/>
       <c r="AP19" s="7"/>
       <c r="AQ19" s="7"/>
       <c r="AR19" s="7"/>
       <c r="AS19" s="7"/>
       <c r="AT19" s="7"/>
       <c r="AU19" s="7"/>
       <c r="AV19" s="7"/>
       <c r="AW19" s="7"/>
       <c r="AX19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AW19),"")</f>
         <v/>
       </c>
       <c r="AY19" s="7"/>
     </row>
     <row r="20" spans="1:51">
       <c r="A20" s="7" t="s">
-        <v>462</v>
+        <v>444</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
@@ -4549,51 +4490,51 @@
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7"/>
       <c r="AL20" s="7"/>
       <c r="AM20" s="7"/>
       <c r="AN20" s="7"/>
       <c r="AO20" s="7"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="7"/>
       <c r="AS20" s="7"/>
       <c r="AT20" s="7"/>
       <c r="AU20" s="7"/>
       <c r="AV20" s="7"/>
       <c r="AW20" s="7"/>
       <c r="AX20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AW20),"")</f>
         <v/>
       </c>
       <c r="AY20" s="7"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="7" t="s">
-        <v>463</v>
+        <v>445</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
@@ -4607,51 +4548,51 @@
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="7"/>
       <c r="AM21" s="7"/>
       <c r="AN21" s="7"/>
       <c r="AO21" s="7"/>
       <c r="AP21" s="7"/>
       <c r="AQ21" s="7"/>
       <c r="AR21" s="7"/>
       <c r="AS21" s="7"/>
       <c r="AT21" s="7"/>
       <c r="AU21" s="7"/>
       <c r="AV21" s="7"/>
       <c r="AW21" s="7"/>
       <c r="AX21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AW21),"")</f>
         <v/>
       </c>
       <c r="AY21" s="7"/>
     </row>
     <row r="22" spans="1:51">
       <c r="A22" s="7" t="s">
-        <v>464</v>
+        <v>446</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
@@ -4665,51 +4606,51 @@
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7"/>
       <c r="AL22" s="7"/>
       <c r="AM22" s="7"/>
       <c r="AN22" s="7"/>
       <c r="AO22" s="7"/>
       <c r="AP22" s="7"/>
       <c r="AQ22" s="7"/>
       <c r="AR22" s="7"/>
       <c r="AS22" s="7"/>
       <c r="AT22" s="7"/>
       <c r="AU22" s="7"/>
       <c r="AV22" s="7"/>
       <c r="AW22" s="7"/>
       <c r="AX22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AW22),"")</f>
         <v/>
       </c>
       <c r="AY22" s="7"/>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" s="7" t="s">
-        <v>465</v>
+        <v>447</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
@@ -4723,51 +4664,51 @@
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7"/>
       <c r="AL23" s="7"/>
       <c r="AM23" s="7"/>
       <c r="AN23" s="7"/>
       <c r="AO23" s="7"/>
       <c r="AP23" s="7"/>
       <c r="AQ23" s="7"/>
       <c r="AR23" s="7"/>
       <c r="AS23" s="7"/>
       <c r="AT23" s="7"/>
       <c r="AU23" s="7"/>
       <c r="AV23" s="7"/>
       <c r="AW23" s="7"/>
       <c r="AX23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AW23),"")</f>
         <v/>
       </c>
       <c r="AY23" s="7"/>
     </row>
     <row r="24" spans="1:51">
       <c r="A24" s="7" t="s">
-        <v>466</v>
+        <v>448</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
@@ -4781,51 +4722,51 @@
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7"/>
       <c r="AN24" s="7"/>
       <c r="AO24" s="7"/>
       <c r="AP24" s="7"/>
       <c r="AQ24" s="7"/>
       <c r="AR24" s="7"/>
       <c r="AS24" s="7"/>
       <c r="AT24" s="7"/>
       <c r="AU24" s="7"/>
       <c r="AV24" s="7"/>
       <c r="AW24" s="7"/>
       <c r="AX24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AW24),"")</f>
         <v/>
       </c>
       <c r="AY24" s="7"/>
     </row>
     <row r="25" spans="1:51">
       <c r="A25" s="7" t="s">
-        <v>467</v>
+        <v>449</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
@@ -4839,51 +4780,51 @@
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="7"/>
       <c r="AM25" s="7"/>
       <c r="AN25" s="7"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="7"/>
       <c r="AS25" s="7"/>
       <c r="AT25" s="7"/>
       <c r="AU25" s="7"/>
       <c r="AV25" s="7"/>
       <c r="AW25" s="7"/>
       <c r="AX25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AW25),"")</f>
         <v/>
       </c>
       <c r="AY25" s="7"/>
     </row>
     <row r="26" spans="1:51">
       <c r="A26" s="7" t="s">
-        <v>468</v>
+        <v>450</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
@@ -4897,51 +4838,51 @@
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="7"/>
       <c r="AM26" s="7"/>
       <c r="AN26" s="7"/>
       <c r="AO26" s="7"/>
       <c r="AP26" s="7"/>
       <c r="AQ26" s="7"/>
       <c r="AR26" s="7"/>
       <c r="AS26" s="7"/>
       <c r="AT26" s="7"/>
       <c r="AU26" s="7"/>
       <c r="AV26" s="7"/>
       <c r="AW26" s="7"/>
       <c r="AX26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AW26),"")</f>
         <v/>
       </c>
       <c r="AY26" s="7"/>
     </row>
     <row r="27" spans="1:51">
       <c r="A27" s="7" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
@@ -4955,51 +4896,51 @@
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="7"/>
       <c r="AM27" s="7"/>
       <c r="AN27" s="7"/>
       <c r="AO27" s="7"/>
       <c r="AP27" s="7"/>
       <c r="AQ27" s="7"/>
       <c r="AR27" s="7"/>
       <c r="AS27" s="7"/>
       <c r="AT27" s="7"/>
       <c r="AU27" s="7"/>
       <c r="AV27" s="7"/>
       <c r="AW27" s="7"/>
       <c r="AX27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AW27),"")</f>
         <v/>
       </c>
       <c r="AY27" s="7"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" s="7" t="s">
-        <v>470</v>
+        <v>452</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
@@ -5013,51 +4954,51 @@
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7"/>
       <c r="AN28" s="7"/>
       <c r="AO28" s="7"/>
       <c r="AP28" s="7"/>
       <c r="AQ28" s="7"/>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
       <c r="AX28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AW28),"")</f>
         <v/>
       </c>
       <c r="AY28" s="7"/>
     </row>
     <row r="29" spans="1:51">
       <c r="A29" s="7" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
@@ -5071,51 +5012,51 @@
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
       <c r="AN29" s="7"/>
       <c r="AO29" s="7"/>
       <c r="AP29" s="7"/>
       <c r="AQ29" s="7"/>
       <c r="AR29" s="7"/>
       <c r="AS29" s="7"/>
       <c r="AT29" s="7"/>
       <c r="AU29" s="7"/>
       <c r="AV29" s="7"/>
       <c r="AW29" s="7"/>
       <c r="AX29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AW29),"")</f>
         <v/>
       </c>
       <c r="AY29" s="7"/>
     </row>
     <row r="30" spans="1:51">
       <c r="A30" s="7" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
@@ -5129,51 +5070,51 @@
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="7"/>
       <c r="AM30" s="7"/>
       <c r="AN30" s="7"/>
       <c r="AO30" s="7"/>
       <c r="AP30" s="7"/>
       <c r="AQ30" s="7"/>
       <c r="AR30" s="7"/>
       <c r="AS30" s="7"/>
       <c r="AT30" s="7"/>
       <c r="AU30" s="7"/>
       <c r="AV30" s="7"/>
       <c r="AW30" s="7"/>
       <c r="AX30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AW30),"")</f>
         <v/>
       </c>
       <c r="AY30" s="7"/>
     </row>
     <row r="31" spans="1:51">
       <c r="A31" s="7" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -13451,54 +13392,54 @@
         <v>274</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>288</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -13617,461 +13558,287 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>317</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>295</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>297</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>299</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>301</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>302</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>303</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>338</v>
-      </c>
-[...169 lines deleted...]
-        <v>356</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>