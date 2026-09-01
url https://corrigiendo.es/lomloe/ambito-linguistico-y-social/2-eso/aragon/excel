--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aún no ha publicado decreto propio para 2º ESO en Ámbito Lingüístico y Social; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito linguistico y social</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo del Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>