--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito linguistico y social</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para el Ámbito Lingüístico y Social en 3.º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito linguistico y social</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todo el currículo del Ámbito Lingüístico y Social para 3.º ESO es el establecido en el Real Decreto 217/2022, sin adaptaciones autonómicas.</t>
   </si>
@@ -982,269 +982,262 @@
 6.1
 6.2
 7.3
 10.1
 10.2
 13.2
 14.2</t>
   </si>
   <si>
     <t>CE.ALS.4
 CE.ALS.5
 CE.ALS.6
 CE.ALS.9
 CE.ALS.13</t>
   </si>
   <si>
     <t>Proyecto final multimodal, pruebas de competencia lingüística en inglés (B1 inicial), y autoevaluación de la conciencia ecosocial.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conecta Aragón: podcast por los ODS</t>
+    <t>Voces de Aragón: un podcast contra el prejuicio lingüístico</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación, creación y difusión de un podcast sobre los Objetivos de Desarrollo Sostenible desde nuestro entorno aragonés</t>
+    <t>Dando voz a la diversidad lingüística de nuestra tierra</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 3.º ESO en Aragón, en un contexto rural o urbano, que aborda los desafíos locales relacionados con los ODS (despoblación, cambio climático, patrimonio) mediante la producción de un podcast colaborativo.</t>
+    <t>En Aragón coexisten tres lenguas: español, aragonés y catalán (en la Franja). Sin embargo, muchas personas desconocen esta riqueza o mantienen prejuicios. El centro quiere colaborar con una asociación cultural local para difundir y revalorizar este patrimonio inmaterial, creando un recurso digital accesible para la comunidad educativa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos dar visibilidad a los desafíos y soluciones sostenibles de nuestro entorno aragonés a través de un podcast que movilice a la comunidad?</t>
+    <t>Crear una serie de podcast (al menos tres episodios) que documente la diversidad lingüística de Aragón, entreviste a hablantes de aragonés y catalán, analice prejuicios comunes y proponga acciones para valorar estas lenguas en el entorno escolar y social.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...2 lines deleted...]
-• Ejemplos de podcasts ODS
+• Micrófonos o grabadoras de móvil
+• Software de edición de audio (Audacity, GarageBand)
+• Fichas de investigación y guion
+• Artículos y vídeos sobre las lenguas de Aragón
 • Rúbrica de evaluación
-• Guías de ODS (Naciones Unidas, Gobierno de Aragón)
-• Mapas y materiales geográficos de Aragón</t>
+• Plataforma del centro para publicar el podcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para el desarrollo sostenible, competencia digital, trabajo en equipo, expresión oral y escrita, conciencia emocional y social.</t>
+    <t>Educación en valores: respeto a la diversidad cultural y lingüística, lucha contra los prejuicios, uso crítico de las TIC.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante ejemplos de podcasts ODS. Formación de equipos y elección de un ODS local (ODS 11, 13, etc.). Debate inicial sobre problemáticas aragonesas. Evidencia: diario de equipo con primeras ideas.</t>
-[...2 lines deleted...]
-    <t>Diario de equipo con primeras ideas y elección del ODS</t>
+    <t>Se presenta el reto: crear un podcast para visibilizar las lenguas de Aragón. Se escuchan fragmentos de otros podcasts lingüísticos. Se recogen ideas y prejuicios iniciales en un mural.</t>
+  </si>
+  <si>
+    <t>Mural con estereotipos y preguntas iniciales.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre búsqueda de fuentes fiables, interpretación de textos geográficos e históricos, estructura de podcast y técnicas de locución. El alumnado realiza una ficha de fuentes y un borrador de guión.</t>
-[...2 lines deleted...]
-    <t>Ficha de recogida de fuentes y guión borrador</t>
+    <t>Talleres sobre: 1) La realidad plurilingüe de Aragón (historia, distribución, estatus legal). 2) Técnicas de entrevista y producción de podcast (guion, grabación, edición). 3) Uso del lenguaje inclusivo y no discriminatorio.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación individual (fuentes consultadas) y borrador de guion con primeras preguntas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Trabajo en equipo: investigación de campo (entrevistas a vecinos o expertos si es posible), recogida de datos, redacción del guión definitivo. Se realiza una coevaluación del guión entre equipos.</t>
-[...2 lines deleted...]
-    <t>Guión completo y plan de grabación</t>
+    <t>Los equipos realizan entrevistas a hablantes de aragonés/catalán (presenciales o virtuales), documentan sus experiencias y recogen datos. Redactan el guion completo de su episodio, aplicando criterios de inclusividad.</t>
+  </si>
+  <si>
+    <t>Guion final revisado con anotaciones sobre lenguaje no discriminatorio.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del podcast usando Audacity. Diseño de carátula. Publicación en la web del centro o plataforma de aula. Evidencia: archivo de audio editado y carátula.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio editado y carátula del episodio</t>
+    <t>Grabación, edición y mezcla del podcast. Diseño de la portada y descripción para su publicación. Subida a la plataforma del centro y redes sociales (con permiso).</t>
+  </si>
+  <si>
+    <t>Archivo de audio del episodio terminado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición de podcasts de otros equipos, coevaluación con rúbrica, reflexión individual sobre aprendizaje y compromiso con ODS. Evidencia: rúbrica completada y autorreflexión escrita.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación y autorreflexión escrita</t>
+    <t>Audición compartida de los episodios. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual del proceso y producto. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión personal escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Descifra la realidad: datos y acción para tu comarca</t>
-[...8 lines deleted...]
-    <t>Identificar un desafío social relevante en la comarca del centro, recopilar datos cuantitativos y cualitativos, analizarlos y elaborar un informe con propuestas de mejora que se presentará a un agente local real.</t>
+    <t>Dibuja el rostro de tu barrio: una investigación demográfica con datos propios</t>
+  </si>
+  <si>
+    <t>Radiografía de la población de nuestra localidad a partir de encuestas vecinales</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de la localidad ha solicitado la colaboración del instituto para actualizar el diagnóstico sociodemográfico del municipio. Necesitan datos recientes sobre la composición de la población, sus necesidades y percepciones, ya que los últimos censos oficiales no reflejan la realidad cambiante del barrio.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta demográfica y de percepciones dirigida a los vecinos de la zona elegida, para elaborar un informe con propuestas que contribuyan a los ODS y presentarlo al Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Web del IAEST (Instituto Aragonés de Estadística)
-[...41 lines deleted...]
-    <t>Rúbrica cumplimentada y entrada en el diario de aprendizaje con reflexión personal.</t>
+• Plantilla de cuestionario en Forms o papel
+• Hoja de cálculo compartida (Google Sheets) para volcado de datos
+• Datos abiertos del IAEST (pirámides poblacionales por municipio)
+• Guía rápida de diseño de encuestas
+• Rúbrica de evaluación y diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía: participación democrática y compromiso social. Competencia digital: tratamiento de datos y uso crítico de fuentes.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta del Ayuntamiento solicitando el estudio. El alumnado debate sobre lo que ya sabe de su barrio y formula hipótesis sobre cambios poblacionales. Se organizan los equipos y cada uno elige un ámbito geográfico (una calle, un bloque de viviendas, etc.).</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Talleres sobre demografía básica (tasas, pirámides de población), diseño de encuestas (tipos de preguntas, muestreo) y manejo de datos abiertos del IAEST. Cada equipo elabora un borrador de cuestionario y lo somete a revisión intergrupal.</t>
+  </si>
+  <si>
+    <t>Diseño final del cuestionario validado por el docente.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: el alumnado realiza las encuestas a vecinos (presencial o telemáticamente, con consentimiento). Vuelcan los datos en una hoja de cálculo compartida, depuran respuestas y elaboran gráficos (pirámides, histogramas) con apoyo del docente.</t>
+  </si>
+  <si>
+    <t>Base de datos depurada y conjunto de gráficos descriptivos.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe siguiendo una plantilla: introducción, metodología, resultados, conclusiones y propuestas vinculadas a ODS. Preparan una presentación oral de 5 minutos con apoyo visual (diapositivas o póster).</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación oral.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación ante un representante municipal (o en videoconferencia). El público realiza preguntas. Tras la sesión, cada equipo completa una autoevaluación y coevaluación mediante rúbrica. El docente asigna niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Arte por Aragón: Da Voz a tu Entorno</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos usar la creación artística para visibilizar un problema social o ambiental de nuestro entorno y movilizar a la comunidad hacia una mejora?</t>
+    <t>Mural que habla: lenguas, ladrillos y comunidad</t>
+  </si>
+  <si>
+    <t>Diseñamos una intervención artística para nuestro barrio</t>
+  </si>
+  <si>
+    <t>El barrio tiene un muro ciego que el ayuntamiento quiere convertir en un espacio cultural. El alumnado recibe el encargo de diseñar una propuesta de mural que refleje el patrimonio lingüístico (aragonés, castellano, catalán) y arquitectónico (mudéjar) local, para que el consistorio y la asociación de vecinos decidan su ejecución.</t>
+  </si>
+  <si>
+    <t>Diseñar un mural que integre elementos del paisaje local (edificios mudéjares, calles, espacios naturales) y refleje la diversidad lingüística del entorno, con un dossier que justifique las decisiones artísticas y patrimoniales, y presentarlo a una comisión real.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Acceso a internet y dispositivos digitales
-[...37 lines deleted...]
-    <t>Rúbricas cumplimentadas, diario de reflexión individual, acta de conclusiones</t>
+• Fichas sobre lenguas de Aragón (Gobierno de Aragón)
+• Visita virtual a monumentos mudéjares (web de la DGA)
+• Plantilla de análisis de fuentes
+• Material de dibujo o software de diseño (Canva, SketchUp)
+• Cámara de fotos o móvil para trabajo de campo</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, interculturalidad y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real (muro del barrio, comisión evaluadora) y se visionan ejemplos de murales patrimoniales. El alumnado debate la pregunta guía y formula hipótesis sobre qué elementos lingüísticos y paisajísticos son relevantes en su localidad.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y primeras hipótesis en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: lenguas de Aragón (historia y situación actual), características del mudéjar aragonés (geometría, materiales, simbolismo) y metodología de análisis del paisaje urbano. Se proporcionan textos, vídeos y visitas virtuales a monumentos.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de fuentes y ejercicios de interpretación del paisaje.</t>
+  </si>
+  <si>
+    <t>En equipos, realizan trabajo de campo (fotografías, entrevistas a vecinos, consulta de archivos municipales) y recopilan información sobre lenguas y elementos mudéjares del barrio. Contrastan fuentes y seleccionan los que integran en su propuesta.</t>
+  </si>
+  <si>
+    <t>Registro de fuentes (plantilla) y material gráfico recogido.</t>
+  </si>
+  <si>
+    <t>Diseñan el boceto del mural y redactan el dossier justificativo. El boceto puede ser en papel, digital o maqueta 3D. El dossier incluye: análisis del paisaje, estudio lingüístico, fuentes consultadas, y justificación de las decisiones artísticas.</t>
+  </si>
+  <si>
+    <t>Boceto del mural y dossier completo.</t>
+  </si>
+  <si>
+    <t>Exposición oral ante la comisión. Cada equipo presenta su propuesta en 5 minutos y responde preguntas. Coevaluación entre equipos y autoevaluación individual. Se aplican las rúbricas para asignar niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (docente, coevaluación, autoevaluación) y grabación de las presentaciones.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -2220,1101 +2213,1101 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>362</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>297</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>390</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>391</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>2.13</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>2.13</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>2.13</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>2.13</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>2.13</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>2.13</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>2.13</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>2.13</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>2.13</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>2.13</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>2.13</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>2.13</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>2.13</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.4</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>2.13</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.5</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>2.13</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>4.6</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>2.13</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>2.13</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>5.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>2.13</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>5.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>2.13</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>5.4</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>2.13</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>6.1</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>2.13</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>6.2</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>2.13</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>6.3</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>2.13</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>7.1</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <v>2.13</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>7.2</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>2.13</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>7.3</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <v>2.13</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>7.4</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <v>2.13</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>8.1</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="9">
         <v>2.13</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>8.2</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <v>2.13</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>8.3</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="9">
         <v>2.13</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>8.4</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="9"/>
       <c r="E33" s="9">
         <v>2.13</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>8.5</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>2.13</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7">
         <v>8.6</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <v>2.13</v>
       </c>
       <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="7">
         <v>9.1</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D36" s="9"/>
       <c r="E36" s="9">
         <v>2.13</v>
       </c>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7">
         <v>9.2</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="9"/>
       <c r="E37" s="9">
         <v>2.13</v>
       </c>
       <c r="F37" s="7"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="7">
         <v>10.1</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D38" s="9"/>
       <c r="E38" s="9">
         <v>2.13</v>
       </c>
       <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7">
         <v>10.2</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D39" s="9"/>
       <c r="E39" s="9">
         <v>2.13</v>
       </c>
       <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="7">
         <v>10.3</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D40" s="9"/>
       <c r="E40" s="9">
         <v>2.13</v>
       </c>
       <c r="F40" s="7"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="7">
         <v>10.4</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D41" s="9"/>
       <c r="E41" s="9">
         <v>2.13</v>
       </c>
       <c r="F41" s="7"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7">
         <v>11.1</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D42" s="9"/>
       <c r="E42" s="9">
         <v>2.13</v>
       </c>
       <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="7">
         <v>11.2</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D43" s="9"/>
       <c r="E43" s="9">
         <v>2.13</v>
       </c>
       <c r="F43" s="7"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="7">
         <v>12.1</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D44" s="9"/>
       <c r="E44" s="9">
         <v>2.13</v>
       </c>
       <c r="F44" s="7"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="7">
         <v>12.2</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D45" s="9"/>
       <c r="E45" s="9">
         <v>2.13</v>
       </c>
       <c r="F45" s="7"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="7">
         <v>13.1</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D46" s="9"/>
       <c r="E46" s="9">
         <v>2.13</v>
       </c>
       <c r="F46" s="7"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7">
         <v>13.2</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D47" s="9"/>
       <c r="E47" s="9">
         <v>2.13</v>
       </c>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="7">
         <v>14.1</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D48" s="9"/>
       <c r="E48" s="9">
         <v>2.13</v>
       </c>
       <c r="F48" s="7"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="7">
         <v>14.2</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D49" s="9"/>
       <c r="E49" s="9">
         <v>2.13</v>
       </c>
       <c r="F49" s="7"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9">
         <f>SUM(E3:E49)</f>
         <v>100.10999999999996</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AY31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51">
       <c r="A1" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3414,59 +3407,59 @@
       <c r="AP1" s="8">
         <v>11.1</v>
       </c>
       <c r="AQ1" s="8">
         <v>11.2</v>
       </c>
       <c r="AR1" s="8">
         <v>12.1</v>
       </c>
       <c r="AS1" s="8">
         <v>12.2</v>
       </c>
       <c r="AT1" s="8">
         <v>13.1</v>
       </c>
       <c r="AU1" s="8">
         <v>13.2</v>
       </c>
       <c r="AV1" s="8">
         <v>14.1</v>
       </c>
       <c r="AW1" s="8">
         <v>14.2</v>
       </c>
       <c r="AX1" s="8" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="AY1" s="8" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="2" spans="1:51">
       <c r="A2" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
@@ -3480,51 +3473,51 @@
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="7"/>
       <c r="AU2" s="7"/>
       <c r="AV2" s="7"/>
       <c r="AW2" s="7"/>
       <c r="AX2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AW2),"")</f>
         <v/>
       </c>
       <c r="AY2" s="7"/>
     </row>
     <row r="3" spans="1:51">
       <c r="A3" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
@@ -3538,51 +3531,51 @@
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7"/>
       <c r="AO3" s="7"/>
       <c r="AP3" s="7"/>
       <c r="AQ3" s="7"/>
       <c r="AR3" s="7"/>
       <c r="AS3" s="7"/>
       <c r="AT3" s="7"/>
       <c r="AU3" s="7"/>
       <c r="AV3" s="7"/>
       <c r="AW3" s="7"/>
       <c r="AX3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AW3),"")</f>
         <v/>
       </c>
       <c r="AY3" s="7"/>
     </row>
     <row r="4" spans="1:51">
       <c r="A4" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
@@ -3596,51 +3589,51 @@
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
       <c r="AP4" s="7"/>
       <c r="AQ4" s="7"/>
       <c r="AR4" s="7"/>
       <c r="AS4" s="7"/>
       <c r="AT4" s="7"/>
       <c r="AU4" s="7"/>
       <c r="AV4" s="7"/>
       <c r="AW4" s="7"/>
       <c r="AX4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AW4),"")</f>
         <v/>
       </c>
       <c r="AY4" s="7"/>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
@@ -3654,51 +3647,51 @@
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AW5),"")</f>
         <v/>
       </c>
       <c r="AY5" s="7"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
@@ -3712,51 +3705,51 @@
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="7"/>
       <c r="AP6" s="7"/>
       <c r="AQ6" s="7"/>
       <c r="AR6" s="7"/>
       <c r="AS6" s="7"/>
       <c r="AT6" s="7"/>
       <c r="AU6" s="7"/>
       <c r="AV6" s="7"/>
       <c r="AW6" s="7"/>
       <c r="AX6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AW6),"")</f>
         <v/>
       </c>
       <c r="AY6" s="7"/>
     </row>
     <row r="7" spans="1:51">
       <c r="A7" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
@@ -3770,51 +3763,51 @@
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7"/>
       <c r="AL7" s="7"/>
       <c r="AM7" s="7"/>
       <c r="AN7" s="7"/>
       <c r="AO7" s="7"/>
       <c r="AP7" s="7"/>
       <c r="AQ7" s="7"/>
       <c r="AR7" s="7"/>
       <c r="AS7" s="7"/>
       <c r="AT7" s="7"/>
       <c r="AU7" s="7"/>
       <c r="AV7" s="7"/>
       <c r="AW7" s="7"/>
       <c r="AX7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AW7),"")</f>
         <v/>
       </c>
       <c r="AY7" s="7"/>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
@@ -3828,51 +3821,51 @@
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
       <c r="AK8" s="7"/>
       <c r="AL8" s="7"/>
       <c r="AM8" s="7"/>
       <c r="AN8" s="7"/>
       <c r="AO8" s="7"/>
       <c r="AP8" s="7"/>
       <c r="AQ8" s="7"/>
       <c r="AR8" s="7"/>
       <c r="AS8" s="7"/>
       <c r="AT8" s="7"/>
       <c r="AU8" s="7"/>
       <c r="AV8" s="7"/>
       <c r="AW8" s="7"/>
       <c r="AX8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AW8),"")</f>
         <v/>
       </c>
       <c r="AY8" s="7"/>
     </row>
     <row r="9" spans="1:51">
       <c r="A9" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
@@ -3886,51 +3879,51 @@
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="7"/>
       <c r="AM9" s="7"/>
       <c r="AN9" s="7"/>
       <c r="AO9" s="7"/>
       <c r="AP9" s="7"/>
       <c r="AQ9" s="7"/>
       <c r="AR9" s="7"/>
       <c r="AS9" s="7"/>
       <c r="AT9" s="7"/>
       <c r="AU9" s="7"/>
       <c r="AV9" s="7"/>
       <c r="AW9" s="7"/>
       <c r="AX9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AW9),"")</f>
         <v/>
       </c>
       <c r="AY9" s="7"/>
     </row>
     <row r="10" spans="1:51">
       <c r="A10" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
@@ -3944,51 +3937,51 @@
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="7"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
       <c r="AR10" s="7"/>
       <c r="AS10" s="7"/>
       <c r="AT10" s="7"/>
       <c r="AU10" s="7"/>
       <c r="AV10" s="7"/>
       <c r="AW10" s="7"/>
       <c r="AX10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AW10),"")</f>
         <v/>
       </c>
       <c r="AY10" s="7"/>
     </row>
     <row r="11" spans="1:51">
       <c r="A11" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
@@ -4002,51 +3995,51 @@
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7"/>
       <c r="AL11" s="7"/>
       <c r="AM11" s="7"/>
       <c r="AN11" s="7"/>
       <c r="AO11" s="7"/>
       <c r="AP11" s="7"/>
       <c r="AQ11" s="7"/>
       <c r="AR11" s="7"/>
       <c r="AS11" s="7"/>
       <c r="AT11" s="7"/>
       <c r="AU11" s="7"/>
       <c r="AV11" s="7"/>
       <c r="AW11" s="7"/>
       <c r="AX11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AW11),"")</f>
         <v/>
       </c>
       <c r="AY11" s="7"/>
     </row>
     <row r="12" spans="1:51">
       <c r="A12" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
@@ -4060,51 +4053,51 @@
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
       <c r="AL12" s="7"/>
       <c r="AM12" s="7"/>
       <c r="AN12" s="7"/>
       <c r="AO12" s="7"/>
       <c r="AP12" s="7"/>
       <c r="AQ12" s="7"/>
       <c r="AR12" s="7"/>
       <c r="AS12" s="7"/>
       <c r="AT12" s="7"/>
       <c r="AU12" s="7"/>
       <c r="AV12" s="7"/>
       <c r="AW12" s="7"/>
       <c r="AX12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AW12),"")</f>
         <v/>
       </c>
       <c r="AY12" s="7"/>
     </row>
     <row r="13" spans="1:51">
       <c r="A13" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
@@ -4118,51 +4111,51 @@
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
       <c r="AL13" s="7"/>
       <c r="AM13" s="7"/>
       <c r="AN13" s="7"/>
       <c r="AO13" s="7"/>
       <c r="AP13" s="7"/>
       <c r="AQ13" s="7"/>
       <c r="AR13" s="7"/>
       <c r="AS13" s="7"/>
       <c r="AT13" s="7"/>
       <c r="AU13" s="7"/>
       <c r="AV13" s="7"/>
       <c r="AW13" s="7"/>
       <c r="AX13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AW13),"")</f>
         <v/>
       </c>
       <c r="AY13" s="7"/>
     </row>
     <row r="14" spans="1:51">
       <c r="A14" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
@@ -4176,51 +4169,51 @@
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
       <c r="AL14" s="7"/>
       <c r="AM14" s="7"/>
       <c r="AN14" s="7"/>
       <c r="AO14" s="7"/>
       <c r="AP14" s="7"/>
       <c r="AQ14" s="7"/>
       <c r="AR14" s="7"/>
       <c r="AS14" s="7"/>
       <c r="AT14" s="7"/>
       <c r="AU14" s="7"/>
       <c r="AV14" s="7"/>
       <c r="AW14" s="7"/>
       <c r="AX14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AW14),"")</f>
         <v/>
       </c>
       <c r="AY14" s="7"/>
     </row>
     <row r="15" spans="1:51">
       <c r="A15" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
@@ -4234,51 +4227,51 @@
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
       <c r="AL15" s="7"/>
       <c r="AM15" s="7"/>
       <c r="AN15" s="7"/>
       <c r="AO15" s="7"/>
       <c r="AP15" s="7"/>
       <c r="AQ15" s="7"/>
       <c r="AR15" s="7"/>
       <c r="AS15" s="7"/>
       <c r="AT15" s="7"/>
       <c r="AU15" s="7"/>
       <c r="AV15" s="7"/>
       <c r="AW15" s="7"/>
       <c r="AX15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AW15),"")</f>
         <v/>
       </c>
       <c r="AY15" s="7"/>
     </row>
     <row r="16" spans="1:51">
       <c r="A16" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
@@ -4292,51 +4285,51 @@
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
       <c r="AN16" s="7"/>
       <c r="AO16" s="7"/>
       <c r="AP16" s="7"/>
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AW16),"")</f>
         <v/>
       </c>
       <c r="AY16" s="7"/>
     </row>
     <row r="17" spans="1:51">
       <c r="A17" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
@@ -4350,51 +4343,51 @@
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7"/>
       <c r="AL17" s="7"/>
       <c r="AM17" s="7"/>
       <c r="AN17" s="7"/>
       <c r="AO17" s="7"/>
       <c r="AP17" s="7"/>
       <c r="AQ17" s="7"/>
       <c r="AR17" s="7"/>
       <c r="AS17" s="7"/>
       <c r="AT17" s="7"/>
       <c r="AU17" s="7"/>
       <c r="AV17" s="7"/>
       <c r="AW17" s="7"/>
       <c r="AX17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AW17),"")</f>
         <v/>
       </c>
       <c r="AY17" s="7"/>
     </row>
     <row r="18" spans="1:51">
       <c r="A18" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
@@ -4408,51 +4401,51 @@
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7"/>
       <c r="AL18" s="7"/>
       <c r="AM18" s="7"/>
       <c r="AN18" s="7"/>
       <c r="AO18" s="7"/>
       <c r="AP18" s="7"/>
       <c r="AQ18" s="7"/>
       <c r="AR18" s="7"/>
       <c r="AS18" s="7"/>
       <c r="AT18" s="7"/>
       <c r="AU18" s="7"/>
       <c r="AV18" s="7"/>
       <c r="AW18" s="7"/>
       <c r="AX18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AW18),"")</f>
         <v/>
       </c>
       <c r="AY18" s="7"/>
     </row>
     <row r="19" spans="1:51">
       <c r="A19" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
@@ -4466,51 +4459,51 @@
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
       <c r="AN19" s="7"/>
       <c r="AO19" s="7"/>
       <c r="AP19" s="7"/>
       <c r="AQ19" s="7"/>
       <c r="AR19" s="7"/>
       <c r="AS19" s="7"/>
       <c r="AT19" s="7"/>
       <c r="AU19" s="7"/>
       <c r="AV19" s="7"/>
       <c r="AW19" s="7"/>
       <c r="AX19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AW19),"")</f>
         <v/>
       </c>
       <c r="AY19" s="7"/>
     </row>
     <row r="20" spans="1:51">
       <c r="A20" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
@@ -4524,51 +4517,51 @@
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7"/>
       <c r="AL20" s="7"/>
       <c r="AM20" s="7"/>
       <c r="AN20" s="7"/>
       <c r="AO20" s="7"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="7"/>
       <c r="AS20" s="7"/>
       <c r="AT20" s="7"/>
       <c r="AU20" s="7"/>
       <c r="AV20" s="7"/>
       <c r="AW20" s="7"/>
       <c r="AX20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AW20),"")</f>
         <v/>
       </c>
       <c r="AY20" s="7"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
@@ -4582,51 +4575,51 @@
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="7"/>
       <c r="AM21" s="7"/>
       <c r="AN21" s="7"/>
       <c r="AO21" s="7"/>
       <c r="AP21" s="7"/>
       <c r="AQ21" s="7"/>
       <c r="AR21" s="7"/>
       <c r="AS21" s="7"/>
       <c r="AT21" s="7"/>
       <c r="AU21" s="7"/>
       <c r="AV21" s="7"/>
       <c r="AW21" s="7"/>
       <c r="AX21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AW21),"")</f>
         <v/>
       </c>
       <c r="AY21" s="7"/>
     </row>
     <row r="22" spans="1:51">
       <c r="A22" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
@@ -4640,51 +4633,51 @@
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7"/>
       <c r="AL22" s="7"/>
       <c r="AM22" s="7"/>
       <c r="AN22" s="7"/>
       <c r="AO22" s="7"/>
       <c r="AP22" s="7"/>
       <c r="AQ22" s="7"/>
       <c r="AR22" s="7"/>
       <c r="AS22" s="7"/>
       <c r="AT22" s="7"/>
       <c r="AU22" s="7"/>
       <c r="AV22" s="7"/>
       <c r="AW22" s="7"/>
       <c r="AX22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AW22),"")</f>
         <v/>
       </c>
       <c r="AY22" s="7"/>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
@@ -4698,51 +4691,51 @@
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7"/>
       <c r="AL23" s="7"/>
       <c r="AM23" s="7"/>
       <c r="AN23" s="7"/>
       <c r="AO23" s="7"/>
       <c r="AP23" s="7"/>
       <c r="AQ23" s="7"/>
       <c r="AR23" s="7"/>
       <c r="AS23" s="7"/>
       <c r="AT23" s="7"/>
       <c r="AU23" s="7"/>
       <c r="AV23" s="7"/>
       <c r="AW23" s="7"/>
       <c r="AX23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AW23),"")</f>
         <v/>
       </c>
       <c r="AY23" s="7"/>
     </row>
     <row r="24" spans="1:51">
       <c r="A24" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
@@ -4756,51 +4749,51 @@
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7"/>
       <c r="AN24" s="7"/>
       <c r="AO24" s="7"/>
       <c r="AP24" s="7"/>
       <c r="AQ24" s="7"/>
       <c r="AR24" s="7"/>
       <c r="AS24" s="7"/>
       <c r="AT24" s="7"/>
       <c r="AU24" s="7"/>
       <c r="AV24" s="7"/>
       <c r="AW24" s="7"/>
       <c r="AX24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AW24),"")</f>
         <v/>
       </c>
       <c r="AY24" s="7"/>
     </row>
     <row r="25" spans="1:51">
       <c r="A25" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
@@ -4814,51 +4807,51 @@
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="7"/>
       <c r="AM25" s="7"/>
       <c r="AN25" s="7"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="7"/>
       <c r="AS25" s="7"/>
       <c r="AT25" s="7"/>
       <c r="AU25" s="7"/>
       <c r="AV25" s="7"/>
       <c r="AW25" s="7"/>
       <c r="AX25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AW25),"")</f>
         <v/>
       </c>
       <c r="AY25" s="7"/>
     </row>
     <row r="26" spans="1:51">
       <c r="A26" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
@@ -4872,51 +4865,51 @@
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="7"/>
       <c r="AM26" s="7"/>
       <c r="AN26" s="7"/>
       <c r="AO26" s="7"/>
       <c r="AP26" s="7"/>
       <c r="AQ26" s="7"/>
       <c r="AR26" s="7"/>
       <c r="AS26" s="7"/>
       <c r="AT26" s="7"/>
       <c r="AU26" s="7"/>
       <c r="AV26" s="7"/>
       <c r="AW26" s="7"/>
       <c r="AX26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AW26),"")</f>
         <v/>
       </c>
       <c r="AY26" s="7"/>
     </row>
     <row r="27" spans="1:51">
       <c r="A27" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
@@ -4930,51 +4923,51 @@
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="7"/>
       <c r="AM27" s="7"/>
       <c r="AN27" s="7"/>
       <c r="AO27" s="7"/>
       <c r="AP27" s="7"/>
       <c r="AQ27" s="7"/>
       <c r="AR27" s="7"/>
       <c r="AS27" s="7"/>
       <c r="AT27" s="7"/>
       <c r="AU27" s="7"/>
       <c r="AV27" s="7"/>
       <c r="AW27" s="7"/>
       <c r="AX27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AW27),"")</f>
         <v/>
       </c>
       <c r="AY27" s="7"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
@@ -4988,51 +4981,51 @@
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7"/>
       <c r="AN28" s="7"/>
       <c r="AO28" s="7"/>
       <c r="AP28" s="7"/>
       <c r="AQ28" s="7"/>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
       <c r="AX28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AW28),"")</f>
         <v/>
       </c>
       <c r="AY28" s="7"/>
     </row>
     <row r="29" spans="1:51">
       <c r="A29" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
@@ -5046,51 +5039,51 @@
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
       <c r="AN29" s="7"/>
       <c r="AO29" s="7"/>
       <c r="AP29" s="7"/>
       <c r="AQ29" s="7"/>
       <c r="AR29" s="7"/>
       <c r="AS29" s="7"/>
       <c r="AT29" s="7"/>
       <c r="AU29" s="7"/>
       <c r="AV29" s="7"/>
       <c r="AW29" s="7"/>
       <c r="AX29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AW29),"")</f>
         <v/>
       </c>
       <c r="AY29" s="7"/>
     </row>
     <row r="30" spans="1:51">
       <c r="A30" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
@@ -5104,51 +5097,51 @@
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="7"/>
       <c r="AM30" s="7"/>
       <c r="AN30" s="7"/>
       <c r="AO30" s="7"/>
       <c r="AP30" s="7"/>
       <c r="AQ30" s="7"/>
       <c r="AR30" s="7"/>
       <c r="AS30" s="7"/>
       <c r="AT30" s="7"/>
       <c r="AU30" s="7"/>
       <c r="AV30" s="7"/>
       <c r="AW30" s="7"/>
       <c r="AX30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AW30),"")</f>
         <v/>
       </c>
       <c r="AY30" s="7"/>
     </row>
     <row r="31" spans="1:51">
       <c r="A31" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -13743,310 +13736,310 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>333</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>295</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>297</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>299</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>301</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>302</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>303</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>