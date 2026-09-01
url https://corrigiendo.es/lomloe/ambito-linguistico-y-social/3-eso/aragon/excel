--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para el Ámbito Lingüístico y Social en 3.º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito linguistico y social</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todo el currículo del Ámbito Lingüístico y Social para 3.º ESO es el establecido en el Real Decreto 217/2022, sin adaptaciones autonómicas.</t>
   </si>