--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="468">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="451">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito linguistico y social</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 sin adiciones ni modificaciones para el Ámbito Lingüístico y Social de 4.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito linguistico y social</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo establecido en el RD 217/2022.</t>
   </si>
@@ -956,266 +956,208 @@
   <si>
     <t>3.2
 4.5
 6.2
 7.3
 10.1
 11.1
 12.1</t>
   </si>
   <si>
     <t>CE.ALS.4
 CE.ALS.6
 CE.ALS.9
 CE.ALS.12</t>
   </si>
   <si>
     <t>Proyecto final multimodal, redacción de documentos profesionales y defensa de propuestas de acción ecosocial.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces de Aragón: lengua, identidad y diversidad</t>
+    <t>Visibiliza la diversidad</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast sobre el patrimonio lingüístico aragonés</t>
+    <t>Podcast para una convivencia inclusiva</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 4.º ESO en un instituto de Zaragoza, con diversidad de origen. Muchos desconocen las lenguas propias de Aragón (aragonés, catalán de la Franja) y sus variedades dialectales. Se busca sensibilizar y valorar la diversidad lingüística.</t>
+    <t>El centro educativo es un reflejo de la diversidad social, lingüística y cultural de Aragón. Sin embargo, a menudo los estereotipos y prejuicios lingüísticos y culturales pasan desapercibidos. El equipo de convivencia del centro ha solicitado materiales que ayuden a sensibilizar a la comunidad educativa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Producir un podcast de 10-15 minutos que ponga en valor la diversidad lingüística de Aragón, desmonte estereotipos y proponga acciones para su conservación.</t>
+    <t>Diseñar y producir un podcast que analice críticamente la diversidad lingüística y cultural del centro, desmonte estereotipos y proponga acciones para una convivencia más respetuosa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o grabadoras
-[...4 lines deleted...]
-• Rúbrica de evaluación</t>
+• Ordenadores con Audacity o editor de audio online
+• Micrófonos o móviles para grabar
+• Guionistas y ejemplos de podcast
+• Datos del Instituto Aragonés de Estadística
+• Testimonios grabados o entrevistas presenciales</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto a la diversidad, igualdad de derechos lingüísticos. Competencia digital: uso crítico de tecnologías. ODS 4 (educación de calidad), ODS 10 (reducción de desigualdades).</t>
+    <t>Educación intercultural y para la convivencia; prevención de discriminación; competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del equipo de convivencia y visionado de un podcast modelo. Tormenta de ideas sobre diversidad en el centro. Formación de equipos y definición de la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Registro de ideas iniciales y preguntas de investigación en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: 1) variedades dialectales y lenguas de Aragón (con datos del IAEST); 2) análisis crítico de estereotipos lingüísticos; 3) técnicas de entrevista y tratamiento de datos. Cada equipo investiga un aspecto concreto.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de fuentes y ejercicios de detección de prejuicios lingüísticos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan el guion del podcast: estructura, entrevistas, selección de fragmentos musicales y efectos sonoros. Se realizan simulacros de entrevistas y se graban las intervenciones.</t>
+  </si>
+  <si>
+    <t>Guion escrito y borrador de edición.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación final del podcast, edición con Audacity o similar, y subida a la plataforma del centro. Ensayo de la presentación a la audiencia real.</t>
+  </si>
+  <si>
+    <t>Archivo de audio editado y carátula del podcast.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo sobre lenguas minoritarias. Lluvia de ideas sobre las lenguas que se hablan en Aragón y los estereotipos asociados. Organización en equipos de 3-4 personas. Los equipos eligen un enfoque (aragonés, catalán de Aragón, variedades del español).</t>
-[...41 lines deleted...]
-    <t>Rúbrica cumplimentada y reflexión escrita individual.</t>
+    <t>Exposición del podcast ante el equipo de convivencia y coevaluación mediante rúbrica. Autoevaluación individual y reflexión sobre el proceso de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y hoja de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Aragonés, castellano o catalán? Investiga la diversidad lingüística de Aragón con datos</t>
-[...8 lines deleted...]
-    <t>Investigar la situación actual de las lenguas y variedades lingüísticas en Aragón mediante el análisis de datos (censos, encuestas, mapas) y diseñar una propuesta de difusión que promueva el respeto a la diversidad lingüística.</t>
+    <t>Rodando el mudéjar</t>
+  </si>
+  <si>
+    <t>Un documental para conservar nuestro patrimonio</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha mostrado preocupación por el estado de conservación de la torre mudéjar de la iglesia local, un ejemplo del estilo característico de Aragón. Pide al alumnado que cree un documental que ponga en valor este patrimonio y sensibilice a la ciudadanía.</t>
+  </si>
+  <si>
+    <t>Crear un documental corto (5-7 minutos) que explique la relevancia histórica y artística del mudéjar escogido, analice las causas de su deterioro (abandono, contaminación, falta de recursos) y proponga medidas concretas de conservación, para ser presentado al Ayuntamiento y a la asociación cultural del municipio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos del Instituto Aragonés de Estadística (IAEST) sobre lenguas
-[...96 lines deleted...]
-    <t>Rúbrica cumplimentada y reflexión personal escrita.</t>
+• Equipos con cámara o móvil, ordenador con software de edición (p.ej. Canva, CapCut, OpenShot)
+• Fichas de análisis de documentales
+• Materiales sobre mudéjar aragonés (web de DPZ, UNESCO, libros de texto)
+• Rúbrica de evaluación con niveles de logro
+• Dossier de presentación para la audiencia</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, educación para la ciudadanía, competencia digital y conciencia ecosocial.</t>
+  </si>
+  <si>
+    <t>El concejal de cultura visita el aula y expone el problema de la torre mudéjar. Se visiona un breve documental modelo. Se formula la pregunta guía y se organizan equipos de 4-5 personas con roles (guionista, cámara, documentalista, editor, portavoz).</t>
+  </si>
+  <si>
+    <t>Anotaciones sobre el reto y roles asignados.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: el mudéjar aragonés (estilo, contexto histórico, técnicas), el guion documental (estructura, recursos narrativos), la entrevista, y el análisis de fuentes. Se proporcionan materiales: mapas, textos, vídeos.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de un documental modelo y ejercicios de identificación de rasgos mudéjares.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan: visitan el monumento (real o virtual), toman fotos, realizan entrevistas a vecinos o expertos, consultan archivos digitales. Seleccionan y organizan la información.</t>
+  </si>
+  <si>
+    <t>Diario de campo y registro de fuentes.</t>
+  </si>
+  <si>
+    <t>Redactan el guion definitivo, graban locuciones y vídeos, editan el documental (con herramientas digitales), diseñan el dossier de presentación. Preparan la defensa oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Guion completo, documental editado y dossier.</t>
+  </si>
+  <si>
+    <t>Proyección del documental ante la audiencia real (en aula o por videoconferencia). Coevaluación entre equipos y autoevaluación mediante rúbrica. Cada criterio recibe un nivel de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -2191,1101 +2133,1101 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>376</v>
+        <v>359</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>292</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>380</v>
+        <v>363</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>381</v>
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>382</v>
+        <v>365</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>383</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>384</v>
+        <v>367</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>385</v>
+        <v>368</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>386</v>
+        <v>369</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>387</v>
+        <v>370</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>2.13</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>2.13</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>2.13</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>2.13</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>393</v>
+        <v>376</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>2.13</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>2.13</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>2.13</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>2.13</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>2.13</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>2.13</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>2.13</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>2.13</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>2.13</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.4</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>2.13</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.5</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>2.13</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>4.6</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>2.13</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>2.13</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>5.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>2.13</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>5.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>2.13</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>5.4</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>2.13</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>6.1</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>2.13</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>6.2</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>2.13</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>6.3</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>2.13</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>7.1</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <v>2.13</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>7.2</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="9">
         <v>2.13</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>7.3</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <v>2.13</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>7.4</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <v>2.13</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>8.1</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="9">
         <v>2.13</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>8.2</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>416</v>
+        <v>399</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <v>2.13</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>8.3</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>417</v>
+        <v>400</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="9">
         <v>2.13</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>8.4</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="9"/>
       <c r="E33" s="9">
         <v>2.13</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>8.5</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>418</v>
+        <v>401</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>2.13</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7">
         <v>8.6</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="D35" s="9"/>
       <c r="E35" s="9">
         <v>2.13</v>
       </c>
       <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="7">
         <v>9.1</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="D36" s="9"/>
       <c r="E36" s="9">
         <v>2.13</v>
       </c>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7">
         <v>9.2</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="9"/>
       <c r="E37" s="9">
         <v>2.13</v>
       </c>
       <c r="F37" s="7"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="7">
         <v>10.1</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
       <c r="D38" s="9"/>
       <c r="E38" s="9">
         <v>2.13</v>
       </c>
       <c r="F38" s="7"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="7">
         <v>10.2</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>422</v>
+        <v>405</v>
       </c>
       <c r="D39" s="9"/>
       <c r="E39" s="9">
         <v>2.13</v>
       </c>
       <c r="F39" s="7"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="7">
         <v>10.3</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
       <c r="D40" s="9"/>
       <c r="E40" s="9">
         <v>2.13</v>
       </c>
       <c r="F40" s="7"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="7">
         <v>10.4</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="D41" s="9"/>
       <c r="E41" s="9">
         <v>2.13</v>
       </c>
       <c r="F41" s="7"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="7">
         <v>11.1</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="D42" s="9"/>
       <c r="E42" s="9">
         <v>2.13</v>
       </c>
       <c r="F42" s="7"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="7">
         <v>11.2</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>426</v>
+        <v>409</v>
       </c>
       <c r="D43" s="9"/>
       <c r="E43" s="9">
         <v>2.13</v>
       </c>
       <c r="F43" s="7"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="7">
         <v>12.1</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="D44" s="9"/>
       <c r="E44" s="9">
         <v>2.13</v>
       </c>
       <c r="F44" s="7"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="7">
         <v>12.2</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="D45" s="9"/>
       <c r="E45" s="9">
         <v>2.13</v>
       </c>
       <c r="F45" s="7"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="7">
         <v>13.1</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>429</v>
+        <v>412</v>
       </c>
       <c r="D46" s="9"/>
       <c r="E46" s="9">
         <v>2.13</v>
       </c>
       <c r="F46" s="7"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7">
         <v>13.2</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>430</v>
+        <v>413</v>
       </c>
       <c r="D47" s="9"/>
       <c r="E47" s="9">
         <v>2.13</v>
       </c>
       <c r="F47" s="7"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="7">
         <v>14.1</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>431</v>
+        <v>414</v>
       </c>
       <c r="D48" s="9"/>
       <c r="E48" s="9">
         <v>2.13</v>
       </c>
       <c r="F48" s="7"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="7">
         <v>14.2</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
       <c r="D49" s="9"/>
       <c r="E49" s="9">
         <v>2.13</v>
       </c>
       <c r="F49" s="7"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="7" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9">
         <f>SUM(E3:E49)</f>
         <v>100.10999999999996</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AY31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AY31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51">
       <c r="A1" s="8" t="s">
-        <v>435</v>
+        <v>418</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>436</v>
+        <v>419</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3385,59 +3327,59 @@
       <c r="AP1" s="8">
         <v>11.1</v>
       </c>
       <c r="AQ1" s="8">
         <v>11.2</v>
       </c>
       <c r="AR1" s="8">
         <v>12.1</v>
       </c>
       <c r="AS1" s="8">
         <v>12.2</v>
       </c>
       <c r="AT1" s="8">
         <v>13.1</v>
       </c>
       <c r="AU1" s="8">
         <v>13.2</v>
       </c>
       <c r="AV1" s="8">
         <v>14.1</v>
       </c>
       <c r="AW1" s="8">
         <v>14.2</v>
       </c>
       <c r="AX1" s="8" t="s">
-        <v>437</v>
+        <v>420</v>
       </c>
       <c r="AY1" s="8" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
     </row>
     <row r="2" spans="1:51">
       <c r="A2" s="7" t="s">
-        <v>438</v>
+        <v>421</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
@@ -3451,51 +3393,51 @@
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7"/>
       <c r="AL2" s="7"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="7"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="7"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="7"/>
       <c r="AU2" s="7"/>
       <c r="AV2" s="7"/>
       <c r="AW2" s="7"/>
       <c r="AX2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AW2),"")</f>
         <v/>
       </c>
       <c r="AY2" s="7"/>
     </row>
     <row r="3" spans="1:51">
       <c r="A3" s="7" t="s">
-        <v>439</v>
+        <v>422</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
@@ -3509,51 +3451,51 @@
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7"/>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7"/>
       <c r="AO3" s="7"/>
       <c r="AP3" s="7"/>
       <c r="AQ3" s="7"/>
       <c r="AR3" s="7"/>
       <c r="AS3" s="7"/>
       <c r="AT3" s="7"/>
       <c r="AU3" s="7"/>
       <c r="AV3" s="7"/>
       <c r="AW3" s="7"/>
       <c r="AX3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AW3),"")</f>
         <v/>
       </c>
       <c r="AY3" s="7"/>
     </row>
     <row r="4" spans="1:51">
       <c r="A4" s="7" t="s">
-        <v>440</v>
+        <v>423</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
@@ -3567,51 +3509,51 @@
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
       <c r="AO4" s="7"/>
       <c r="AP4" s="7"/>
       <c r="AQ4" s="7"/>
       <c r="AR4" s="7"/>
       <c r="AS4" s="7"/>
       <c r="AT4" s="7"/>
       <c r="AU4" s="7"/>
       <c r="AV4" s="7"/>
       <c r="AW4" s="7"/>
       <c r="AX4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AW4),"")</f>
         <v/>
       </c>
       <c r="AY4" s="7"/>
     </row>
     <row r="5" spans="1:51">
       <c r="A5" s="7" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
@@ -3625,51 +3567,51 @@
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AW5),"")</f>
         <v/>
       </c>
       <c r="AY5" s="7"/>
     </row>
     <row r="6" spans="1:51">
       <c r="A6" s="7" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
@@ -3683,51 +3625,51 @@
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7"/>
       <c r="AL6" s="7"/>
       <c r="AM6" s="7"/>
       <c r="AN6" s="7"/>
       <c r="AO6" s="7"/>
       <c r="AP6" s="7"/>
       <c r="AQ6" s="7"/>
       <c r="AR6" s="7"/>
       <c r="AS6" s="7"/>
       <c r="AT6" s="7"/>
       <c r="AU6" s="7"/>
       <c r="AV6" s="7"/>
       <c r="AW6" s="7"/>
       <c r="AX6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AW6),"")</f>
         <v/>
       </c>
       <c r="AY6" s="7"/>
     </row>
     <row r="7" spans="1:51">
       <c r="A7" s="7" t="s">
-        <v>443</v>
+        <v>426</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
@@ -3741,51 +3683,51 @@
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7"/>
       <c r="AL7" s="7"/>
       <c r="AM7" s="7"/>
       <c r="AN7" s="7"/>
       <c r="AO7" s="7"/>
       <c r="AP7" s="7"/>
       <c r="AQ7" s="7"/>
       <c r="AR7" s="7"/>
       <c r="AS7" s="7"/>
       <c r="AT7" s="7"/>
       <c r="AU7" s="7"/>
       <c r="AV7" s="7"/>
       <c r="AW7" s="7"/>
       <c r="AX7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AW7),"")</f>
         <v/>
       </c>
       <c r="AY7" s="7"/>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="7" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
@@ -3799,51 +3741,51 @@
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
       <c r="AK8" s="7"/>
       <c r="AL8" s="7"/>
       <c r="AM8" s="7"/>
       <c r="AN8" s="7"/>
       <c r="AO8" s="7"/>
       <c r="AP8" s="7"/>
       <c r="AQ8" s="7"/>
       <c r="AR8" s="7"/>
       <c r="AS8" s="7"/>
       <c r="AT8" s="7"/>
       <c r="AU8" s="7"/>
       <c r="AV8" s="7"/>
       <c r="AW8" s="7"/>
       <c r="AX8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AW8),"")</f>
         <v/>
       </c>
       <c r="AY8" s="7"/>
     </row>
     <row r="9" spans="1:51">
       <c r="A9" s="7" t="s">
-        <v>445</v>
+        <v>428</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
@@ -3857,51 +3799,51 @@
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="7"/>
       <c r="AM9" s="7"/>
       <c r="AN9" s="7"/>
       <c r="AO9" s="7"/>
       <c r="AP9" s="7"/>
       <c r="AQ9" s="7"/>
       <c r="AR9" s="7"/>
       <c r="AS9" s="7"/>
       <c r="AT9" s="7"/>
       <c r="AU9" s="7"/>
       <c r="AV9" s="7"/>
       <c r="AW9" s="7"/>
       <c r="AX9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AW9),"")</f>
         <v/>
       </c>
       <c r="AY9" s="7"/>
     </row>
     <row r="10" spans="1:51">
       <c r="A10" s="7" t="s">
-        <v>446</v>
+        <v>429</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
@@ -3915,51 +3857,51 @@
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="7"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
       <c r="AR10" s="7"/>
       <c r="AS10" s="7"/>
       <c r="AT10" s="7"/>
       <c r="AU10" s="7"/>
       <c r="AV10" s="7"/>
       <c r="AW10" s="7"/>
       <c r="AX10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AW10),"")</f>
         <v/>
       </c>
       <c r="AY10" s="7"/>
     </row>
     <row r="11" spans="1:51">
       <c r="A11" s="7" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
@@ -3973,51 +3915,51 @@
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7"/>
       <c r="AL11" s="7"/>
       <c r="AM11" s="7"/>
       <c r="AN11" s="7"/>
       <c r="AO11" s="7"/>
       <c r="AP11" s="7"/>
       <c r="AQ11" s="7"/>
       <c r="AR11" s="7"/>
       <c r="AS11" s="7"/>
       <c r="AT11" s="7"/>
       <c r="AU11" s="7"/>
       <c r="AV11" s="7"/>
       <c r="AW11" s="7"/>
       <c r="AX11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AW11),"")</f>
         <v/>
       </c>
       <c r="AY11" s="7"/>
     </row>
     <row r="12" spans="1:51">
       <c r="A12" s="7" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
@@ -4031,51 +3973,51 @@
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
       <c r="AL12" s="7"/>
       <c r="AM12" s="7"/>
       <c r="AN12" s="7"/>
       <c r="AO12" s="7"/>
       <c r="AP12" s="7"/>
       <c r="AQ12" s="7"/>
       <c r="AR12" s="7"/>
       <c r="AS12" s="7"/>
       <c r="AT12" s="7"/>
       <c r="AU12" s="7"/>
       <c r="AV12" s="7"/>
       <c r="AW12" s="7"/>
       <c r="AX12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AW12),"")</f>
         <v/>
       </c>
       <c r="AY12" s="7"/>
     </row>
     <row r="13" spans="1:51">
       <c r="A13" s="7" t="s">
-        <v>449</v>
+        <v>432</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
@@ -4089,51 +4031,51 @@
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
       <c r="AL13" s="7"/>
       <c r="AM13" s="7"/>
       <c r="AN13" s="7"/>
       <c r="AO13" s="7"/>
       <c r="AP13" s="7"/>
       <c r="AQ13" s="7"/>
       <c r="AR13" s="7"/>
       <c r="AS13" s="7"/>
       <c r="AT13" s="7"/>
       <c r="AU13" s="7"/>
       <c r="AV13" s="7"/>
       <c r="AW13" s="7"/>
       <c r="AX13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AW13),"")</f>
         <v/>
       </c>
       <c r="AY13" s="7"/>
     </row>
     <row r="14" spans="1:51">
       <c r="A14" s="7" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
@@ -4147,51 +4089,51 @@
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
       <c r="AL14" s="7"/>
       <c r="AM14" s="7"/>
       <c r="AN14" s="7"/>
       <c r="AO14" s="7"/>
       <c r="AP14" s="7"/>
       <c r="AQ14" s="7"/>
       <c r="AR14" s="7"/>
       <c r="AS14" s="7"/>
       <c r="AT14" s="7"/>
       <c r="AU14" s="7"/>
       <c r="AV14" s="7"/>
       <c r="AW14" s="7"/>
       <c r="AX14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AW14),"")</f>
         <v/>
       </c>
       <c r="AY14" s="7"/>
     </row>
     <row r="15" spans="1:51">
       <c r="A15" s="7" t="s">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
@@ -4205,51 +4147,51 @@
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
       <c r="AL15" s="7"/>
       <c r="AM15" s="7"/>
       <c r="AN15" s="7"/>
       <c r="AO15" s="7"/>
       <c r="AP15" s="7"/>
       <c r="AQ15" s="7"/>
       <c r="AR15" s="7"/>
       <c r="AS15" s="7"/>
       <c r="AT15" s="7"/>
       <c r="AU15" s="7"/>
       <c r="AV15" s="7"/>
       <c r="AW15" s="7"/>
       <c r="AX15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AW15),"")</f>
         <v/>
       </c>
       <c r="AY15" s="7"/>
     </row>
     <row r="16" spans="1:51">
       <c r="A16" s="7" t="s">
-        <v>452</v>
+        <v>435</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
@@ -4263,51 +4205,51 @@
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
       <c r="AN16" s="7"/>
       <c r="AO16" s="7"/>
       <c r="AP16" s="7"/>
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AW16),"")</f>
         <v/>
       </c>
       <c r="AY16" s="7"/>
     </row>
     <row r="17" spans="1:51">
       <c r="A17" s="7" t="s">
-        <v>453</v>
+        <v>436</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
@@ -4321,51 +4263,51 @@
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7"/>
       <c r="AL17" s="7"/>
       <c r="AM17" s="7"/>
       <c r="AN17" s="7"/>
       <c r="AO17" s="7"/>
       <c r="AP17" s="7"/>
       <c r="AQ17" s="7"/>
       <c r="AR17" s="7"/>
       <c r="AS17" s="7"/>
       <c r="AT17" s="7"/>
       <c r="AU17" s="7"/>
       <c r="AV17" s="7"/>
       <c r="AW17" s="7"/>
       <c r="AX17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AW17),"")</f>
         <v/>
       </c>
       <c r="AY17" s="7"/>
     </row>
     <row r="18" spans="1:51">
       <c r="A18" s="7" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
@@ -4379,51 +4321,51 @@
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7"/>
       <c r="AL18" s="7"/>
       <c r="AM18" s="7"/>
       <c r="AN18" s="7"/>
       <c r="AO18" s="7"/>
       <c r="AP18" s="7"/>
       <c r="AQ18" s="7"/>
       <c r="AR18" s="7"/>
       <c r="AS18" s="7"/>
       <c r="AT18" s="7"/>
       <c r="AU18" s="7"/>
       <c r="AV18" s="7"/>
       <c r="AW18" s="7"/>
       <c r="AX18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AW18),"")</f>
         <v/>
       </c>
       <c r="AY18" s="7"/>
     </row>
     <row r="19" spans="1:51">
       <c r="A19" s="7" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
@@ -4437,51 +4379,51 @@
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7"/>
       <c r="AL19" s="7"/>
       <c r="AM19" s="7"/>
       <c r="AN19" s="7"/>
       <c r="AO19" s="7"/>
       <c r="AP19" s="7"/>
       <c r="AQ19" s="7"/>
       <c r="AR19" s="7"/>
       <c r="AS19" s="7"/>
       <c r="AT19" s="7"/>
       <c r="AU19" s="7"/>
       <c r="AV19" s="7"/>
       <c r="AW19" s="7"/>
       <c r="AX19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AW19),"")</f>
         <v/>
       </c>
       <c r="AY19" s="7"/>
     </row>
     <row r="20" spans="1:51">
       <c r="A20" s="7" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
@@ -4495,51 +4437,51 @@
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7"/>
       <c r="AL20" s="7"/>
       <c r="AM20" s="7"/>
       <c r="AN20" s="7"/>
       <c r="AO20" s="7"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="7"/>
       <c r="AS20" s="7"/>
       <c r="AT20" s="7"/>
       <c r="AU20" s="7"/>
       <c r="AV20" s="7"/>
       <c r="AW20" s="7"/>
       <c r="AX20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AW20),"")</f>
         <v/>
       </c>
       <c r="AY20" s="7"/>
     </row>
     <row r="21" spans="1:51">
       <c r="A21" s="7" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
@@ -4553,51 +4495,51 @@
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7"/>
       <c r="AL21" s="7"/>
       <c r="AM21" s="7"/>
       <c r="AN21" s="7"/>
       <c r="AO21" s="7"/>
       <c r="AP21" s="7"/>
       <c r="AQ21" s="7"/>
       <c r="AR21" s="7"/>
       <c r="AS21" s="7"/>
       <c r="AT21" s="7"/>
       <c r="AU21" s="7"/>
       <c r="AV21" s="7"/>
       <c r="AW21" s="7"/>
       <c r="AX21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AW21),"")</f>
         <v/>
       </c>
       <c r="AY21" s="7"/>
     </row>
     <row r="22" spans="1:51">
       <c r="A22" s="7" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
@@ -4611,51 +4553,51 @@
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7"/>
       <c r="AL22" s="7"/>
       <c r="AM22" s="7"/>
       <c r="AN22" s="7"/>
       <c r="AO22" s="7"/>
       <c r="AP22" s="7"/>
       <c r="AQ22" s="7"/>
       <c r="AR22" s="7"/>
       <c r="AS22" s="7"/>
       <c r="AT22" s="7"/>
       <c r="AU22" s="7"/>
       <c r="AV22" s="7"/>
       <c r="AW22" s="7"/>
       <c r="AX22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AW22),"")</f>
         <v/>
       </c>
       <c r="AY22" s="7"/>
     </row>
     <row r="23" spans="1:51">
       <c r="A23" s="7" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
@@ -4669,51 +4611,51 @@
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7"/>
       <c r="AL23" s="7"/>
       <c r="AM23" s="7"/>
       <c r="AN23" s="7"/>
       <c r="AO23" s="7"/>
       <c r="AP23" s="7"/>
       <c r="AQ23" s="7"/>
       <c r="AR23" s="7"/>
       <c r="AS23" s="7"/>
       <c r="AT23" s="7"/>
       <c r="AU23" s="7"/>
       <c r="AV23" s="7"/>
       <c r="AW23" s="7"/>
       <c r="AX23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AW23),"")</f>
         <v/>
       </c>
       <c r="AY23" s="7"/>
     </row>
     <row r="24" spans="1:51">
       <c r="A24" s="7" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
@@ -4727,51 +4669,51 @@
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7"/>
       <c r="AL24" s="7"/>
       <c r="AM24" s="7"/>
       <c r="AN24" s="7"/>
       <c r="AO24" s="7"/>
       <c r="AP24" s="7"/>
       <c r="AQ24" s="7"/>
       <c r="AR24" s="7"/>
       <c r="AS24" s="7"/>
       <c r="AT24" s="7"/>
       <c r="AU24" s="7"/>
       <c r="AV24" s="7"/>
       <c r="AW24" s="7"/>
       <c r="AX24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AW24),"")</f>
         <v/>
       </c>
       <c r="AY24" s="7"/>
     </row>
     <row r="25" spans="1:51">
       <c r="A25" s="7" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
@@ -4785,51 +4727,51 @@
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7"/>
       <c r="AL25" s="7"/>
       <c r="AM25" s="7"/>
       <c r="AN25" s="7"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="7"/>
       <c r="AS25" s="7"/>
       <c r="AT25" s="7"/>
       <c r="AU25" s="7"/>
       <c r="AV25" s="7"/>
       <c r="AW25" s="7"/>
       <c r="AX25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AW25),"")</f>
         <v/>
       </c>
       <c r="AY25" s="7"/>
     </row>
     <row r="26" spans="1:51">
       <c r="A26" s="7" t="s">
-        <v>462</v>
+        <v>445</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
@@ -4843,51 +4785,51 @@
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7"/>
       <c r="AL26" s="7"/>
       <c r="AM26" s="7"/>
       <c r="AN26" s="7"/>
       <c r="AO26" s="7"/>
       <c r="AP26" s="7"/>
       <c r="AQ26" s="7"/>
       <c r="AR26" s="7"/>
       <c r="AS26" s="7"/>
       <c r="AT26" s="7"/>
       <c r="AU26" s="7"/>
       <c r="AV26" s="7"/>
       <c r="AW26" s="7"/>
       <c r="AX26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AW26),"")</f>
         <v/>
       </c>
       <c r="AY26" s="7"/>
     </row>
     <row r="27" spans="1:51">
       <c r="A27" s="7" t="s">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
@@ -4901,51 +4843,51 @@
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7"/>
       <c r="AL27" s="7"/>
       <c r="AM27" s="7"/>
       <c r="AN27" s="7"/>
       <c r="AO27" s="7"/>
       <c r="AP27" s="7"/>
       <c r="AQ27" s="7"/>
       <c r="AR27" s="7"/>
       <c r="AS27" s="7"/>
       <c r="AT27" s="7"/>
       <c r="AU27" s="7"/>
       <c r="AV27" s="7"/>
       <c r="AW27" s="7"/>
       <c r="AX27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AW27),"")</f>
         <v/>
       </c>
       <c r="AY27" s="7"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" s="7" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
@@ -4959,51 +4901,51 @@
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="7"/>
       <c r="AN28" s="7"/>
       <c r="AO28" s="7"/>
       <c r="AP28" s="7"/>
       <c r="AQ28" s="7"/>
       <c r="AR28" s="7"/>
       <c r="AS28" s="7"/>
       <c r="AT28" s="7"/>
       <c r="AU28" s="7"/>
       <c r="AV28" s="7"/>
       <c r="AW28" s="7"/>
       <c r="AX28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AW28),"")</f>
         <v/>
       </c>
       <c r="AY28" s="7"/>
     </row>
     <row r="29" spans="1:51">
       <c r="A29" s="7" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
@@ -5017,51 +4959,51 @@
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7"/>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
       <c r="AN29" s="7"/>
       <c r="AO29" s="7"/>
       <c r="AP29" s="7"/>
       <c r="AQ29" s="7"/>
       <c r="AR29" s="7"/>
       <c r="AS29" s="7"/>
       <c r="AT29" s="7"/>
       <c r="AU29" s="7"/>
       <c r="AV29" s="7"/>
       <c r="AW29" s="7"/>
       <c r="AX29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AW29),"")</f>
         <v/>
       </c>
       <c r="AY29" s="7"/>
     </row>
     <row r="30" spans="1:51">
       <c r="A30" s="7" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
@@ -5075,51 +5017,51 @@
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7"/>
       <c r="AL30" s="7"/>
       <c r="AM30" s="7"/>
       <c r="AN30" s="7"/>
       <c r="AO30" s="7"/>
       <c r="AP30" s="7"/>
       <c r="AQ30" s="7"/>
       <c r="AR30" s="7"/>
       <c r="AS30" s="7"/>
       <c r="AT30" s="7"/>
       <c r="AU30" s="7"/>
       <c r="AV30" s="7"/>
       <c r="AW30" s="7"/>
       <c r="AX30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AW30),"")</f>
         <v/>
       </c>
       <c r="AY30" s="7"/>
     </row>
     <row r="31" spans="1:51">
       <c r="A31" s="7" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -13302,54 +13244,54 @@
         <v>269</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>282</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>283</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -13451,478 +13393,304 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>311</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>312</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>286</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>294</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>296</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>297</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>298</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>326</v>
+        <v>301</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>327</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>311</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>334</v>
-      </c>
-[...166 lines deleted...]
-        <v>351</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>