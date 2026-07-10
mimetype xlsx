--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>10/07/2026 21:52</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 sin adiciones ni modificaciones para el Ámbito Lingüístico y Social de 4.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito linguistico y social</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo establecido en el RD 217/2022.</t>
   </si>