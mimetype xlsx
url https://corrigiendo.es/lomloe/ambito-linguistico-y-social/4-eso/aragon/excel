--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:52</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 sin adiciones ni modificaciones para el Ámbito Lingüístico y Social de 4.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito linguistico y social</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo establecido en el RD 217/2022.</t>
   </si>