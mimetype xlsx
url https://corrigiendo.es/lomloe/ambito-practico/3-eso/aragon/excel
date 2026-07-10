--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito practico</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:17</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón desarrolla su propio currículo de Ámbito Práctico para 3º ESO, al no estar contemplado en el RD 217/2022, añadiendo 7 competencias específicas y sus criterios de evaluación.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito practico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica, materia autonómica sin referente estatal en el RD 217/2022.</t>
   </si>
@@ -537,272 +537,264 @@
   </si>
   <si>
     <t>1.1: Idear y diseñar soluciones eficaces, innovadoras y sostenibles a problemas definidos.
 1.2: Seleccionar, planificar y organizar los materiales y herramientas necesarios.
 2.1: Fabricar objetos o modelos mediante la manipulación y conformación de materiales.
 3.1: Representar y comunicar el proceso de creación de un producto.
 7.1: Reconocer la influencia de la actividad tecnológica en la sociedad y en la sostenibilidad ambiental.
 7.2: Identificar las aportaciones de las tecnologías emergentes al bienestar.</t>
   </si>
   <si>
     <t>CE.AP.1: Buscar y seleccionar información para proponer problemas.
 CE.AP.2: Aplicar técnicas y conocimientos interdisciplinares.
 CE.AP.3: Describir, representar e intercambiar ideas.
 CE.AP.7: Hacer un uso responsable y ético de la tecnología.</t>
   </si>
   <si>
     <t>Memoria técnica del proyecto, calidad del prototipo final y exposición oral de la solución alcanzada.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conciencia ambiental en Aragón: crea tu blog de impacto local</t>
+    <t>Podcast Mudéjar: Voces de un Patrimonio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Una situación de aprendizaje para activar el cambio desde las aulas</t>
+    <t>Difunde el legado aragonés con tu propio programa de audio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Nuestro instituto se encuentra en Zaragoza, capital de Aragón, comunidad con una rica diversidad natural y problemas ambientales como la desertificación en los Monegros, la contaminación del Ebro o la pérdida de biodiversidad. Los alumnos viven en un entorno urbano pero con acceso a parques y zonas verdes; muchos desconocen los retos ecológicos de su territorio. A través de la creación de un blog, investigarán un problema local real, propondrán soluciones y compartirán su trabajo con la comunidad educativa, fomentando la conciencia ecológica y el uso crítico de las TIC.</t>
+    <t>El arte mudéjar aragonés es Patrimonio Mundial, pero muchos jóvenes no lo conocen. El ayuntamiento local ha pedido al centro que colabore en su difusión mediante un medio digital atractivo.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos usar un blog para informar y sensibilizar a la comunidad educativa sobre un problema ambiental de Aragón, proponiendo acciones concretas para mitigarlo?</t>
+    <t>Producir un podcast de 10-15 minutos que explique y valore un elemento del patrimonio mudéjar aragonés, y publicarlo en una plataforma escolar para su difusión.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a Internet
-[...5 lines deleted...]
-• Acceso a prensa local aragonesa (Heraldo de Aragón, Aragón Digital)</t>
+• Micrófonos o dispositivos móviles con grabadora
+• Software de edición de audio (Audacity) o video (CapCut)
+• Plataforma de publicación (Anchor, SoundCloud o blog del centro)
+• Plantilla de escaleta y guion
+• Lista de monumentos mudéjares de Aragón (descargable del SIPCA)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental: concienciación sobre problemas ecológicos de Aragón y propuestas de sostenibilidad. Competencia digital: búsqueda, creación y publicación de contenido digital. Social y cívica: trabajo en equipo, empatía con afectados, responsabilidad en el uso de la tecnología. Aprender a aprender: autoevaluación y reflexión sobre el proceso.</t>
+    <t>Educación para la ciudadanía: valoración y difusión del patrimonio cultural aragonés.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento y se visionan ejemplos de podcasts patrimoniales. Los equipos eligen un monumento mudéjar cercano y redactan una propuesta de escaleta.</t>
+  </si>
+  <si>
+    <t>Propuesta de escaleta y justificación del tema.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>Talleres sobre edición de audio, guion radiofónico, búsqueda de fuentes fiables y planificación de proyectos. El alumnado elabora un plan de tareas detallado.</t>
+  </si>
+  <si>
+    <t>Plan de trabajo con tareas, responsables y plazos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos investigan a fondo el monumento, redactan el guion, graban locuciones y recopilan sonidos. Organizan los archivos en carpetas estructuradas.</t>
+  </si>
+  <si>
+    <t>Archivos de audio, guion completo, estructura de carpetas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Edición y montaje del podcast, creación de portada y metadatos, publicación en la plataforma escolar. Preparan una breve documentación del proceso.</t>
+  </si>
+  <si>
+    <t>Podcast publicado, documentación técnica del proceso.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo corto sobre problemas ambientales en Aragón. Lluvia de ideas en grupos sobre qué problema les gustaría investigar. Cada grupo elige un tema y lo comparte con la clase. El docente explica los objetivos y el producto final (blog).</t>
-[...47 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada por cada alumno.</t>
+    <t>Audición de los podcasts, coevaluación entre equipos mediante rúbrica, autoevaluación y asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Quién se queda? Analiza la despoblación en tu comarca</t>
-[...8 lines deleted...]
-    <t>¿Cómo ha evolucionado la población de tu comarca en los últimos 20 años y qué medidas locales podrían frenar la despoblación?</t>
+    <t>Termómetro escolar: diagnosticamos el clima de nuestro centro</t>
+  </si>
+  <si>
+    <t>Una investigación térmica con datos propios para mejorar la eficiencia energética</t>
+  </si>
+  <si>
+    <t>El centro presenta facturas energéticas elevadas y quejas de confort térmico en algunas aulas. Se necesita un diagnóstico objetivo basado en datos para planificar mejoras.</t>
+  </si>
+  <si>
+    <t>Medir y analizar la temperatura, humedad y luminosidad en distintas estancias del instituto durante una semana, identificar problemas y proponer mejoras energéticas basadas en evidencias.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...38 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada. Grabación (opcional) de las exposiciones.</t>
+• Termómetros digitales o sensores de temperatura (al menos 4)
+• Hojas de cálculo (Google Sheets)
+• Plantillas de informe
+• Infografía digital (Canva o similar)
+• Mapa del centro impreso para planificar puntos de medición</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el problema de las facturas y el confort térmico. Se plantea la pregunta guía. Se forman equipos y se asignan zonas del centro. Cada equipo registra hipótesis iniciales sobre las temperaturas esperadas.</t>
+  </si>
+  <si>
+    <t>Diario de hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Taller sobre uso de termómetros digitales/dataloggers, hoja de cálculo para registrar datos, conceptos de eficiencia energética y aislamiento. Se diseña el protocolo de medición (horarios, puntos de medición, frecuencia).</t>
+  </si>
+  <si>
+    <t>Protocolo de medición validado.</t>
+  </si>
+  <si>
+    <t>Toma de datos durante una semana (puede ser en diferentes horas del día). Los equipos realizan mediciones en sus zonas asignadas. Se registran en una hoja de cálculo compartida.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa con al menos 10 puntos de medición por equipo.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe técnico (con gráficas, mapa térmico del centro) y la infografía divulgativa. Preparación de la presentación para la comisión de sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Informe técnico e infografía terminados.</t>
+  </si>
+  <si>
+    <t>Presentación a la comisión (simulada o real si es posible). Coevaluación entre equipos mediante rúbrica. Cada equipo completa una autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Transforma tu barrio: arte reciclado para el cambio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar un espacio de nuestro barrio en un lugar más atractivo y sostenible mediante una intervención artística con materiales reciclados?</t>
+    <t>Convierte el sol en bienestar</t>
+  </si>
+  <si>
+    <t>Diseña un calentador solar para nuestro centro</t>
+  </si>
+  <si>
+    <t>El instituto tiene un elevado gasto energético y una orientación sur desaprovechada. El equipo directivo ha solicitado ideas para reducir la huella de carbono. El alumnado investigará el potencial solar del edificio y construirá un prototipo de calentador solar de aire con materiales reciclados.</t>
+  </si>
+  <si>
+    <t>Investigar, diseñar y construir un prototipo funcional de calentador solar de aire que pueda aplicarse en una estancia concreta del instituto, y comunicar los resultados al equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Materiales reciclados (cartón, plástico, telas, etc.)
-[...37 lines deleted...]
-    <t>Registro de coevaluación y autoevaluación.</t>
+• Materiales reciclados: cajas de cartón, plástico transparente, papel de aluminio, cinta adhesiva
+• Termómetros, cronómetro
+• Tutoriales de construcción de calentadores solares (YouTube, wiki)
+• Plantilla de plan de trabajo y bitácora
+• Ordenador con software de dibujo (opcional)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, fomento de la creatividad y emprendimiento, uso crítico de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el problema energético del centro: factura eléctrica, orientación solar, demanda de calefacción. El alumnado visita la azotea y fachada sur. Se formula la pregunta guía y se organizan equipos. Cada equipo elige una estancia concreta (biblioteca, aula, pasillo).</t>
+  </si>
+  <si>
+    <t>Diario de reflexión con hipótesis iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre energía solar térmica, efecto invernadero, materiales aislantes y cálculo de superficies. Se muestran ejemplos de calentadores solares caseros. El alumnado realiza ejercicios de cálculo de ganancia solar y elabora un diseño conceptual.</t>
+  </si>
+  <si>
+    <t>Fichas de investigación cumplimentadas y bocetos iniciales.</t>
+  </si>
+  <si>
+    <t>Construcción del prototipo. Cada equipo elabora un plan de trabajo, lista de materiales reciclados (cajas, plástico, cartón, papel de aluminio) y herramientas. Se monta el calentador y se realizan pruebas de temperatura. Se lleva bitácora con incidencias.</t>
+  </si>
+  <si>
+    <t>Plan de trabajo, lista de materiales, bitácora y registro fotográfico del proceso.</t>
+  </si>
+  <si>
+    <t>Elaboración del póster técnico: planos, diagrama de montaje, datos de eficiencia (temperaturas antes/después), conclusiones. Preparación de la presentación oral de 5 minutos para el equipo directivo.</t>
+  </si>
+  <si>
+    <t>Póster técnico terminado y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación al equipo directivo y al técnico de mantenimiento. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1673,1202 +1665,1202 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>229</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>238</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>241</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>163</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>258</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>259</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>9.09</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>9.09</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>9.09</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>3.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>9.09</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>4.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>9.09</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>4.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>9.09</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>5.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>9.09</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>5.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>9.09</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>9.09</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>7.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>9.09</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>7.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>9.09</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <f>SUM(E3:E13)</f>
         <v>99.99000000000002</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>3.1</v>
       </c>
       <c r="G1" s="8">
         <v>4.1</v>
       </c>
       <c r="H1" s="8">
         <v>4.2</v>
       </c>
       <c r="I1" s="8">
         <v>5.1</v>
       </c>
       <c r="J1" s="8">
         <v>5.2</v>
       </c>
       <c r="K1" s="8">
         <v>5.3</v>
       </c>
       <c r="L1" s="8">
         <v>7.1</v>
       </c>
       <c r="M1" s="8">
         <v>7.2</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="7"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="7"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="7"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="7"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="7"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="7"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="7"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="7"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="7"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="7"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="7"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="7"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="7"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="7"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="7"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -5327,495 +5319,495 @@
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>176</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="E10" s="7" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="D11" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>187</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="7" t="s">
+      <c r="E13" s="7" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>159</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>163</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>165</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>168</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>169</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>159</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>161</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>163</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>165</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>168</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>169</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C37" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="C37" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>