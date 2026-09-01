--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:17</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón desarrolla su propio currículo de Ámbito Práctico para 3º ESO, al no estar contemplado en el RD 217/2022, añadiendo 7 competencias específicas y sus criterios de evaluación.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito practico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No aplica, materia autonómica sin referente estatal en el RD 217/2022.</t>
   </si>