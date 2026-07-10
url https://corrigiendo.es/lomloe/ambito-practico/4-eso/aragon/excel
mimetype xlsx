--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Ambito practico</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:17</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Ámbito Práctico de 4º ESO; se aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito practico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No hay decreto autonómico publicado; se aplica íntegramente el RD 217/2022.</t>
   </si>
@@ -565,267 +565,209 @@
 2.1: Analizar el diseño de un producto que dé respuesta a una necesidad planteada.
 2.2: Fabricar productos y soluciones tecnológicas aplicando herramientas de diseño asistido y técnicas de manipulación.
 3.1: Intercambiar información y fomentar el trabajo en equipo de manera asertiva.
 3.2: Presentar y difundir las propuestas o soluciones tecnológicas de manera efectiva.
 6.2: Proteger los datos personales y la huella digital generada en Internet.
 6.3: Hacer un uso ético de los datos y las herramientas digitales.
 7.1: Hacer un uso responsable de la tecnología mediante criterios de sostenibilidad.
 7.2: Analizar los beneficios de la arquitectura bioclimática y el ecodiseño.
 7.3: Identificar y valorar la repercusión de proyectos tecnológicos de carácter social.</t>
   </si>
   <si>
     <t>CE.AP.1: Buscar y seleccionar información de manera crítica y segura.
 CE.AP.3: Describir, representar e intercambiar ideas o soluciones.
 CE.AP.7: Hacer un uso responsable y ético de la tecnología.</t>
   </si>
   <si>
     <t>Memoria técnica del proyecto, defensa oral de la solución, evaluación por pares del trabajo colaborativo y análisis crítico de impacto ambiental.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón sostenible: crea tu ruta digital</t>
+    <t>Haz sonar el cambio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseñando un itinerario turístico para un pueblo aragonés</t>
+    <t>Un podcast para reducir la basura electrónica en tu barrio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 4º ESO del IES de un pueblo aragonés investiga cómo su localidad puede atraer turismo sostenible. Muchos jóvenes se van a las ciudades y el pueblo necesita reinventarse. Se plantea diseñar un recurso digital que muestre los atractivos naturales, culturales y gastronómicos con criterios de sostenibilidad y accesibilidad.</t>
+    <t>En el barrio, muchas familias desconocen dónde depositar los residuos electrónicos (RAEE) y por qué es importante. El ayuntamiento ha lanzado una campaña, pero la participación es baja. El alumnado se convierte en agente de cambio mediante la producción de un podcast que informa y persuade.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un sitio web que promueva un itinerario turístico sostenible en nuestro pueblo, respetando el medio ambiente y la cultura local?</t>
+    <t>Producir y difundir un episodio de podcast (de 5-8 minutos) dirigido a las familias del barrio para concienciar y proporcionar información práctica sobre el reciclaje de residuos electrónicos.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a Internet
-[...6 lines deleted...]
-• Material divulgativo sobre turismo sostenible en Aragón (folletos, webs oficiales)</t>
+• Ordenadores con Audacity o similar
+• Micrófonos (o móviles)
+• Conexión a internet
+• Plataforma de alojamiento de podcasts (Ivoox o Spotify for Podcasters)
+• Guía de puntos limpios de Zaragoza
+• Noticias locales sobre RAEE</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía global (ODS 11: Ciudades y comunidades sostenibles, ODS 12: Producción y consumo responsables). Competencia digital, comunicación lingüística (exposición oral y escrita), competencia social y cívica (trabajo en equipo, respeto al patrimonio).</t>
+    <t>Educación ambiental, competencia digital y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo de la concejala pidiendo ayuda. Debate sobre turismo sostenible en Aragón. Formación de equipos y asignación de roles (coordinador, redactor, diseñador, técnico). Tormenta de ideas sobre posibles rutas.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra digital compartida y acta de formación de equipos.</t>
+    <t>Se presenta la problemática de los RAEE en el barrio mediante noticias y datos locales. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primeras ideas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: búsqueda de información turística (páginas oficiales, entrevistas a vecinos), manejo de herramientas web (creación de sitio con Wix), edición de imágenes (Canva/GIMP) y nociones de SEO. Normas de propiedad intelectual y Creative Commons. Análisis de ejemplos de webs de turismo sostenible.</t>
-[...2 lines deleted...]
-    <t>Ficha técnica de la ruta (puntos de interés, distancias, accesibilidad) y ejercicio de licencias.</t>
+    <t>Se investiga sobre RAEE (tipos, impacto, puntos limpios en Zaragoza) y se aprenden técnicas de grabación y edición de audio con Audacity o similar. Se planifica el proyecto.</t>
+  </si>
+  <si>
+    <t>Ficha de planificación colaborativa (criterio 1.2) y anotaciones de investigación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos diseñan la estructura del sitio web, elaboran contenidos y seleccionan imágenes propias o libres. Configuran mapas interactivos (Google My Maps) y redactan consejos de sostenibilidad. Revisión entre pares usando rúbrica de calidad web.</t>
-[...2 lines deleted...]
-    <t>Boceto del sitio (wireframe) y primera versión del sitio en local.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el guion detallado del podcast, incluyendo la solución propuesta (1.1). Se realizan las grabaciones de prueba y se recopilan testimonios o datos.</t>
+  </si>
+  <si>
+    <t>Guion completo (evidencia de 1.1 y 7.1, 7.3) y primeras grabaciones.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Publicación del sitio web en un dominio gratuito (GitHub Pages o similar). Cada equipo prepara una presentación de 5 minutos para la concejala. Ensayan la exposición oral, cuidando tono, gestos y apoyo visual. Graban un vídeo promocional de 1 minuto para redes sociales del pueblo.</t>
-[...2 lines deleted...]
-    <t>Sitio web publicado y enlace funcional; vídeo promocional subido a Drive.</t>
+    <t>Edición final del podcast, inclusión de efectos y música, subida a la plataforma y generación de código QR. Se difunde a la audiencia real.</t>
+  </si>
+  <si>
+    <t>Podcast final publicado (criterio 3.2) y código QR impreso.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Presentación al ayuntamiento (online o presencial). Coevaluación mediante rúbrica (compañeros) y autoevaluación. Debate sobre el impacto del proyecto: ¿mejoraría el turismo? ¿qué hemos aprendido? Propuestas de mejora para futuras ediciones.</t>
-[...2 lines deleted...]
-    <t>Grabación de la presentación, rúbricas cumplimentadas y hoja de reflexión individual.</t>
+    <t>Escucha de los podcasts entre equipos, coevaluación con rúbrica y autoevaluación. Se discute el impacto y se asignan niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Aire limpio, datos claros</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos medir y analizar la calidad del aire en nuestro barrio para elaborar una propuesta de mejora que presentar a la asociación de vecinos?</t>
+    <t>Plásticos en el Ebro: radiografía de nuestro barrio</t>
+  </si>
+  <si>
+    <t>Investigación y propuesta para un consumo responsable</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha lanzado una campaña para reducir residuos plásticos, y el centro educativo quiere colaborar aportando datos reales del consumo del alumnado y proponiendo alternativas sostenibles para la comunidad.</t>
+  </si>
+  <si>
+    <t>Cuantificar el consumo de plásticos de un solo uso en el instituto durante una semana, analizar sus efectos ambientales y proponer alternativas viables que puedan ser presentadas al Ayuntamiento y al Comité Ambiental del centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kit Micro:bit + sensor SDS011 + cables
-[...95 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas y diario de reflexión individual.</t>
+• Plantilla de recogida de datos (papel o digital)
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Noticia real sobre contaminación plástica en el Ebro
+• Canva o similar para póster digital
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital, trabajo en equipo</t>
+  </si>
+  <si>
+    <t>Se presenta la problemática de la contaminación plástica en el Ebro mediante una noticia real. Se formula la pregunta guía y se organizan los equipos. Cada equipo plantea hipótesis y define qué datos recogerán.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: impacto de los plásticos en los ecosistemas, técnicas de recogida de datos (muestreo, encuesta), manejo de hoja de cálculo para registrar y representar datos. Se diseña una plantilla de recogida.</t>
+  </si>
+  <si>
+    <t>Plantilla de recogida de datos diseñada y completada en borrador.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos reales en el centro durante una semana (en la práctica se simula con datos ya disponibles o se recogen en 2 sesiones). Depuran, organizan y representan los datos en gráficas usando hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Base de datos completa y gráficas generadas.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe técnico escrito y el póster digital (o vídeo). Preparan la presentación oral para la audiencia. Se realiza un ensayo interno.</t>
+  </si>
+  <si>
+    <t>Informe y póster/vídeo terminados.</t>
+  </si>
+  <si>
+    <t>Presentación de los productos ante el Comité Ambiental (simulado con docentes y compañeros). Coevaluación entre equipos mediante rúbrica y autoevaluación individual. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1714,621 +1656,621 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>169</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>5.88</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>5.88</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>5.88</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>5.88</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>271</v>
+        <v>254</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>5.88</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>272</v>
+        <v>255</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>5.88</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>5.88</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>5.88</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>5.88</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>5.88</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.3</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>5.88</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>5.88</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>6.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>5.88</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>5.88</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>7.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>5.88</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>7.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>5.88</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>7.3</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>5.88</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>281</v>
+        <v>264</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>99.95999999999998</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>282</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>284</v>
+        <v>267</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
@@ -2338,871 +2280,871 @@
       <c r="L1" s="8">
         <v>5.2</v>
       </c>
       <c r="M1" s="8">
         <v>5.3</v>
       </c>
       <c r="N1" s="8">
         <v>6.1</v>
       </c>
       <c r="O1" s="8">
         <v>6.2</v>
       </c>
       <c r="P1" s="8">
         <v>6.3</v>
       </c>
       <c r="Q1" s="8">
         <v>7.1</v>
       </c>
       <c r="R1" s="8">
         <v>7.2</v>
       </c>
       <c r="S1" s="8">
         <v>7.3</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>285</v>
+        <v>268</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>286</v>
+        <v>269</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>298</v>
+        <v>281</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -6292,54 +6234,54 @@
         <v>146</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E39"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A39" sqref="A39:E39"/>
+      <selection activeCell="A26" sqref="A26:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -6441,478 +6383,304 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>183</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>163</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>165</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>171</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>173</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>174</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>175</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>205</v>
+        <v>182</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>206</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>211</v>
-      </c>
-[...166 lines deleted...]
-        <v>228</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
-    <mergeCell ref="B28:E28"/>
-[...4 lines deleted...]
-    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>