--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:17</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Ámbito Práctico de 4º ESO; se aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Ambito practico</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>No hay decreto autonómico publicado; se aplica íntegramente el RD 217/2022.</t>
   </si>