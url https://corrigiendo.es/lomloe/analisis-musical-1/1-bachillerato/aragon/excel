--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="453">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Analisis musical 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:41</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el RD 243/2022. No hay añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Analisis musical 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Todos los elementos curriculares (competencias específicas, criterios de evaluación, saberes básicos) son idénticos a los del RD 243/2022.</t>
   </si>
@@ -770,268 +770,261 @@
   <si>
     <t xml:space="preserve">
 • Reseñas musicales.
 • Función de la música en combinación con otras manifestaciones artísticas.</t>
   </si>
   <si>
     <t>2.2: Asociar las obras analizadas con su contexto de creación, investigando sobre su autor o autora
 3.1: Expresar de forma correcta y ordenada una opinión propia, informada y fundamentada
 3.2: Publicar reseñas musicales en los medios disponibles, analógicos y digitales
 5.1: Identificar las funciones que cumple la música cuando se asocia con otras formas de expresión</t>
   </si>
   <si>
     <t>CE.AM.3: Elaborar comentarios y críticas musicales sobre las obras analizadas
 CE.AM.5: Investigar sobre los usos de la música con fines terapéuticos y en combinación con otras formas de expresión</t>
   </si>
   <si>
     <t>Proyecto final de investigación y defensa oral de una reseña crítica sobre un concierto o banda sonora.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>De la Jota al Clasicismo: Análisis Musical Comparado</t>
+    <t>La jota al microscopio: un podcast musical aragonés</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un episodio de podcast divulgativo</t>
+    <t>Análisis y difusión de la música tradicional de Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Estudiantes de 1.º Bachillerato en Aragón, con formación musical previa (ESO). Se busca vincular el análisis musical con el patrimonio cultural aragonés, desarrollando competencias analíticas y comunicativas mediante la producción de un podcast.</t>
+    <t>El alumnado de 1.º de Bachillerato detecta que sus compañeros y familias conocen poco el valor musical de la jota aragonesa, a pesar de ser un Bien de Interés Cultural inmaterial. El centro quiere colaborar con la radio local del barrio para crear contenido divulgativo sobre el patrimonio musical de Aragón.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un episodio de podcast de 10-15 minutos en el que se analicen y comparen una obra del patrimonio musical aragonés (ej. una jota) y una obra clásica o contemporánea, explicando sus elementos musicales, estructura y contexto histórico, y emitiendo una opinión fundamentada.</t>
+    <t>Analizar una jota aragonesa (estructura, elementos, contexto) y producir un episodio de podcast divulgativo que muestre ese análisis de forma accesible y fundamentada, para ser emitido en la radio local del barrio o publicado en la plataforma de podcast del centro.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras de una jota aragonesa (ej. 'Jota de la Dolores') y una obra clásica (ej. Mozart, 'Pequeña serenata nocturna' - 1er movimiento).
-[...5 lines deleted...]
-• Rúbrica de evaluación (coevaluación y docente).</t>
+• Listado de jotas aragonesas con enlaces a audios y partituras (Archivo de la Diputación de Zaragoza, fondo de música tradicional)
+• Guía de análisis musical en papel y digital
+• Software de grabación y edición: Audacity (instalado en ordenadores del aula)
+• Sistema de altavoces y micrófonos
+• Cuenta de SoundCloud del centro o similar
+• Rúbrica de evaluación (física o Google Classroom)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación patrimonial (valoración de la música aragonesa), competencia digital (uso de herramientas de grabación y edición), expresión oral y escrita (elaboración del guion y locución), trabajo en equipo y cooperación.</t>
+    <t>Educación en patrimonio cultural y derechos de autor (licencias Creative Commons).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast analizando una jota aragonesa y una obra clásica. Escucha guiada de ejemplos (jota de 'El barbero de Sevilla' vs. una jota tradicional). Lluvia de ideas sobre elementos a analizar. Formación de grupos (3-4 personas) y selección de obras.</t>
-[...2 lines deleted...]
-    <t>Anotaciones individuales sobre elementos musicales percibidos; lista de obras seleccionadas por grupo.</t>
+    <t>Escucha activa de una jota modelo (p. ej., Jota de Alcañiz) y debate guiado: ¿qué oímos? ¿qué hace que suene a jota? Se presenta el encargo de la radio local y la pregunta guía. Se forman grupos (4-5 pers.) y cada grupo elige una jota de una comarca aragonesa de una lista proporcionada.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas individual sobre lo que saben de la jota.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de análisis completadas; respuestas a cuestionarios breves; participación en debates.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: 1) Elementos musicales (ritmo, melodía, armonía, textura) con ejemplos de la jota; 2) Estructura formal (célula, frase, sección, cadencias) analizando partituras simplificadas de jotas; 3) Contexto histórico y social de la jota aragonesa (origen, declaración BIC, variantes comarcales). Se entrega una guía de análisis.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de identificación de elementos y estructura en partituras de jotas facilitadas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion del podcast (estructura, contenido, términos musicales); borrador del análisis comparativo.</t>
+    <t>En grupos, escuchan su jota elegida (disponible en audio y/o partitura simplificada), realizan el análisis completo: elementos, estructura, contexto. Utilizan la guía de análisis y buscan información en internet (archivos de la DGA, biblioteca). El profesor asesora a cada grupo.</t>
+  </si>
+  <si>
+    <t>Guión de análisis escrito (respuestas a preguntas guía).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del podcast en clase usando dispositivos móviles o portátiles con Audacity. Edición básica (cortes, ajuste de volumen, inserción de fragmentos musicales). Publicación en plataforma digital (Ivoox o SoundCloud) bajo licencia CC.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio del podcast; enlace de publicación; autoevaluación del proceso de grabación.</t>
+    <t>A partir del guión de análisis, escriben el guión del podcast (introducción, análisis, opinión, cierre). Graban con Audacity o similar, añadiendo fragmentos musicales (cortos, con permiso). Editan y exportan. Publican el episodio en la plataforma acordada (SoundCloud del centro) con licencia CC BY-NC-SA.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast y evidencia de publicación (enlace).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición de los podcasts en clase. Coevaluación mediante rúbrica (criterios: claridad expositiva, profundidad del análisis, corrección terminológica, calidad técnica). Reflexión individual: ¿qué he aprendido? ¿qué dificultades he tenido? El docente evalúa con la misma rúbrica y proporciona feedback.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; reflexión escrita individual; nota del docente.</t>
+    <t>Escucha de los episodios de todos los grupos. Coevaluación por pares usando rúbrica. Autoevaluación individual y grupal (diana). El profesor asigna nivel de logro 1-4 a cada criterio basado en el podcast, el guión de análisis y la coevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Cómo nos hace sentir la música? Un estudio estadístico con melodías aragonesas</t>
-[...8 lines deleted...]
-    <t>Demostrar, con datos cuantitativos, cómo el tempo y el modo de una melodía influyen en la percepción emocional de los oyentes, a partir de una muestra de fragmentos de música tradicional aragonesa.</t>
+    <t>Música que cuenta historias: analizando bandas sonoras aragonesas</t>
+  </si>
+  <si>
+    <t>Una investigación con datos primarios sobre la función de la música en el cine</t>
+  </si>
+  <si>
+    <t>El instituto organiza una Muestra de Cine y Música donde el alumnado de Análisis Musical I presentará sus investigaciones sobre bandas sonoras. Necesitamos datos reales y un análisis riguroso para compartir con la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Diseñar un protocolo de observación, recoger datos de 10 escenas de películas aragonesas, analizar los elementos musicales y comunicar los patrones encontrados en un informe para la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Grabaciones de música tradicional aragonesa (archivo digital del Gobierno de Aragón)
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; reflexión individual escrita.</t>
+• Listado de cortometrajes aragoneses (enlaces a Vimeo/YouTube)
+• Plantilla de ficha de análisis (papel o digital)
+• Hoja de cálculo para gráficos
+• Partituras simplificadas de bandas sonoras (opcional)</t>
+  </si>
+  <si>
+    <t>Educación audiovisual y competencia digital: tratamiento crítico de datos, respeto a la propiedad intelectual al citar las fuentes cinematográficas.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo de analizar bandas sonoras de películas aragonesas para la Muestra. Se visiona una escena modelo y se debate cómo la música influye en la emoción. Por equipos, diseñan un protocolo de recogida de datos (qué observar: tempo, instrumentación, estructura, dinámica, etc.).</t>
+  </si>
+  <si>
+    <t>Protocolo de recogida de datos borrador con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los elementos musicales, las estructuras formales y las funciones de la música en el cine. Se practica el análisis con una escena de la película 'El olivo' (rodada en Aragón). El alumnado completa una ficha modelo de análisis.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una escena modelo completada.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona 10 escenas de una lista proporcionada de cortometrajes aragoneses (disponibles en plataformas online). Aplican el protocolo y rellenan las fichas, recogiendo datos objetivos (tempo, BPM, instrumentos, dinámicas) y subjetivos (emoción predominante).</t>
+  </si>
+  <si>
+    <t>Base de datos con 10 fichas de análisis completadas.</t>
+  </si>
+  <si>
+    <t>Los equipos analizan sus datos: buscan patrones, crean gráficos (frecuencia de emociones, uso de instrumentos, etc.) y redactan un informe estructurado que responda a la pregunta guía. Preparan una presentación oral para la audiencia (5 minutos por equipo).</t>
+  </si>
+  <si>
+    <t>Borrador del informe con gráficos y presentación.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus informes a la audiencia (simulada con otros grupos o real con familias). Coevaluación mediante rúbrica y autoevaluación con diana. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación y autoevaluación) y niveles de logro asignados.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Componemos para nuestro patrimonio: banda sonora de Aragón</t>
-[...8 lines deleted...]
-    <t>Crear una pieza musical original de 2-3 minutos que evoque un elemento del patrimonio cultural o natural de Aragón (monumento, paisaje, tradición, etc.). La obra se grabará en multipista y se presentará en una exposición abierta a la comunidad, acompañada de un comentario analítico que justifique las decisiones compositivas.</t>
+    <t>Resuena el mudéjar</t>
+  </si>
+  <si>
+    <t>Una composición musical inspirada en el patrimonio aragonés</t>
+  </si>
+  <si>
+    <t>El IES se encuentra en una localidad con un elemento mudéjar destacado (torre, iglesia, palacio). Los vecinos lo conocen pero apenas lo escuchan. Se propone al alumnado crear una pieza musical que lo haga sonar.</t>
+  </si>
+  <si>
+    <t>Analizar las características geométricas y rítmicas de un elemento mudéjar local, y a partir de ahí crear una composición musical original (grabada o en partitura) que será presentada a la comunidad en un acto público o difundida en medios digitales.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Audacity (o editor de audio similar)
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación individual y nota de observación del docente sobre la presentación.</t>
+• Fotografías y planos de elementos mudéjares aragoneses
+• Partitura y audio de obra modelo (p.ej., 'Suite española' de Albéniz o pieza de compositor aragonés)
+• Software gratuito: MuseScore, Audacity
+• Plantilla de análisis musical
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Presentación del reto: ¿cómo hacer sonar el mudéjar? Se muestra un elemento local (foto, vídeo) y se escucha una obra musical inspirada en arquitectura (p.ej., 'La Catedral' de Agustín Barrios). Se define la audiencia y el producto final. Se forman equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y preguntas que surgen.</t>
+  </si>
+  <si>
+    <t>Taller de análisis musical: se analiza una pieza modelo (p.ej., 'Suite española' o una obra de compositor aragonés) identificando elementos y estructura. Simultáneamente, se exploran las formas geométricas del mudéjar (arcos, frisos, proporciones). Se introduce el software de composición.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis individual de la obra modelo.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona un elemento mudéjar concreto de su localidad (torre, arco, celosía) y lo analiza rítmica y formalmente. Después, diseñan una estructura musical (secciones, motivos) inspirada en ese análisis. Bocetan la composición.</t>
+  </si>
+  <si>
+    <t>Boceto de la composición con anotaciones sobre la inspiración mudéjar.</t>
+  </si>
+  <si>
+    <t>Los equipos desarrollan la composición usando herramientas digitales (MuseScore, Audacity, etc.). Graban o notan la pieza. Redactan el texto justificativo. Preparan la presentación para la audiencia.</t>
+  </si>
+  <si>
+    <t>Archivo de audio/partitura final y texto justificativo.</t>
+  </si>
+  <si>
+    <t>Presentación de las composiciones a la audiencia real (asociación) o en un evento del centro. Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro por criterio mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación y autoevaluación).</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación para que el alumnado acceda al contenido musical de forma variada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer partituras digitales interactivas que permitan resaltar y aislar líneas melódicas, armónicas o rítmicas mediante capas de color.
@@ -2178,510 +2171,510 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>166</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>338</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>341</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>344</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>238</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>147</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>244</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>387</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>412</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>413</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
@@ -2720,87 +2713,87 @@
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D6" s="9">
         <v>12.5</v>
       </c>
       <c r="E6" s="9">
         <v>12.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D9" s="9">
         <v>5.0</v>
       </c>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D10" s="9">
         <v>5.0</v>
       </c>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
@@ -2828,804 +2821,804 @@
       <c r="A12" s="7">
         <v>4.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D13" s="9">
         <v>15.0</v>
       </c>
       <c r="E13" s="9">
         <v>15.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <f>SUM(E3:E13)</f>
         <v>100</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.3</v>
       </c>
       <c r="L1" s="8">
         <v>4.4</v>
       </c>
       <c r="M1" s="8">
         <v>5.1</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="7"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="7"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="7"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="7"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="7"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="7"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="7"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="7"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="7"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="7"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="7"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="7"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="7"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="7"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="7"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -6350,427 +6343,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>250</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>254</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>258</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>232</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>236</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>238</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>240</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>242</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>243</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>244</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>250</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>254</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>232</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>236</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>238</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>240</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>242</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>243</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>244</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>250</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>254</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6779,278 +6772,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>166</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>299</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>303</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>319</v>
-      </c>
-[...7 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>330</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>