--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:40</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Análisis Musical I en Bachillerato; se aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Analisis musical 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen todos los criterios de evaluación y competencias específicas del BOE.</t>
   </si>
@@ -817,269 +817,266 @@
   <si>
     <t xml:space="preserve">
 • Formas simples, formas compuestas y libres. Formas-tipo (estrófica, binaria, ternaria, tema y variaciones, rondó y forma sonata). Representación de esquemas formales.
 • Procedimientos compositivos fundamentales: repetición, variación, contraste y desarrollo. Reconocimiento auditivo de todos estos elementos.
 • Función de la música en combinación con otras manifestaciones artísticas: danza, musical, teatro, otros espectáculos …</t>
   </si>
   <si>
     <t>3.2: Publicar reseñas musicales en los medios disponibles, analógicos y digitales, respetando los derecho
 3.3: Publicar críticas musicales y comentarios propios en los medios disponibles, analógicos y digitales,
 5.1: Identificar las funciones que cumple la música cuando se asocia con otras formas de expresión (cine,</t>
   </si>
   <si>
     <t xml:space="preserve">CE.2: Establecer relaciones entre los elementos musicales de una composición, a través del análisis de su estructura y de los procedimientos compositivos ut
 CE.5: Investigar sobre los usos de la música con fines terapéuticos y en combinación con otras formas de expresión artística, utilizando diferentes fuentes </t>
   </si>
   <si>
     <t>Presentación de un esquema formal complejo de una obra clásica y redacción de una crítica comparativa sobre música y artes escénicas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Resuena Madrid: del análisis a la creación</t>
+    <t>Reescribe la verbena</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Una mirada analítica y creativa a la música de nuestra ciudad</t>
+    <t>Análisis y creación musical a partir de un clásico madrileño</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Grupo de 1.º de Bachillerato en un instituto de Madrid (3 horas semanales). Se busca conectar el análisis musical formal con la creación y la difusión digital, aprovechando el rico patrimonio musical madrileño (Chapí, Bretón, etc.) y las herramientas que ofrece el entorno urbano (auditorios, bibliotecas, recursos online).</t>
+    <t>El curso de Análisis Musical I recibe una invitación virtual del Teatro de la Zarzuela para participar en una iniciativa de reinterpretación de su repertorio clásico dirigida a jóvenes. El alumnado debe analizar una obra del patrimonio musical madrileño y generar una pieza original breve inspirada en ella.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos analizar una obra de un compositor madrileño y, a partir de sus procedimientos compositivos, crear una pieza original para difundirla en un podcast o vídeo dirigido a otros estudiantes de la Comunidad de Madrid?</t>
+    <t>Realizar un análisis formal y contextual de un fragmento de 'La verbena de la Paloma' y, a partir de sus patrones melódicos, rítmicos y armónicos, crear una pieza musical original de aproximadamente un minuto, utilizando herramientas digitales. Todo ello se documentará en un vídeo-blog que incluya el análisis y la creación, y se publicará en el canal del centro.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras de obras de compositores madrileños (IMSLP, biblioteca del instituto).
-[...5 lines deleted...]
-• Rúbrica de evaluación del producto final.</t>
+• Partitura de 'La verbena de la Paloma' (fragmento, dominio público)
+• Audición del fragmento (YouTube o Spotify)
+• Ordenadores con navegador y software MuseScore (o similar)
+• Cámara/webcam y micrófono
+• Plantilla de análisis y ficha contextual
+• Rúbrica de evaluación (por criterios)
+• Guía de derechos de autor y licencias Creative Commons</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (producción y edición de vídeo, uso de software musical, publicación online); conciencia y expresiones culturales (análisis del patrimonio musical madrileño, valoración del contexto histórico); competencia social y cívica (trabajo en equipo, respeto a la propiedad intelectual, etiqueta digital).</t>
+    <t>Competencia digital, conciencia y expresión cultural, sentido de iniciativa y espíritu emprendedor (creación y publicación).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante ejemplos de vídeo-podcasts musicales (por ej., 'Music Theory Podcast', 'Análisis Musical'). Se forman grupos de 4-5 alumnos y se les proporciona una lista de compositores madrileños (Ruperto Chapí, Tomás Bretón, Joaquín Turina, etc.). Cada grupo elige una obra breve (movimiento de sonata, lied, etc.) de un compositor. Se realiza una primera escucha colectiva y se anotan impresiones.</t>
-[...2 lines deleted...]
-    <t>Ficha de elección de obra y anotaciones iniciales en el cuaderno de equipo.</t>
+    <t>Se reproduce un fragmento de 'La verbena de la Paloma' y se lanza la pregunta guía. Se presenta la invitación del Teatro de la Zarzuela y se visualizan ejemplos de vídeo-blogs musicales. Se forman equipos de 3-4 personas y se reparten roles (analista, investigador, creador, editor).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en pizarra digital sobre lo que saben y necesitan saber.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Sesión 1: Análisis guiado del fragmento con partitura: identificación de motivos, frases, cadencias, secciones. Uso de audición activa y coloreado en partitura. Sesión 2: Investigación sobre Tomás Bretón, la zarzuela en el Madrid de 1894 y el contexto social. Se proporcionan fuentes digitales (BNE, archivo del Teatro de la Zarzuela).</t>
+  </si>
+  <si>
+    <t>Ficha de análisis cumplimentada (estructura, procedimientos) y resumen contextual con fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Sesión 1: Cada equipo selecciona patrones del fragmento (melódicos, rítmicos, armónicos) y boceta una pieza original breve (4-8 compases) que los combine. Sesión 2: Introducción al software de edición musical (MuseScore). Los equipos trasladan su boceto al software, escuchan y ajustan. Se permite improvisación libre pero basada en los patrones.</t>
+  </si>
+  <si>
+    <t>Boceto escrito (papel pautado o digital) y primera versión digital de la pieza.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Sesión 1: Grabación/edición del vídeo-blog: cada equipo graba su análisis (con apoyo de la partitura), su investigación y su opinión, e inserta la interpretación de su pieza (puede ser generada por el software o grabada con instrumentos). Sesión 2: Edición final: subtítulos, música de fondo, créditos. Se revisa el cumplimiento de derechos de autor (cita de la obra original).</t>
+  </si>
+  <si>
+    <t>Vídeo-blog sin editar y versión final editada.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Publicación del vídeo-blog en el canal del centro (privado o público según acuerdo). Cada equipo visualiza los vídeos de otros equipos y realiza coevaluación mediante rúbrica. Autoevaluación individual. Puesta en común y reflexión sobre el proceso. El profesor asigna niveles de logro 1-4 a cada criterio basándose en la rúbrica y la observación.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Música que cura</t>
+  </si>
+  <si>
+    <t>Investiga cómo los patrones musicales afectan al bienestar de tu comunidad</t>
+  </si>
+  <si>
+    <t>El equipo de orientación del centro ha solicitado al departamento de música datos concretos sobre los efectos de la música en el estado de ánimo del alumnado, con el fin de diseñar un posible programa de musicoterapia. El aula de 1º de Bachillerato de Análisis Musical I asume el reto: diseñar y ejecutar una investigación experimental con datos primarios.</t>
+  </si>
+  <si>
+    <t>Diseñar un experimento controlado donde se reproduzcan fragmentos musicales seleccionados, recoger las valoraciones emocionales del público (compañeros) mediante encuesta, analizar qué elementos musicales se asocian con mayor bienestar y presentar conclusiones y una propuesta de playlist para el programa de musicoterapia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Aula con equipo de sonido
+• Partituras o archivos MIDI de fragmentos seleccionados
+• Encuesta impresa o digital (Google Forms)
+• Hoja de cálculo para análisis de datos
+• Blog del departamento o plataforma del centro
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación emocional, tratamiento de datos personales y propiedad intelectual, fomento de la salud.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del equipo de orientación. El alumnado debate sobre experiencias propias con la música y el estado de ánimo. Se formula la pregunta guía y se definen las hipótesis iniciales (p. ej., modo mayor = alegría, tempo rápido = energía). Se organizan equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis grupales.</t>
+  </si>
+  <si>
+    <t>El profesor guía el análisis de fragmentos modelo (p. ej., obras del repertorio clásico y contemporáneo). Se trabaja la identificación de elementos musicales (ritmo, melodía, armonía, textura) y su relación con la expresión emocional. Se introduce cómo diseñar un experimento: selección de fragmentos, escala de valoración (p. ej., 1-5 sobre bienestar), control de variables. Cada equipo elige 4 fragmentos cortos (30-60 s) y los analiza en partitura.</t>
+  </si>
+  <si>
+    <t>Anotaciones sobre partituras de los fragmentos seleccionados (evidencia del criterio 1.1).</t>
+  </si>
+  <si>
+    <t>Los equipos recogen datos: reproducen los fragmentos a un grupo de compañeros (mínimo 15 encuestados por equipo) y registran las respuestas en una encuesta anónima. Después procesan los datos: calculan medias de bienestar por fragmento y correlacionan con las características musicales (modo, tempo, etc.). Redactan una descripción de las características musicales de cada fragmento (evidencia criterio 1.2) y reflexionan sobre la función terapéutica (evidencia criterio 5.1).</t>
+  </si>
+  <si>
+    <t>Datos brutos y tablas resumen; descripción de características; reflexión sobre función terapéutica.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un informe estructurado: introducción, metodología, resultados (gráficos), análisis, conclusiones y propuesta de playlist. Incluye una opinión personal fundada (criterio 3.1). Luego publican el informe en el blog del departamento o en una presentación digital (criterio 3.3). Se prepara una breve presentación oral (5 min) para el equipo de orientación.</t>
+  </si>
+  <si>
+    <t>Informe final publicado; presentación oral ensayada.</t>
+  </si>
+  <si>
+    <t>Los equipos exponen sus conclusiones al equipo de orientación (simulado o real si es posible). Se realiza coevaluación con rúbrica entre equipos y autoevaluación individual. El profesor asigna niveles de logro 1-4 para cada criterio evaluado, basándose en las evidencias recogidas durante las fases.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas; diana de autoevaluación; acta de presentación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Compón para tu barrio</t>
+  </si>
+  <si>
+    <t>Una pieza que celebra la diversidad del barrio de Lavapiés</t>
+  </si>
+  <si>
+    <t>El centro educativo colabora con la Asociación de Vecinos de Lavapiés en la organización de la velada 'Músicas del Barrio', que se celebrará en el centro cívico del distrito. Se necesita una pieza musical original que represente la riqueza cultural del barrio, integrando elementos de al menos dos tradiciones presentes en la zona (por ejemplo, flamenco y música magrebí, o músicas latinas y africanas).</t>
+  </si>
+  <si>
+    <t>Diseñar y componer una pieza musical breve que fusione elementos de dos tradiciones musicales distintas, documentar el proceso analítico y compositivo, y presentar la obra en la velada comunitaria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Reproductor de audio y altavoces
+• Partituras de ejemplo (flamenco, música árabe, etc.)
+• Software: MuseScore (gratuito), Audacity
+• Tutoriales en vídeo para el manejo de las herramientas digitales</t>
+  </si>
+  <si>
+    <t>Educación intercultural (respeto y valoración de la diversidad) y competencia digital (uso creativo de herramientas TIC).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos y se contextualiza la velada. Se escuchan dos breves ejemplos musicales de diferentes culturas (por ej., una soleá flamenca y una nuba marroquí). El alumnado debate qué tradiciones están presentes en el barrio y formula preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno con ideas iniciales y tradiciones identificadas.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas sobre estructura formal (motivo, frase, período, sección) y procedimientos compositivos (repetición, secuencia, imitación). Se analiza de forma guiada una obra modelo (por ej., un fragmento de 'La revoltosa' de Chapí). Los grupos inician el análisis de su obra con partitura y guía de preguntas (¿cuántos motivos?, ¿cómo se desarrollan?, ¿qué estructura tiene?). El profesor supervisa y resuelve dudas.</t>
-[...147 lines deleted...]
-    <t>Diario de aprendizaje individual, rúbrica de coevaluación cumplimentada, versión final de la pieza y comentario.</t>
+    <t>Se analizan en profundidad los dos ejemplos musicales: se identifican elementos (ritmo, melodía, armonía, textura) y estructura formal (motivos, frases, secciones). Se explican conceptos de forma y procedimientos compositivos. Además, se introduce el uso del software musical (MuseScore y Audacity) con ejercicios guiados.</t>
+  </si>
+  <si>
+    <t>Hoja de análisis cumplimentada por equipos y ejercicios básicos en software.</t>
+  </si>
+  <si>
+    <t>Cada equipo elige dos tradiciones musicales de las presentes en el barrio y selecciona patrones de los ejemplos analizados u otros investigados. Diseñan un boceto de su composición: deciden la forma, qué patrones combinar y cómo. Experimentan con el software para crear una primera sección prototipo.</t>
+  </si>
+  <si>
+    <t>Boceto con esquema formal, descripción de patrones elegidos y justificación. Archivo de prueba del prototipo.</t>
+  </si>
+  <si>
+    <t>Los equipos finalizan la composición completa, producen la partitura en MuseScore y el archivo de audio. Redactan un comentario breve (150-200 palabras) explicando las decisiones musicales y la conexión con el contexto del barrio.</t>
+  </si>
+  <si>
+    <t>Partitura final (formato pdf/múltiple), archivo de audio (wav/mp3) y comentario escrito.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su pieza al resto de la clase (simulacro de la velada). Se realiza coevaluación con una rúbrica. Finalmente, el alumnado rellena una autoevaluación y se recogen los productos definitivos para entregar a la asociación.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación para que el alumnado acceda al contenido musical de forma variada.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer partituras digitales interactivas que permitan resaltar y aislar líneas melódicas, armónicas o rítmicas mediante capas de color.
 • Facilitar grabaciones de audio de alta calidad junto con espectrogramas o visualizaciones en tiempo real para identificar texturas y dinámicas.
 • Proporcionar esquemas visuales de la forma musical (mapas de estructura) sincronizados con la escucha, destacando secciones y temas.</t>
   </si>
@@ -6625,401 +6622,401 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>244</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>246</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>254</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>255</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>256</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>258</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>244</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>246</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>254</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>255</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>256</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>258</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>263</v>
+        <v>301</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>302</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>263</v>
+        <v>301</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>304</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>309</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>