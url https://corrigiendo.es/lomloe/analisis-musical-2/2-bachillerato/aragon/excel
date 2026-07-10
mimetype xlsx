--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="460">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="459">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Analisis musical 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:37</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Análisis Musical II de 2º Bachillerato; aplica íntegramente el currículo del Real Decreto estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Analisis musical 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y competencias específicas del Real Decreto 243/2022.</t>
   </si>
@@ -774,266 +774,263 @@
 • Las características sonoras y estilísticas de la música desde el siglo XX hasta la actualidad. Nuevos lenguajes y organología contemporánea.
 • Las formas y los géneros musicales contemporáneos y urbanos.
 • Uso de la música con fines terapéuticos.
 • Derechos de autor y propiedad intelectual.</t>
   </si>
   <si>
     <t>3.3: Publicar críticas musicales y comentarios propios en los medios disponibles, analógicos y digitales.
 4.2: Utilizar, de forma eficaz, las tecnologías digitales en la composición musical.
 5.1: Analizar los usos terapéuticos de la música y cómo inciden determinados rasgos musicales en la salud.
 5.2: Describir las características de la música que se utiliza con fines terapéuticos.</t>
   </si>
   <si>
     <t>CE.AM.4
 CE.AM.5</t>
   </si>
   <si>
     <t>Proyecto final de composición digital, blog de críticas musicales y examen teórico sobre música contemporánea y musicoterapia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Ecos de Aragón: análisis, crítica y creación digital</t>
+    <t>La jota bajo la lupa: tradición y vanguardia en Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un viaje sonoro por el patrimonio musical aragonés</t>
+    <t>Podcast de análisis musical comparativo</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 2º de Bachillerato, en la asignatura de Análisis Musical II, trabajará en equipos para analizar una obra representativa del folclore aragonés (por ejemplo, una jota) o de un compositor aragonés actual. A partir de ese análisis, elaborarán un podcast (o vídeo) en el que comenten críticamente la obra, y además crearán un breve fragmento musical original inspirado en los procedimientos compositivos estudiados, utilizando herramientas digitales.</t>
+    <t>El alumnado de 2.º de Bachillerato de Análisis Musical II debe elaborar un podcast divulgativo dirigido a sus compañeros de 1.º de Bachillerato, que sirva como recurso didáctico para entender la jota aragonesa desde una perspectiva analítica.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos analizar críticamente una pieza musical del patrimonio aragonés y recrearla con un enfoque personal utilizando herramientas digitales?</t>
+    <t>Elaborar un podcast de 8-12 minutos que analice, compare y valore críticamente dos obras representativas de la jota aragonesa (una tradicional y otra contemporánea), y publicarlo en la plataforma de radio del instituto o en un blog musical del centro.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras y audios de obras del patrimonio musical aragonés (jotas, obras de Antón García Abril, etc.)
-[...3 lines deleted...]
-• Acceso a internet para investigación y publicación en el blog del centro</t>
+• Partituras de 'Jota de la Virgen del Pilar' y 'Jota' de la Suite Aragonesa de A. García Abril
+• Grabaciones originales (YouTube, Spotify o archivo del profesor)
+• Ordenadores o tablets con Audacity o similar
+• Micrófonos o móviles
+• Plantilla de guion para podcast
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (uso de software de audio y vídeo, publicación en web), conciencia y expresiones culturales (patrimonio musical aragonés), competencia en comunicación lingüística (exposición oral y argumentación crítica), aprender a aprender (autoevaluación y reflexión del proceso).</t>
+    <t>Educación en patrimonio cultural aragonés, competencia digital (edición y publicación), y conciencia de propiedad intelectual.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: analizar y recrear una obra del patrimonio aragonés. Audición de ejemplos (jota, obras de Antón García Abril, etc.). Formación de equipos y selección de una pieza de un listado proporcionado por el docente. Lluvia de ideas sobre qué elementos musicales destacar y posibles formatos digitales (podcast o vídeo).</t>
-[...2 lines deleted...]
-    <t>Lista de equipos y obra seleccionada. Notas iniciales sobre el formato elegido.</t>
+    <t>Se presenta la pregunta guía y el reto. Se escuchan brevemente fragmentos de las dos obras. El alumnado, en grupos, anota impresiones iniciales e hipótesis sobre las diferencias que esperan encontrar.</t>
+  </si>
+  <si>
+    <t>Notas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: análisis auditivo de la obra seleccionada (identificación de elementos melódicos, armónicos, rítmicos, textura), estudio guiado de la partitura, búsqueda de contexto histórico y estilo. Introducción al comentario crítico musical (estructura, argumentación, terminología). Demostración de herramientas digitales (Audacity, BandLab) para grabación y edición. Ejercicios breves de análisis y de composición libre.</t>
-[...2 lines deleted...]
-    <t>Fichas de análisis individual, borrador de comentario crítico, primeras grabaciones de prueba.</t>
+    <t>Sesiones teórico-prácticas: análisis de la jota tradicional (partitura y audio), identificación de elementos formales, armónicos y melódicos. Estudio del contexto histórico y social. Análisis de la obra contemporánea de García Abril, comparación con la tradicional. Explicación de la estructura de un podcast y el guion técnico.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de partituras y audiciones.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos aplican lo aprendido a su obra: realizan un análisis detallado (auditivo y de partitura), redactan un comentario crítico estructurado, y esbozan una composición original que imite algún procedimiento compositivo de la obra (uso de motivos, formas, armonía). El docente supervisa y ofrece retroalimentación.</t>
-[...2 lines deleted...]
-    <t>Análisis escrito en borrador, guion del comentario, partitura o descripción de la composición original.</t>
+    <t>Cada grupo desarrolla el guion del podcast: estructura (presentación, análisis individual, comparación, opinión argumentada, cierre). Seleccionan fragmentos sonoros para ilustrar. Investigan fuentes adicionales (biografía de García Abril, artículos sobre la jota).</t>
+  </si>
+  <si>
+    <t>Guion escrito del podcast (incluye citas de fuentes).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los equipos graban y editan su producto final: podcast o vídeo. Incluyen el análisis hablado, la crítica personal y la reproducción o interpretación de la composición original (grabada o en directo). Se integran fragmentos de la obra analizada (con cita de derechos). Finalmente, publican el producto en el blog de música o radio escolar.</t>
-[...2 lines deleted...]
-    <t>Producto final (archivo de audio o vídeo) y enlace de publicación.</t>
+    <t>Grabación del podcast con móvil/ordenador y programa de edición (Audacity, etc.). Ajuste de niveles, inserción de fragmentos musicales, introducción y cierre. Subida a la plataforma del centro (Ivoox, SoundCloud, blog).</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y enlace de publicación.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado/audición de los productos de otros equipos. Coevaluación con una rúbrica facilitada por el docente. Autoevaluación individual sobre el proceso de aprendizaje. Debate sobre la experiencia, dificultades y logros. El docente recoge las rúbricas y las reflexiones.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, autoevaluaciones escritas, observaciones del docente.</t>
+    <t>Audición cruzada de los podcasts de otros grupos. Coevaluación mediante rúbrica. Autoevaluación individual y grupal. Debate sobre lo aprendido y dificultades encontradas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que Suenan: Investiga y Critica la Música con Evidencia</t>
-[...8 lines deleted...]
-    <t>¿Cómo influyen los elementos musicales en las emociones y la salud? Investigad mediante datos científicos y sociales, analizad obras y elaborad una crítica musical basada en evidencia que pueda ser útil en contextos terapéuticos o divulgativos.</t>
+    <t>Emociones en partitura</t>
+  </si>
+  <si>
+    <t>Un estudio experimental sobre el efecto emocional de la música aragonesa</t>
+  </si>
+  <si>
+    <t>El centro educativo colabora con una asociación cultural local que promueve el patrimonio musical aragonés. Necesitan datos reales sobre el impacto emocional de estas músicas en diferentes públicos para mejorar sus actividades de divulgación.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un experimento de escucha con al menos dos obras musicales aragonesas, recogiendo datos cuantitativos sobre las emociones autoinformadas de los oyentes, analizar las relaciones con los rasgos musicales y comunicar los hallazgos a la asociación cultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras de las obras seleccionadas (partituras descargadas de IMSLP o ediciones locales)
-[...41 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación escrita y registro fotográfico de las presentaciones.</t>
+• Partituras y audiciones de obras aragonesas (p.ej., 'Canto de la Sibila' y una obra contemporánea de Antón García Abril)
+• Plantilla de cuestionario de emociones (escala Likert 1-5 para alegría, tristeza, calma, tensión)
+• Hoja de cálculo (LibreOffice Calc/Excel) para procesar datos
+• Rúbrica de evaluación para cada criterio
+• Ejemplos de informes de investigación (modelo)</t>
+  </si>
+  <si>
+    <t>Educación emocional, competencia en investigación científica y tratamiento de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación cultural y se plantea la pregunta guía. El alumnado debate qué saben sobre la relación música-emoción y formula hipótesis iniciales. Se organizan los equipos (4-5 personas).</t>
+  </si>
+  <si>
+    <t>Hipótesis por equipo en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Trabajo sobre técnicas de análisis musical (audición y partitura) y conceptos de musicoterapia. Se analizan brevemente obras aragonesas de ejemplo y se aprenden métodos de recogida de datos (escalas Likert de emociones, emociones básicas).</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis guiado y ficha de planificación experimental.</t>
+  </si>
+  <si>
+    <t>Los equipos realizan el experimento: presentan las dos obras a una muestra de oyentes (compañeros, familiares) y recogen datos de emociones autoinformadas. Posteriormente, procesan los datos en hoja de cálculo: medias, desviaciones, gráficos de barras.</t>
+  </si>
+  <si>
+    <t>Base de datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe de investigación (estructura científica) y elabora una infografía divulgativa para la asociación. Se enfatiza la interpretación de los datos en relación con las características musicales. Uso de plantilla de informe.</t>
+  </si>
+  <si>
+    <t>Informe completo e infografía.</t>
+  </si>
+  <si>
+    <t>Presentación de infografías al resto de la clase y autoevaluación mediante diana. Se aplica la rúbrica para asignar niveles de logro (1-4) a cada criterio. Se reflexiona sobre el proceso de investigación.</t>
+  </si>
+  <si>
+    <t>Diana de autoevaluación y rúbrica cumplimentada por el docente.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Compón para sanar: música y comunidad</t>
-[...8 lines deleted...]
-    <t>Componer una obra musical breve (2-3 minutos) que incida positivamente en el bienestar emocional de los residentes de la residencia, explicando por escrito los fundamentos terapéuticos empleados.</t>
+    <t>Mudéjar sonoro: geometría que suena</t>
+  </si>
+  <si>
+    <t>Composición musical inspirada en el mudéjar aragonés para una residencia de mayores</t>
+  </si>
+  <si>
+    <t>El centro educativo colabora con la Residencia de Mayores 'El Parque' en Zaragoza, que demanda actividades culturales intergeneracionales. El alumnado de 2º de Bachillerato debe crear una composición original inspirada en la arquitectura mudéjar aragonesa, grabarla y presentarla a los residentes junto con un comentario crítico que explique sus decisiones compositivas.</t>
+  </si>
+  <si>
+    <t>Crear una pieza musical original (2-3 minutos) utilizando tecnologías digitales, inspirada en un patrón geométrico del mudéjar aragonés, y redactar un comentario crítico que justifique las decisiones compositivas, dirigido a los residentes de una residencia de mayores.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula de música con ordenadores y auriculares
-[...36 lines deleted...]
-    <t>Ficha de autoevaluación y coevaluación.</t>
+• DAW gratuito (Audacity o LMMS)
+• MuseScore (editor de partituras)
+• Lista de monumentos mudéjares aragoneses con imágenes
+• Plantilla de comentario crítico
+• Rúbrica de evaluación
+• Ejemplo de obra minimalista (audio y partitura)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, competencia digital y sensibilización intergeneracional.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la residencia de mayores necesita una pieza musical inspirada en el mudéjar. Se muestra el encargo real (vídeo o carta). Se visionan ejemplos de obras musicales inspiradas en arquitectura (ej. fragmentos de 'Música para 18 músicos' de Reich, o 'La catedral' de Barrios) y se debate qué elementos geométricos mudéjares podrían traducirse a música. Cada equipo elige un monumento mudéjar aragonés de una lista (Torre de El Salvador en Teruel, ábside de la Seo de Zaragoza, etc.).</t>
+  </si>
+  <si>
+    <t>Registro de ideas iniciales y elección del monumento en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: (a) análisis de estructuras formales en obras minimalistas o modales que usan repetición y variación; (b) procedimientos compositivos (secuencia, ostinato, imitación); (c) manejo básico de un DAW (Audacity, LMMS o MuseScore para notación). Se proporciona un tutorial guiado y una plantilla de análisis de partitura.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de una obra corta (p.ej. 'Canon de Pachelbel' en reducción) y práctica de grabación de un patrón rítmico.</t>
+  </si>
+  <si>
+    <t>Los equipos traducen el patrón geométrico de su monumento a una estructura musical: por ejemplo, una simetría axial puede reflejarse en una estructura A B A, o una repetición de módulos en un ostinato. Comienzan a componer usando el DAW, primero una melodía o motivo base, luego lo desarrollan. El docente guía mediante checkpoints.</t>
+  </si>
+  <si>
+    <t>Borrador de la partitura o pista de audio inicial (al menos 1 minuto).</t>
+  </si>
+  <si>
+    <t>Finalizan la composición: graban, mezclan y exportan el archivo. Paralelamente, redactan el comentario crítico siguiendo una plantilla: (1) descripción del monumento elegido y su patrón geométrico, (2) cómo se tradujo a música, (3) procedimientos compositivos empleados, (4) justificación de las decisiones, (5) conclusiones personales. Incluyen bibliografía/ webgrafía.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y comentario escrito en formato digital.</t>
+  </si>
+  <si>
+    <t>Presentación a la audiencia real: se proyecta la pieza (o se reproduce) en la residencia (posiblemente vía videoconferencia) y se comparte el comentario. Cada equipo explica brevemente su proceso. Después, coevaluación entre equipos mediante rúbrica y autoevaluación individual con diana. Se recogen los comentarios de los residentes.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Partituras en formato digital interactivo con audio sincronizado, más partitura en papel para seguir la escucha activa.
@@ -2198,593 +2195,593 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>167</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>341</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>344</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>238</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>244</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>415</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>416</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
@@ -2794,858 +2791,858 @@
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D10" s="9">
         <v>12.5</v>
       </c>
       <c r="E10" s="9">
         <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D11" s="9">
         <v>12.5</v>
       </c>
       <c r="E11" s="9">
         <v>12.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D12" s="9">
         <v>7.5</v>
       </c>
       <c r="E12" s="9">
         <v>7.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D13" s="9">
         <v>7.5</v>
       </c>
       <c r="E13" s="9">
         <v>7.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <f>SUM(E3:E13)</f>
         <v>105.010000000000005</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="7"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="7"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="7"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="7"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="7"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="7"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="7"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="7"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="7"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="7"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="7"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="7"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="7"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="7"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="7"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -6508,259 +6505,259 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>250</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>254</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>274</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>232</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>236</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>238</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>240</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>242</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>243</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>244</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>246</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>250</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>254</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6769,278 +6766,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>167</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>299</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>303</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>309</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>319</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>326</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>333</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>