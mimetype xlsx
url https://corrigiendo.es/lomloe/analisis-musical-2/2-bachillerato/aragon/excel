--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Análisis Musical II de 2º Bachillerato; aplica íntegramente el currículo del Real Decreto estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Analisis musical 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegros los criterios de evaluación y competencias específicas del Real Decreto 243/2022.</t>
   </si>