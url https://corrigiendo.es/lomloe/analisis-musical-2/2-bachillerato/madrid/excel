--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Analisis musical 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 20:59</t>
+    <t>10/07/2026 22:37</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Análisis Musical II en 2º Bachillerato; aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Analisis musical 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, el currículo de Madrid es idéntico al del BOE (RD 243/2022).</t>
   </si>
@@ -815,268 +815,262 @@
 • Uso de la música según su función: escénica, cinematográfica, ceremonial, publicitaria, militar.
 • Uso de la música con fines terapéuticos: historia, bases científicas, patologías y técnicas (cantos, danza, cuencos, improvisación).
 • Utilización básica de software libre de composición musical y plataformas de difusión.
 • Realización de improvisaciones sencillas o pequeñas composiciones.</t>
   </si>
   <si>
     <t>4.1: Realizar improvisaciones sencillas o pequeñas composiciones.
 4.2: Utilizar, de forma eficaz, las tecnologías digitales en la composición musical.
 5.1: Analizar los usos terapéuticos de la música.
 5.2: Describir las características de la música que se utiliza con fines terapéuticos.</t>
   </si>
   <si>
     <t>CE.4: Utilizar procedimientos compositivos y tecnologías digitales.
 CE.5: Investigar sobre los usos de la música con fines terapéuticos.</t>
   </si>
   <si>
     <t>Proyecto final: Composición digital original con justificación analítica y presentación sobre una aplicación de la musicoterapia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid en Notas: Crea tu Podcast Analítico</t>
+    <t>Voces del análisis: un podcast para descifrar la música</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un viaje por la historia musical de la capital a través del análisis y la crítica</t>
+    <t>Crea y publica tu propio episodio de análisis musical para la radio del instituto</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Madrid, capital con una rica herencia musical que abarca desde la música barroca del Palacio Real hasta la escena contemporánea del Matadero. El alumnado de 2º de Bachillerato de Análisis Musical II puede acceder a conciertos, archivos sonoros y espacios emblemáticos. Esta SDA aprovecha ese contexto para que el alumnado investigue, analice y comunique el valor musical de obras vinculadas a Madrid.</t>
+    <t>El instituto cuenta con una radio escolar que necesita contenido cultural atractivo. El alumnado de 2º Bachillerato de Análisis Musical II tiene los conocimientos necesarios para elaborar episodios de podcast que analicen obras del repertorio clásico y contemporáneo, acercándolo a la comunidad educativa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar una serie de 3 episodios de podcast (o vídeo) en los que se analicen obras musicales representativas de distintas épocas de Madrid, incluyendo un análisis técnico, contexto histórico y una valoración crítica personal, publicados en una plataforma accesible a la comunidad educativa.</t>
+    <t>Diseñar, grabar y publicar un episodio de podcast de 5-10 minutos en el que se analice una obra musical, vinculándola a su género y estilo, y se ofrezca un comentario crítico fundamentado, dirigido a la audiencia de la radio escolar.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras y audios de obras seleccionadas (ej. de la Biblioteca Nacional, Spotify, YouTube)
-[...4 lines deleted...]
-• Guía de derechos de autor y licencias Creative Commons</t>
+• Ordenadores con Audacity y acceso a internet
+• Altavoces y micrófonos
+• Partituras y grabaciones de obras de la temporada del Teatro Real/Auditorio Nacional
+• Plantilla de guion de podcast
+• Rúbrica de evaluación impresa/digital
+• Canal de radio escolar (plataforma de publicación)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición y publicación), conciencia y expresiones culturales (patrimonio musical madrileño), competencia social y cívica (trabajo colaborativo, respeto a las opiniones), y competencia en comunicación lingüística (expresión oral y escrita en el guión).</t>
+    <t>Competencia digital (edición y publicación), conciencia y expresión cultural (análisis del patrimonio musical), y educación para los medios (comunicación responsable).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast analítico sobre música de Madrid. Se escucha y analiza colectivamente una obra breve (ej. 'La vida breve' de Falla) para activar conocimientos previos. Se forman grupos y se asignan épocas (Barroco, Romanticismo, siglo XX/XXI). Se muestra un ejemplo de podcast educativo como modelo.</t>
-[...2 lines deleted...]
-    <t>Lista de ideas iniciales y preguntas generadas por el alumnado.</t>
+    <t>Se presenta el encargo de la radio escolar: crear un podcast de análisis musical para una audiencia real. Se formula la pregunta guía y se escucha un podcast modelo. En equipos, el alumnado elige una obra de la programación del Teatro Real/Auditorio Nacional y formula hipótesis sobre su estilo y género.</t>
+  </si>
+  <si>
+    <t>Lista de obras candidatas y preguntas iniciales en el cuaderno.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de análisis de obras seleccionadas y guión preliminar del podcast.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes mediante ejercicios de análisis comparativo. Se escuchan y analizan fragmentos de obras de diferentes períodos, identificando elementos como forma, armonía, textura, etc. Se practica el uso de software de edición de audio (Audacity) y la búsqueda de fuentes fiables (biblioteca, bases de datos musicales).</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis completados y ejercicios prácticos de edición básica.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos investigan a fondo sus obras: analizan partituras, escuchan versiones, buscan reseñas históricas. Elaboran un guión detallado para cada episodio, incluyendo introducción, análisis, comparación y crítica personal. Se realizan tutorías grupales para ajustar el enfoque y la profundidad.</t>
-[...2 lines deleted...]
-    <t>Guión completo de los tres episodios, con anotaciones de fuentes.</t>
+    <t>Cada equipo analiza en profundidad la obra seleccionada, toma notas, identifica estructura, elementos y procedimientos. Redacta el guion del podcast, incluyendo la argumentación del estilo/género y un juicio personal. Graban la locución y recopilan fragmentos sonoros (con derechos o bajo dominio público). Inician la edición.</t>
+  </si>
+  <si>
+    <t>Guion completo con referencias, pistas de audio grabadas, borrador de edición.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivos de audio/vídeo finales y enlace de publicación.</t>
+    <t>Los equipos finalizan la edición, añaden efectos, música de transición y verifican que cumplen con los derechos de autor (citas, licencias). Publican el podcast en el canal de la radio escolar y preparan un breve texto de presentación para redes sociales del instituto.</t>
+  </si>
+  <si>
+    <t>Podcast final publicado y verificación de atribución de fuentes.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo escucha un episodio de otro grupo y realiza una coevaluación usando una rúbrica. Se completa una autoevaluación individual sobre el proceso de aprendizaje. Debate final sobre lo aprendido y la relevancia de la música madrileña.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión individual escrita.</t>
+    <t>Se realiza una escucha cruzada de los episodios. Cada equipo coevalúa a otros dos usando la rúbrica. Se completa una autoevaluación y se asignan niveles de logro (1-4) a cada criterio trabajado. El profesorado modera y recoge las evidencias para la calificación.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Qué dice la música a tus emociones? Una investigación basada en datos</t>
-[...8 lines deleted...]
-    <t>¿Podemos identificar patrones estadísticos entre las características musicales de una obra y las emociones que despierta en los oyentes, validando o refutando hipótesis sobre la música terapéutica?</t>
+    <t>Datos que emocionan</t>
+  </si>
+  <si>
+    <t>Investigación sobre música y emociones para la asociación Música para la Salud</t>
+  </si>
+  <si>
+    <t>La asociación Música para la Salud de Madrid colabora con hospitales para integrar la música en terapias. Necesita datos rigurosos sobre qué elementos musicales provocan determinadas respuestas emocionales, para fundamentar sus programas. El alumnado actuará como equipo de investigación.</t>
+  </si>
+  <si>
+    <t>Diseñar un experimento controlado: seleccionar 4 obras de distintos períodos (Edad Media, Barroco, Romanticismo, Contemporánea), analizar sus elementos musicales (ritmo, melodía, armonía, timbre, dinámicas), recoger datos mediante encuestas a compañeros sobre emociones evocadas, analizar correlaciones y presentar conclusiones y recomendaciones a la asociación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras y audios de obras seleccionadas
-[...38 lines deleted...]
-    <t>Presentación oral, coevaluaciones, reflexión individual.</t>
+• Partituras de las 4 obras seleccionadas (por ejemplo: Salve Regina gregoriana, Bourrée de la Suite en Mi menor BWV 996 de Bach, Nocturno op.9 n.2 de Chopin, y 4'33'' de Cage o una obra de Ligeti).
+• Audiciones en mp3 o streaming.
+• Plantilla de encuesta (Google Forms o papel).
+• Hoja de cálculo para gráficas.
+• Plantilla de informe y póster (Canva o similar).
+• Rúbricas de evaluación.</t>
+  </si>
+  <si>
+    <t>Educación emocional y para la salud; competencia digital (tratamiento de datos y comunicación); trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación Música para la Salud. Se visualiza un vídeo sobre musicoterapia. Se plantea la pregunta guía y se formulan hipótesis iniciales por equipos sobre qué elementos musicales generan emociones (alegría, tristeza, calma, tensión).</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Se analizan 4 obras breves: un canto gregoriano, un movimiento de suite barroca, una pieza romántica y una obra contemporánea. El alumnado identifica elementos musicales (ritmo, melodía, armonía, timbre, dinámicas) en partitura y audición. Se completa una tabla comparativa. Se investiga el contexto histórico y posibles usos terapéuticos. Se introduce el diseño de encuestas y escalas Likert.</t>
+  </si>
+  <si>
+    <t>Análisis escrito de cada obra, tabla comparativa, y justificación de fuentes.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña una encuesta para medir emociones (utilizando el modelo circumplejo de Russell o similar). Se seleccionan fragmentos de las obras (30 s cada uno). Se recogen datos de compañeros de otros grupos (aprox. 20 encuestados por equipo). Se tabulan y representan gráficamente los resultados (media de emociones por obra).</t>
+  </si>
+  <si>
+    <t>Encuesta diseñada, datos recogidos y gráficas.</t>
+  </si>
+  <si>
+    <t>Los equipos redactan un informe estructurado (introducción, metodología, análisis de datos, conclusiones) y diseñan un póster divulgativo. Se utiliza una plantilla común para garantizar coherencia. Se prepara una exposición oral de 5 minutos.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster digital.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus resultados ante la asociación (simulada o real por videoconferencia). Coevaluación mediante rúbrica. Cada equipo reflexiona sobre su proceso y recibe feedback. Se asignan niveles de logro 1-4 a cada criterio trabajado.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Sonidos de tu barrio: compón y comparte la banda sonora de Madrid</t>
-[...8 lines deleted...]
-    <t>Crear y presentar una obra musical original que capture la esencia sonora de un barrio de Madrid, utilizando técnicas de análisis musical y composición, y colaborando con la comunidad local.</t>
+    <t>Compón tu barrio</t>
+  </si>
+  <si>
+    <t>Una identidad sonora para Lavapiés</t>
+  </si>
+  <si>
+    <t>El centro cultural 'La Corrala' de Lavapiés convoca a jóvenes creadores para proponer piezas musicales que representen la diversidad del barrio y puedan sonar en sus espacios públicos. El alumnado actúa como compositor y crítico musical.</t>
+  </si>
+  <si>
+    <t>Diseñar, componer y justificar una pieza musical breve (1-3 minutos) que refleje un aspecto identitario del barrio (su historia, su mezcla cultural, su vida cotidiana) utilizando herramientas digitales, y preparar un comentario crítico que explique las decisiones compositivas y el vínculo con el contexto.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Partituras y grabaciones de obras de música descriptiva (Ravel, Mussorgsky, Debussy, etc.)
-[...37 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, autoevaluaciones escritas</t>
+• Audiciones de músicas representativas de Lavapiés
+• Software: MuseScore (editor de partituras) y Audacity (editor de audio)
+• Guion para el comentario crítico
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación intercultural (valoración de la diversidad cultural del barrio), competencia digital (creación musical con TIC).</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria del centro cultural 'La Corrala' y se escuchan fragmentos de músicas representativas de Lavapiés (rumba, hip hop, flamenco fusión). Se debate la pregunta guía y se forman grupos.</t>
+  </si>
+  <si>
+    <t>Notas iniciales de ideas sobre el barrio y posibles enfoques sonoros.</t>
+  </si>
+  <si>
+    <t>Se analizan comparativamente obras de distintos estilos (flamenco, música africana, pop) identificando elementos rítmicos, melódicos y formales. Se introducen procedimientos compositivos y se practican pequeños ejercicios con software libre (MuseScore, Audacity).</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de partituras y breves esbozos melódicos/rítmicos.</t>
+  </si>
+  <si>
+    <t>Los grupos investigan una manifestación musical concreta del barrio (p. ej., una copla, un tema de hip hop local, una melodía de origen inmigrante) y deciden qué elementos incorporarán en su composición. Esbozan la estructura y escriben la partitura usando editores digitales.</t>
+  </si>
+  <si>
+    <t>Borrador de la partitura con notas sobre procedimientos utilizados.</t>
+  </si>
+  <si>
+    <t>Finalizan la composición y la graban o generan un audio digital. Redactan el comentario crítico que justifica las decisiones estilísticas, los procedimientos compositivos y la relación con el barrio, citando fuentes.</t>
+  </si>
+  <si>
+    <t>Partitura final, archivo de audio y comentario crítico.</t>
+  </si>
+  <si>
+    <t>Los grupos exponen brevemente su composición y comentario ante la clase, que actúa como público simulando ser los responsables del centro cultural. Coevaluación con rúbrica y autoevaluación individual. Se recoge la rúbrica cumplimentada.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Partituras en formato digital interactivo con audio sincronizado, más partitura en papel para seguir la escucha activa.
 • Vídeos guiados que comentan textura, armonía o forma, con opción de pausa y retroceso.
 • Mapas conceptuales o cronogramas de las obras que relacionen elementos musicales con su contexto histórico.</t>
   </si>
@@ -2223,575 +2217,575 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>180</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>349</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>368</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>251</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>150</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>257</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>424</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
@@ -2819,858 +2813,858 @@
       <c r="A9" s="7">
         <v>3.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D10" s="9">
         <v>12.5</v>
       </c>
       <c r="E10" s="9">
         <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D11" s="9">
         <v>12.5</v>
       </c>
       <c r="E11" s="9">
         <v>12.5</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D12" s="9">
         <v>7.5</v>
       </c>
       <c r="E12" s="9">
         <v>7.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D13" s="9">
         <v>7.5</v>
       </c>
       <c r="E13" s="9">
         <v>7.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <f>SUM(E3:E13)</f>
         <v>105.010000000000005</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.3</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
       <c r="K1" s="8">
         <v>4.2</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="7"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="7"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="7"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="7"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="7"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="7"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="7"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="7"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="7"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="7"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="7"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="7"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="7"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="7"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="7"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -6629,410 +6623,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>245</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>247</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>249</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>256</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>257</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>263</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>245</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>247</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>249</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>256</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>257</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>263</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7041,278 +7035,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>180</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>312</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>315</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>