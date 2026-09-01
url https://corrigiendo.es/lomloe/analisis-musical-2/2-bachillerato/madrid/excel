--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:37</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Análisis Musical II en 2º Bachillerato; aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Analisis musical 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, el currículo de Madrid es idéntico al del BOE (RD 243/2022).</t>
   </si>