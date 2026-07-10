--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Anatomia aplicada</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Anatomía Aplicada en 1.º Bachillerato; se aplica íntegramente el RD 217/2022 o 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Anatomia aplicada</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las competencias específicas y criterios de evaluación del Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
@@ -706,267 +706,263 @@
     <t>2.1
 2.2
 2.3
 2.4
 3.2
 5.4
 6.2
 6.3
 6.4</t>
   </si>
   <si>
     <t>CE.AA.1
 CE.AA.2
 CE.AA.6</t>
   </si>
   <si>
     <t>Proyecto de investigación final, presentaciones sobre inmunología y debates sobre ética en la salud sexual.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Desmonta el mito: tu cuerpo te habla (y Aragón también)</t>
+    <t>Desenmascara los mitos del aceite</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Podcast de Anatomía Aplicada para una vida saludable en Aragón</t>
+    <t>Crea un vídeo divulgativo para tu comunidad basado en la ciencia</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1.º de Bachillerato en Aragón está expuesto a multitud de información sobre salud, nutrición y ejercicio, a menudo carente de base científica. En su entorno cercano (redes sociales, familia, noticias) circulan mitos como 'comer fruta por la noche engorda' o 'el dolor de espalda se cura con reposo absoluto'. La situación de aprendizaje propone crear un podcast de divulgación científica que analice estos mitos desde la anatomía y fisiología, conectando con la realidad aragonesa (calidad del aire en Zaragoza, deportes de montaña en el Pirineo, dieta mediterránea local).</t>
+    <t>En Aragón, el aceite de oliva virgen extra es un producto emblemático con Denominación de Origen Protegida, pero circulan muchos mitos sobre su consumo y propiedades. El centro de salud local ha solicitado materiales divulgativos para la Semana de la Salud, y el alumnado de Anatomía Aplicada asume el reto de crear un vídeo que aclare estos mitos con rigor científico.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, como jóvenes aragoneses, desmontar mitos sobre salud y hábitos utilizando la ciencia de la anatomía y fisiología, y compartir ese conocimiento con nuestra comunidad educativa a través de un podcast riguroso y atractivo?</t>
+    <t>Crear un vídeo divulgativo que desmienta al menos dos mitos sobre el aceite de oliva, basado en la evidencia científica, y difundirlo en el centro de salud local.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Acceso a internet y bases de datos científicas (PubMed, SciELO, Google Scholar)
-[...3 lines deleted...]
-• Plantilla de guión y rúbrica de evaluación</t>
+• Presentación interactiva sobre el sistema digestivo
+• Ficha de búsqueda de fuentes científicas
+• Acceso a Dialnet, PubMed, Google Scholar
+• Dispositivos móviles o cámaras de grabación
+• Software de edición de vídeo (CapCut, OpenShot u online)
+• Storyboard en papel o digital
+• Rúbrica de evaluación con los criterios seleccionados</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud, competencia digital, comunicación lingüística, aprender a aprender, conciencia y expresiones culturales (divulgación científica).</t>
+    <t>Educación para la salud, alfabetización mediática y consumo responsable.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear un podcast sobre mitos de salud. Lluvia de ideas de mitos conocidos en el entorno aragonés. Se visualizan ejemplos de podcasts científicos. Se forman equipos de 4-5 personas y se asigna un gran mito por equipo (ej. 'El plátano engorda', 'El estrés solo es mental'). Se establecen criterios de calidad y rúbrica.</t>
-[...2 lines deleted...]
-    <t>Listado de mitos inicial y preguntas de investigación formuladas por cada equipo.</t>
+    <t>Se presenta el encargo del centro de salud: necesitan un vídeo divulgativo para desmontar mitos sobre el aceite de oliva. Se recogen mitos populares que el alumnado conoce (por ejemplo, 'el aceite de oliva virgen extra no se puede calentar' o 'cuanto más verde, más saludable'). Se discute qué hace que un mito sea falso y se establecen equipos de trabajo. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra y anotación individual de mitos conocidos.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: 1) Sistema digestivo y metabolismo de lípidos (saberes D.1), con énfasis en la digestión del aceite y su impacto en la salud (saberes B.1). 2) Búsqueda de información científica frente a pseudociencia (saberes A.1): uso de Dialnet, PubMed, Google Scholar, y cómo citar fuentes. 3) Estudio del D.O.P. Aceite del Bajo Aragón (realidad local).</t>
+  </si>
+  <si>
+    <t>Ejercicio de búsqueda: encontrar un estudio científico que respalde o refute un mito, y anotar su referencia APA.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona un mito, investiga a fondo, escribe la evidencia y diseña el guion del vídeo. Deben incluir: explicación del proceso fisiológico (saberes C.1 y D.1), argumentación con citas (saberes A.1) y recomendaciones saludables (saberes B.1). Se apoya la creación de storyboards y la planificación de tomas.</t>
+  </si>
+  <si>
+    <t>Storyboard detallado y guion con referencias.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación y edición del vídeo. Se utilizan dispositivos móviles o cámaras y software de edición (ej: CapCut, OpenShot). Se añaden gráficos explicativos, fuentes citadas en pantalla y una referencia final. Se ensaya la presentación previa a la proyección real.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado y listo para proyección.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Proyección de los vídeos en el aula (si no es posible ante la audiencia real, se simula) y coevaluación entre equipos. Cada equipo autoevalúa su trabajo con la rúbrica de criterios. Se recoge la evidencia de la fase 4 para el criterio 5.4 (si no se proyectó ante audiencia real, se valora el producto final y la preparación). Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica completada por equipo y coevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Sueño, estrés y salud: ¿qué dicen los datos de nuestro instituto?</t>
+  </si>
+  <si>
+    <t>Un estudio de investigación con datos propios</t>
+  </si>
+  <si>
+    <t>El Comité de Salud del instituto, en colaboración con el Plan de Salud de Aragón, nos ha encargado un diagnóstico real de los hábitos de salud del alumnado, basado en la recogida y análisis de datos propios, para diseñar un plan de intervención.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un estudio de investigación científica con datos primarios sobre los hábitos de sueño, alimentación y actividad física del alumnado, analizar sus relaciones con el bienestar autopercibido, y presentar un informe con recomendaciones al Comité de Salud del centro.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Encuesta en papel o Google Forms
+• Hoja de cálculo (Excel, Calc)
+• Guía de estadística descriptiva
+• Acceso a bases de datos científicas (PubMed, SciELO)
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud, competencia digital, pensamiento crítico y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Comité de Salud. El alumnado debate sobre hábitos y salud, formula preguntas iniciales y se organiza en equipos. Cada equipo elige un foco (sueño, estrés, alimentación o actividad física).</t>
+  </si>
+  <si>
+    <t>Hoja de preguntas iniciales y objetivos del estudio por equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de salud, sueño, estrés, alimentación y actividad física, así como el método científico. El alumnado busca información contrastada en fuentes fiables (PubMed, SciELO, webs oficiales) y elabora un marco teórico.</t>
+  </si>
+  <si>
+    <t>Ficha de búsqueda con referencias citadas correctamente.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña una encuesta o registro de datos (cuestionario de hábitos, escalas de estrés y bienestar). Recogen datos en el centro (con consentimiento informado). Depuran datos y realizan análisis descriptivo (medias, porcentajes, gráficos de barras/sectores) con hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Datos brutos y análisis en hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe de investigación estructurado y preparan la presentación oral para el Comité. Se focalizan en la discusión de resultados, relacionándolos con la literatura.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación.</t>
+  </si>
+  <si>
+    <t>Defensa oral ante el Comité de Salud. Coevaluación entre equipos y autoevaluación con diana. El docente asigna niveles de logro 1-4 para cada criterio según rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Neuroconexiones</t>
+  </si>
+  <si>
+    <t>Una instalación interactiva sobre el estrés y la salud del sistema nervioso</t>
+  </si>
+  <si>
+    <t>El estrés crónico es una de las principales causas de baja laboral y problemas de salud en Aragón, especialmente en entornos urbanos como Zaragoza. La comunidad universitaria del campus San Francisco presenta altos niveles de estrés, y el centro de salud del barrio ha solicitado materiales educativos innovadores para sensibilizar a los jóvenes.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir una instalación artística interactiva que explique el impacto del estrés en el sistema nervioso y sugiera hábitos saludables para prevenirlo, destinada a ser expuesta en el campus universitario.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Cartón, pinturas, pegamento, tijeras, luces LED (opcional)
+• Fichas de trabajo y guías de investigación
+• Ordenadores con acceso a PubMed y Google Académico
+• Ejemplos de instalaciones artístico-científicas (fotos/vídeos)
+• Rúbricas de evaluación impresas</t>
+  </si>
+  <si>
+    <t>Educación para la salud, competencia en conciencia y expresión cultural, pensamiento crítico y gestión de la información</t>
+  </si>
+  <si>
+    <t>Se presenta el reto mediante una carta de la Facultad de Ciencias de la Salud solicitando un material educativo sobre el estrés. Se visualizan ejemplos de instalaciones artístico-científicas. El alumnado debate sus ideas previas sobre el estrés y el sistema nervioso, y se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Diario de aprendizaje con hipótesis iniciales y bocetos de ideas.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga el sistema nervioso, la fisiología del estrés y los hábitos saludables para prevenirlo. Se trabajan fuentes fiables y se distinguen mitos. Se crea un glosario colectivo con el vocabulario científico clave.</t>
+  </si>
+  <si>
+    <t>Fichas de trabajo con resúmenes y un glosario anotado.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: búsqueda crítica de información (uso de PubMed, SciELO, webs de organismos oficiales), fundamentos de anatomía y fisiología relacionados con los mitos seleccionados (sistemas digestivo, nervioso, muscular, endocrino), y conceptos de salud y hábitos saludables. Cada taller incluye práctica guiada y puesta en común.</t>
-[...147 lines deleted...]
-    <t>Rúbrica de evaluación, reflexión escrita individual, acta de coevaluación.</t>
+    <t>Los equipos diseñan la instalación: deciden la metáfora (por ejemplo, un árbol de neuronas con luces que se encienden según el nivel de estrés), planifican los materiales y elaboran un prototipo a escala. Se revisa la viabilidad y se ajusta el diseño.</t>
+  </si>
+  <si>
+    <t>Plan de diseño escrito con croquis detallados y lista de materiales.</t>
+  </si>
+  <si>
+    <t>Construcción del prototipo final (si es posible) o maqueta detallada. Redacción de la guía para visitantes. Preparación de la presentación para la defensa.</t>
+  </si>
+  <si>
+    <t>Instalación terminada (o maqueta) y guía impresa.</t>
+  </si>
+  <si>
+    <t>Presentación de la instalación y guía ante un comité de estudiantes voluntarios de 1º de Bachillerato como audiencia simulada (o si es posible, ante el delegado de la facultad). Coevaluación entre equipos y autoevaluación individual usando rúbricas.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1861,291 +1857,291 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>280</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>283</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>286</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>289</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>215</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>310</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>4.35</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>4.35</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
@@ -2165,413 +2161,413 @@
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>4.35</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <v>4.35</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D8" s="9"/>
       <c r="E8" s="9">
         <v>4.35</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <v>4.35</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.4</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>4.35</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>4.35</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>4.35</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <v>4.35</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>4.35</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>4.35</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>4.35</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <v>4.35</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <v>4.35</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="9">
         <v>4.35</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>5.3</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <v>4.35</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>5.4</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <v>4.35</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>6.1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <v>4.35</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>6.2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="9"/>
       <c r="E23" s="9">
         <v>4.35</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>6.3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="9">
         <v>4.35</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>6.4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="9">
         <v>4.35</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9">
         <f>SUM(E3:E25)</f>
         <v>100.049999999999969</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AA31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>2.3</v>
       </c>
       <c r="J1" s="8">
         <v>2.4</v>
       </c>
@@ -2599,1045 +2595,1045 @@
       <c r="R1" s="8">
         <v>5.1</v>
       </c>
       <c r="S1" s="8">
         <v>5.2</v>
       </c>
       <c r="T1" s="8">
         <v>5.3</v>
       </c>
       <c r="U1" s="8">
         <v>5.4</v>
       </c>
       <c r="V1" s="8">
         <v>6.1</v>
       </c>
       <c r="W1" s="8">
         <v>6.2</v>
       </c>
       <c r="X1" s="8">
         <v>6.3</v>
       </c>
       <c r="Y1" s="8">
         <v>6.4</v>
       </c>
       <c r="Z1" s="8" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="AA1" s="8" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Y2),"")</f>
         <v/>
       </c>
       <c r="AA2" s="7"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Y3),"")</f>
         <v/>
       </c>
       <c r="AA3" s="7"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Y4),"")</f>
         <v/>
       </c>
       <c r="AA4" s="7"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Y5),"")</f>
         <v/>
       </c>
       <c r="AA5" s="7"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Y6),"")</f>
         <v/>
       </c>
       <c r="AA6" s="7"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Y7),"")</f>
         <v/>
       </c>
       <c r="AA7" s="7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Y8),"")</f>
         <v/>
       </c>
       <c r="AA8" s="7"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Y9),"")</f>
         <v/>
       </c>
       <c r="AA9" s="7"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Y10),"")</f>
         <v/>
       </c>
       <c r="AA10" s="7"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Y11),"")</f>
         <v/>
       </c>
       <c r="AA11" s="7"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Y12),"")</f>
         <v/>
       </c>
       <c r="AA12" s="7"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Y13),"")</f>
         <v/>
       </c>
       <c r="AA13" s="7"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Y14),"")</f>
         <v/>
       </c>
       <c r="AA14" s="7"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="7" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Y15),"")</f>
         <v/>
       </c>
       <c r="AA15" s="7"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Y16),"")</f>
         <v/>
       </c>
       <c r="AA16" s="7"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="7" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Y17),"")</f>
         <v/>
       </c>
       <c r="AA17" s="7"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Y18),"")</f>
         <v/>
       </c>
       <c r="AA18" s="7"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="7" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Y19),"")</f>
         <v/>
       </c>
       <c r="AA19" s="7"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="7" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Y20),"")</f>
         <v/>
       </c>
       <c r="AA20" s="7"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="7" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Y21),"")</f>
         <v/>
       </c>
       <c r="AA21" s="7"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Y22),"")</f>
         <v/>
       </c>
       <c r="AA22" s="7"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="7" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Y23),"")</f>
         <v/>
       </c>
       <c r="AA23" s="7"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Y24),"")</f>
         <v/>
       </c>
       <c r="AA24" s="7"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Y25),"")</f>
         <v/>
       </c>
       <c r="AA25" s="7"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Y26),"")</f>
         <v/>
       </c>
       <c r="AA26" s="7"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="7" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Y27),"")</f>
         <v/>
       </c>
       <c r="AA27" s="7"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Y28),"")</f>
         <v/>
       </c>
       <c r="AA28" s="7"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Y29),"")</f>
         <v/>
       </c>
       <c r="AA29" s="7"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="7" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Y30),"")</f>
         <v/>
       </c>
       <c r="AA30" s="7"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="7" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -8354,478 +8350,478 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>232</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>209</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>211</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>213</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>215</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>217</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>220</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>221</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>209</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>211</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>213</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>215</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>217</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>220</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>221</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>228</v>
+        <v>268</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>271</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>273</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>