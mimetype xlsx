--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Anatomía Aplicada en 1.º Bachillerato; se aplica íntegramente el RD 217/2022 o 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Anatomia aplicada</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las competencias específicas y criterios de evaluación del Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>