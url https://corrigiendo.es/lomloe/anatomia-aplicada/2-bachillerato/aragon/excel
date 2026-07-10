--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Anatomía Aplicada, se aplica el currículo estatal del RD 243/2022 sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Anatomia aplicada</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del Real Decreto 243/2022.</t>
   </si>
@@ -706,268 +706,264 @@
   <si>
     <t>2.1: Plantear hipótesis en salud
 2.2: Diseñar experimentación biológica
 2.3: Realizar toma de datos cuali-cuantitativos
 2.4: Interpretar resultados de investigación
 2.5: Establecer colaboraciones en proyectos
 6.1: Analizar causas de patologías
 6.2: Valorar la prevención
 6.3: Comprender limitaciones del sistema inmune
 6.4: Uso racional de medicamentos</t>
   </si>
   <si>
     <t>CE.AA.2: Proyectos de investigación
 CE.AA.6: Resolución de problemas de salud</t>
   </si>
   <si>
     <t>Memoria de proyecto de investigación, resolución de casos clínicos sobre desequilibrios hormonales y debates sobre salud pública y vacunación.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Desmonta el mito: Salud sin bulos</t>
+    <t>Corazón y Tierra Aragonesa</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación y divulgación sobre el cuerpo humano para combatir la desinformación</t>
+    <t>Un podcast divulgativo sobre salud cardiovascular con productos de nuestra tierra</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>2º Bachillerato de Anatomía Aplicada en un instituto de Zaragoza. El alumnado, de 17-18 años, consume y comparte información sobre salud en redes sociales, a menudo sin contrastar. Se detectan bulos recurrentes sobre nutrición, sistema nervioso y reproducción.</t>
+    <t>Las enfermedades cardiovasculares son la primera causa de muerte en Aragón (INE, 2021). Nuestro instituto quiere colaborar con la asociación de vecinos para difundir hábitos saludables a través de un podcast accesible y riguroso.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear una serie de podcasts rigurosos y atractivos que desmientan los bulos sobre salud y anatomía que circulan entre los jóvenes aragoneses?</t>
+    <t>Diseñar, grabar y difundir un episodio de podcast (10-15 min) que explique científicamente cómo la alimentación y el ejercicio previenen enfermedades cardiovasculares, incorporando ejemplos de productos aragoneses y consejos prácticos para las familias.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con acceso a internet y grabación
-[...5 lines deleted...]
-• Rúbricas de evaluación (participación, guión, podcast final, autoevaluación)</t>
+• Datos de mortalidad cardiovascular del IAEST (Instituto Aragonés de Estadística)
+• Artículos científicos sobre productos locales (bases de datos PubMed)
+• Audacity o herramienta de grabación gratuita
+• Plantilla de guion de podcast
+• Rúbrica de evaluación del producto digital</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (búsqueda, selección, creación de contenido audiovisual); competencia social y cívica (trabajo en equipo, difusión responsable); competencia en comunicación lingüística (expresión oral y escrita) y Aprender a aprender (autoevaluación y reflexión).</t>
+    <t>Educación para la salud, consumo responsable, tratamiento crítico de la información, competencia digital en producción de audio.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se proyectan tres bulos reales (ej. «solo usamos el 10% del cerebro», «los alimentos light adelgazan», «la vacuna causa infertilidad»). Debate guiado: ¿qué os suena? ¿son ciertos? Se presenta el reto: crear una serie de podcasts para desmentir bulos. Formación de equipos de 3-4 y lluvia de ideas sobre posibles mitos a tratar.</t>
-[...2 lines deleted...]
-    <t>Listado inicial de bulos y preguntas que genera cada equipo; rúbrica de participación.</t>
+    <t>Se presentan datos reales de mortalidad cardiovascular en Aragón (gráfica del IAEST). Se formula la pregunta guía y se organizan equipos de 4-5 personas. Cada equipo elige un producto aragonés para destacar. Se definen roles: guionista, presentador, técnico de sonido, documentalista.</t>
+  </si>
+  <si>
+    <t>Hoja de equipo con hipótesis iniciales sobre el papel de la dieta en la salud del corazón.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El profesor imparte contenidos sobre el sistema cardiovascular, metabolismo de nutrientes (glúcidos, lípidos, proteínas) y fisiología del ejercicio. Se analizan noticias pseudocientíficas sobre dietas milagro. Se muestra un ejemplo de podcast científico (p.ej. 'Coffee Break' de la SEBBM).</t>
+  </si>
+  <si>
+    <t>Esquema individual del metabolismo lipídico y preguntas para entrevista.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan el producto aragonés elegido (composición nutricional, estudios científicos sobre sus beneficios). Redactan el guion detallado, incluyendo explicaciones fisiológicas, entrevista ficticia a un experto y consejos prácticos. El documentalista verifica fuentes (PubMed, SciELO).</t>
+  </si>
+  <si>
+    <t>Guion completo con referencias citadas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación del podcast con herramientas digitales (Audacity, grabadora del móvil). Edición: insertan música de Creative Commons, efectos. Suben a plataforma escolar o SoundCloud privado. Realizan una escucha crítica entre equipos y ajustan.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final y metadatos (duración, portada).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Se comparten los podcasts en un canal interno para las familias. Cada equipo autoevalúa su producción mediante la rúbrica y coevalúa a otro equipo. El profesor asigna niveles de logro 1-4 para cada criterio basado en el producto y las evidencias intermedias.</t>
+  </si>
+  <si>
+    <t>Rúbrica de autoevaluación y coevaluación cumplimentada.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Del campo al plato: un análisis de nuestra alimentación</t>
+  </si>
+  <si>
+    <t>Investigación sobre hábitos alimentarios y bienestar en el instituto</t>
+  </si>
+  <si>
+    <t>El AMPA del centro ha solicitado un estudio sobre los hábitos alimentarios del alumnado para mejorar el menú escolar y promover una alimentación saludable que incorpore productos de la región, en sintonía con la iniciativa 'Aragón, territorio saludable'.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos alimentarios y bienestar, analizar los datos obtenidos, relacionarlos con los procesos de nutrición y metabolismo, y elaborar un informe con recomendaciones que fomente el consumo de productos locales aragoneses para mejorar la salud del adolescente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta en Google Forms
+• Hoja de cálculo (Excel o Google Sheets)
+• Catálogo de productos aragoneses (fuente: DGA)
+• Vídeos sobre metabolismo y nutrición
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud, consumo responsable y competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del AMPA y se debate la pregunta guía. El alumnado formula hipótesis sobre sus propios hábitos y los de sus compañeros. Se acuerdan los objetivos del estudio y se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Hoja de lluvia de ideas e hipótesis iniciales por equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) metabolismo energético y necesidades nutricionales del adolescente, (b) productos agroalimentarios de Aragón y su valor nutricional, (c) diseño de encuestas y análisis de datos básico. Se proporcionan recursos: artículos, videos y catálogos de productos locales.</t>
+  </si>
+  <si>
+    <t>Cuestionario breve de comprensión y diseño de un borrador de encuesta.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: (1) Búsqueda eficaz en bases de datos científicas (PubMed, Google Scholar, Web of Science) y webs de referencia (OMS, ISCIII, AESAN). (2) Repaso de conceptos clave de anatomía y fisiología relacionados con los bulos seleccionados: sistema nervioso, nutrición y metabolismo, reproducción. (3) Cómo citar fuentes en formato APA. Cada equipo investiga el bulo elegido y recopila evidencias.</t>
-[...47 lines deleted...]
-    <t>¿Cómo podemos utilizar datos reales sobre el consumo de antibióticos en Aragón para diseñar una campaña de concienciación dirigida a pacientes del centro de salud local?</t>
+    <t>Los equipos aplican la encuesta a una muestra (alumnado de otros grupos). En la segunda sesión, vuelcan los datos en una hoja de cálculo y calculan frecuencias, medias y gráficos. La tercera sesión la dedican a interpretar los resultados y relacionarlos con los saberes de nutrición.</t>
+  </si>
+  <si>
+    <t>Base de datos rellenada y hoja de cálculo con gráficos y medidas estadísticas.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe final (con introducción, metodología, resultados, discusión y recomendaciones) y diseña un póster o infografía para la presentación. Se ensaya la exposición oral.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster/infografía terminados.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación de los resultados ante el AMPA (virtual o presencial). Coevaluación entre equipos y autoevaluación con rúbrica. El docente asigna niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Cuerpo en ruta: anatomía para peregrinos</t>
+  </si>
+  <si>
+    <t>Materiales divulgativos para el Camino de Santiago aragonés</t>
+  </si>
+  <si>
+    <t>El grupo recibe el encargo de la Asociación de Amigos del Camino de Santiago de Aragón: crear materiales divulgativos sobre prevención de lesiones y cuidados corporales para los peregrinos que recorren la ruta aragonesa (desde Somport hasta Puente la Reina). La asociación carece de recursos visuales actualizados y quiere algo atractivo y científicamente fundamentado.</t>
+  </si>
+  <si>
+    <t>Crear una serie de tres pósteres artísticos y una guía práctica de bolsillo para peregrinos, que expliquen cómo prevenir lesiones musculares, deshidratación y otras afecciones durante la caminata, basándose en el conocimiento anatómico y fisiológico adquirido.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula con ordenadores y conexión a internet
-[...94 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada y reflexión personal</t>
+• Mapas topográficos del Camino de Santiago aragonés (IGN)
+• Datos climáticos de AEMET de la zona
+• Páginas web de la Asociación de Amigos del Camino de Santiago de Aragón
+• Material de dibujo (papel de gran formato, rotuladores, etc.) o software de diseño (Canva, GIMP)
+• Fichas de vocabulario anatómico y diagramas del sistema muscular y cardiovascular</t>
+  </si>
+  <si>
+    <t>Educación para la salud (prevención y hábitos saludables) y competencia digital (búsqueda de información, herramientas de diseño)</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación mediante un vídeo testimonial de un peregrino. El alumnado genera preguntas iniciales sobre qué necesita saber el cuerpo para una caminata larga. Se forman equipos y se asigna un tramo concreto del Camino aragonés.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis: ¿qué lesiones son más comunes? ¿qué sistemas corporales se ven más afectados?</t>
+  </si>
+  <si>
+    <t>Trabajo cooperativo sobre anatomía y fisiología del movimiento, hidratación y termorregulación. Se usan fuentes fiables (OMS, guías de medicina deportiva) y se realiza un taller de vocabulario anatómico. Cada equipo elabora un mapa conceptual que relacione sistemas corporales con el esfuerzo del Camino.</t>
+  </si>
+  <si>
+    <t>Mapa conceptual grupal y ejercicio de vocabulario (definir 10 términos).</t>
+  </si>
+  <si>
+    <t>Los equipos investigan datos geográficos y climatológicos de su tramo (desnivel, distancia, temperatura) con herramientas digitales (Google Earth, AEMET). Identifican puntos de riesgo (subidas prolongadas, zonas sin sombra, fuentes) y los relacionan con posibles problemas de salud: deshidratación, ampollas, sobrecarga muscular.</t>
+  </si>
+  <si>
+    <t>Tabla de riesgos con localización, causa fisiológica y prevención.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña y elabora un póster artístico sobre un tema (ej. hidratación, cuidado muscular, calzado) y una guía plegable que integre todos los consejos. Se permite uso de dibujo a mano, collage o herramientas digitales. Se realizan borradores y revisión por pares.</t>
+  </si>
+  <si>
+    <t>Borradores y productos finales: pósteres y guía.</t>
+  </si>
+  <si>
+    <t>Presentación de los materiales a la asociación (invitada virtual o presencial) o simulación. Coevaluación con rúbrica. Cada equipo reflexiona sobre el proceso y asigna niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -8372,233 +8368,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>209</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>211</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>213</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>215</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>217</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>220</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>221</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>209</v>
@@ -8691,82 +8687,82 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>234</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>271</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>273</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>274</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>