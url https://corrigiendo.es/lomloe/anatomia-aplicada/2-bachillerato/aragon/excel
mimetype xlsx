--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 15:02</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Anatomía Aplicada, se aplica el currículo estatal del RD 243/2022 sin cambios.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Anatomia aplicada</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del Real Decreto 243/2022.</t>
   </si>