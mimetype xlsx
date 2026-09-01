--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="468">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Artes escenicas 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:34</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 243/2022 sin modificaciones para Artes Escénicas I de 1º de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo estatal.</t>
   </si>
@@ -814,272 +814,265 @@
 • Los ensayos: tipología, finalidades y organización.
 • Representación de espectáculos escénicos.
 • El público: concepto y tipologías.
 • La recepción teatral: catarsis, extrañamiento y participación.</t>
   </si>
   <si>
     <t>4.1: Participar activamente en la realización de proyectos colectivos de creación y difusión escénica
 4.2: Evaluar y presentar los resultados de la participación en proyectos
 5.1: Identificar el tipo de público al que se dirige un espectáculo determinado
 5.2: Comentar manifestaciones escénicas, empleando la terminología adecuada</t>
   </si>
   <si>
     <t>CE.AE.4
 CE.AE.5</t>
   </si>
   <si>
     <t>Evaluación del proceso de ensayo (coevaluación), crítica teatral escrita de un espectáculo externo y resultado final de la representación.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Explora, Crea y Difunde: El Escenario Aragonés en un Podcast</t>
+    <t>Rescata el telón: un podcast para jóvenes</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>De la Jota a la Escena Contemporánea: Una Mirada Crítica y Expresiva</t>
+    <t>Acercando el teatro clásico a los oyentes de 4.º ESO</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1.º de Bachillerato en un instituto de Zaragoza convive con diversas tradiciones escénicas aragonesas. El reto parte de la necesidad de dar visibilidad a manifestaciones escénicas locales, a menudo desconocidas para los jóvenes. Se propone crear un podcast didáctico (formato digital) para divulgar y analizar críticamente una manifestación escénica aragonesa (jota, teatro de calle, danza contemporánea, etc.) combinando investigación, experimentación expresiva y producción mediática.</t>
+    <t>El Centro Dramático de Aragón (CDA) quiere renovar su público joven y propone a los estudiantes de 1.º de Bachillerato crear un podcast que analice una de sus obras clásicas programadas, dirigiéndose a alumnos de 4.º de ESO.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar y grabar un episodio de podcast (15-20 minutos) en el que se analice críticamente una manifestación escénica aragonesa, se exploren sus códigos expresivos a través de una recreación práctica y se evalúe su recepción, dirigido a oyentes jóvenes de otros centros educativos de Aragón.</t>
+    <t>Producir un episodio de podcast (15-20 min) que analice una obra teatral clásica, conecte con la actualidad y esté diseñado para captar el interés de adolescentes, incluyendo entrevistas ficticias, efectos sonoros y explicaciones accesibles.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con grabadora de audio
-[...5 lines deleted...]
-• Bibliografía básica: 'Artes Escénicas' de varios autores, artículos sobre teatro en Aragón</t>
+• Guion de podcast modelo
+• Software de grabación y edición (Audacity, grabadora de móvil)
+• Fragmentos de la obra clásica en texto y vídeo
+• Rúbrica de evaluación
+• Fichas de análisis</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de audio, publicación web). Competencia social y ciudadana (trabajo en equipo, respeto por la diversidad cultural). Competencia en comunicación lingüística (redacción de guion, expresión oral). Competencia de conciencia y expresiones culturales (análisis y recreación de manifestaciones escénicas).</t>
+    <t>Educación en comunicación audiovisual, competencia digital, expresión oral y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del proyecto: reto de crear un podcast sobre una manifestación escénica aragonesa. Visionado de ejemplos breves (jota, teatro de calle). Brainstorming sobre qué manifestaciones conocen. Formación de equipos (4-5 personas). Asignación de roles iniciales. Entrega de rúbrica y cronograma.</t>
-[...2 lines deleted...]
-    <t>Lista de manifestaciones propuestas por cada equipo, justificación breve de su interés.</t>
+    <t>Presentación del encargo del CDA, escucha de un fragmento de podcast modelo, tormenta de ideas sobre el público joven y el teatro.</t>
+  </si>
+  <si>
+    <t>Notas de brainstorming y perfil de audiencia.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Análisis en clase de una obra clásica (ej. La vida es sueño), estudio de códigos escénicos, ejercicios de comentario crítico y nociones de producción de podcast.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis cumplimentada con terminología.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Por grupos, seleccionan obra, escriben guion completo incluyendo entrevistas ficticias, efectos y adaptación al público joven.</t>
+  </si>
+  <si>
+    <t>Guion revisado por el docente.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación y edición del podcast: pruebas de sonido, grabación de pistas y montaje.</t>
+  </si>
+  <si>
+    <t>Podcast final en MP3.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición en clase de los podcasts, coevaluación con rúbrica y reflexión escrita sobre el proceso y la recepción.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y reflexión individual.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>El público opina: ¿qué espera y qué recibe?</t>
+  </si>
+  <si>
+    <t>Una investigación de audiencia en el Teatro Principal de Zaragoza</t>
+  </si>
+  <si>
+    <t>El Teatro Principal de Zaragoza, en colaboración con el centro, ofrece al grupo la oportunidad de asistir a una representación y realizar un estudio de recepción. El alumnado debe diseñar una encuesta, recoger datos reales del público asistente, analizarlos y elaborar un informe que entregará a la dirección del teatro para mejorar futuras programaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta a la audiencia de una obra teatral, analizar los datos obtenidos y elaborar un informe que describa el perfil del público y sus reacciones, usando terminología específica de la recepción escénica.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Entradas para la obra (gestionadas por el centro)
+• Modelo de encuesta (papel o Google Forms)
+• Hoja de cálculo para análisis (Excel o similar)
+• Guía de terminología de recepción teatral
+• Rúbricas de evaluación y coevaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación cultural), competencia digital (tratamiento de datos) y competencia social (trabajo en equipo).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del teatro: necesitan saber quién es su público y qué opina. El alumnado debate sobre qué datos serían útiles y formula hipótesis iniciales sobre el perfil del espectador aragonés.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y primeras ideas sobre la encuesta.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes sobre tipologías de público, recepción teatral y diseño de encuestas. El alumnado analiza ejemplos de estudios de audiencia y práctica la terminología (catarsis, extrañamiento, etc.). Diseñan la encuesta en equipos.</t>
+  </si>
+  <si>
+    <t>Encuesta diseñada y validada por el grupo-clase.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres teórico-prácticos: 1) Historia y tipologías de las artes escénicas, con foco en Aragón. 2) Análisis de códigos de significación (espacio, iluminación, sonido, gesto) a partir de fragmentos videograbados. 3) Introducción a la recepción teatral: catarsis, extrañamiento, participación. Cada equipo investiga su manifestación elegida usando fuentes proporcionadas (artículos, vídeos, entrevistas).</t>
-[...47 lines deleted...]
-    <t>¿Cómo ha evolucionado el teatro en Aragón en las últimas décadas? Investiga datos cuantitativos y cualitativos, analiza tendencias y comunica los resultados de forma creativa a la comunidad educativa.</t>
+    <t>Asistencia a la obra (1 sesión) y aplicación de la encuesta al público real (presencial o virtual). En las siguientes sesiones, vuelcan y depuran los datos, realizan análisis estadístico descriptivo y elaboran gráficos.</t>
+  </si>
+  <si>
+    <t>Datos crudos (hoja de respuestas) y análisis con gráficos.</t>
+  </si>
+  <si>
+    <t>Redacción del informe final: descripción de la obra, metodología, resultados, conclusiones y recomendaciones. Preparación de la presentación oral para el teatro.</t>
+  </si>
+  <si>
+    <t>Informe completo y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación del informe al teatro (o simulación con un jurado). Coevaluación del trabajo en equipo mediante rúbrica. Autoevaluación individual y asignación de niveles de logro por el docente.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Escena y comunidad: un espejo del barrio</t>
+  </si>
+  <si>
+    <t>Creación de una microintervención escénica para un centro social del entorno</t>
+  </si>
+  <si>
+    <t>El centro educativo se plantea abrirse a la comunidad y el alumnado de Artes Escénicas I quiere demostrar que el teatro puede ser herramienta de concienciación y cohesión social. Se contacta con un centro de día para personas mayores o una asociación vecinal cercana que acepta recibir una microintervención escénica sobre un tema de interés común (soledad, memoria, cuidados).</t>
+  </si>
+  <si>
+    <t>Diseñar y representar una microintervención escénica (5-10 min) para un grupo real de vecinos o usuarios de un centro social, abordando una temática que preocupe a esa comunidad, y evaluar el impacto a través de las reacciones del público.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet.
-[...98 lines deleted...]
-    <t>Ficha de reflexión y autoevaluación cumplimentada.</t>
+• Ficha de contacto con centros sociales
+• Ejemplos de microintervenciones en YouTube
+• Material de atrezo básico (telas, cartón, linternas)
+• Plantilla de perfil de público
+• Rúbrica de autoevaluación y coevaluación
+• Cámara o móvil para grabar</t>
+  </si>
+  <si>
+    <t>Educación emocional, competencia social y cívica, conciencia y expresiones culturales.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real (colaboración con un centro social) y se visionan ejemplos de teatro foro o microintervenciones. Se formula la pregunta guía y se forman equipos. Cada equipo elige un tema de interés comunitario (soledad, memoria, cuidados) y un centro social concreto.</t>
+  </si>
+  <si>
+    <t>Propuesta inicial escrita: tema, destinatario y justificación.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre códigos escénicos (espacio, iluminación, sonido) y técnicas de interpretación. Análisis de la audiencia: perfil del grupo destinatario, expectativas y condiciones del espacio real. Estudio de referentes (teatro social, site-specific).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de interpretación; perfil del público documentado.</t>
+  </si>
+  <si>
+    <t>Creación colectiva de la escena: dramaturgia breve, asignación de roles, diseño de espacio/iluminación/sonido. Primeros ensayos con feedback del docente. Ajustes según el espacio real (visita previa si es posible).</t>
+  </si>
+  <si>
+    <t>Guion o escaleta, fotos de ensayos, check-list de tareas cumplidas.</t>
+  </si>
+  <si>
+    <t>Representación en el centro social (1 sesión) y grabación del evento. Vuelta al aula: elaboración del informe reflexivo individual que analice el proceso, la recepción del público y el aprendizaje.</t>
+  </si>
+  <si>
+    <t>Registro audiovisual de la representación, informe reflexivo.</t>
+  </si>
+  <si>
+    <t>Coevaluación: cada equipo visiona su grabación y comenta la de otros usando rúbrica. El docente aplica las rúbricas a las evidencias recogidas (informe, perfil de audiencia, comentario crítico, etc.) y asigna niveles de logro 1-4. Autoevaluación del equipo.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido escénico</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer videograbaciones de obras con subtítulos descriptivos y comentarios de audio sobre el contexto histórico y cultural.
@@ -2235,517 +2228,517 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>350</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>367</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>248</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>143</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>254</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>424</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
@@ -2755,879 +2748,879 @@
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="9">
         <v>12.5</v>
       </c>
       <c r="E5" s="9">
         <v>12.5</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D6" s="9">
         <v>12.5</v>
       </c>
       <c r="E6" s="9">
         <v>12.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D7" s="9">
         <v>12.5</v>
       </c>
       <c r="E7" s="9">
         <v>12.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D9" s="9">
         <v>10.0</v>
       </c>
       <c r="E9" s="9">
         <v>10.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D10" s="9">
         <v>10.0</v>
       </c>
       <c r="E10" s="9">
         <v>10.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>5.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D11" s="9">
         <v>10.0</v>
       </c>
       <c r="E11" s="9">
         <v>10.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9">
         <f>SUM(E3:E12)</f>
         <v>115</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>5.1</v>
       </c>
       <c r="L1" s="8">
         <v>5.2</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:L2),"")</f>
         <v/>
       </c>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:L3),"")</f>
         <v/>
       </c>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:L4),"")</f>
         <v/>
       </c>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:L5),"")</f>
         <v/>
       </c>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:L6),"")</f>
         <v/>
       </c>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:L7),"")</f>
         <v/>
       </c>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:L8),"")</f>
         <v/>
       </c>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:L9),"")</f>
         <v/>
       </c>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:L10),"")</f>
         <v/>
       </c>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:L11),"")</f>
         <v/>
       </c>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:L12),"")</f>
         <v/>
       </c>
       <c r="N12" s="7"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:L13),"")</f>
         <v/>
       </c>
       <c r="N13" s="7"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:L14),"")</f>
         <v/>
       </c>
       <c r="N14" s="7"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:L15),"")</f>
         <v/>
       </c>
       <c r="N15" s="7"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:L16),"")</f>
         <v/>
       </c>
       <c r="N16" s="7"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:L17),"")</f>
         <v/>
       </c>
       <c r="N17" s="7"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:L18),"")</f>
         <v/>
       </c>
       <c r="N18" s="7"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:L19),"")</f>
         <v/>
       </c>
       <c r="N19" s="7"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:L20),"")</f>
         <v/>
       </c>
       <c r="N20" s="7"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:L21),"")</f>
         <v/>
       </c>
       <c r="N21" s="7"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:L22),"")</f>
         <v/>
       </c>
       <c r="N22" s="7"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:L23),"")</f>
         <v/>
       </c>
       <c r="N23" s="7"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:L24),"")</f>
         <v/>
       </c>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:L25),"")</f>
         <v/>
       </c>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:L26),"")</f>
         <v/>
       </c>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:L27),"")</f>
         <v/>
       </c>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:L28),"")</f>
         <v/>
       </c>
       <c r="N28" s="7"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:L29),"")</f>
         <v/>
       </c>
       <c r="N29" s="7"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:L30),"")</f>
         <v/>
       </c>
       <c r="N30" s="7"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:L31),"")</f>
         <v/>
       </c>
       <c r="N31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="300">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
@@ -6507,410 +6500,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>265</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>242</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>246</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>143</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>253</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>254</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>242</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>244</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>246</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>253</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>254</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>256</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>260</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6919,278 +6912,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>176</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>310</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>313</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>317</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>330</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>344</v>
-      </c>
-[...7 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>