--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="469">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="468">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Artes escenicas 1</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 23:41</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica el RD 243/2022. Criterios de evaluación idénticos al BOE.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Artes escenicas 1</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la CCAA mantiene íntegramente los criterios de evaluación del BOE.</t>
   </si>
@@ -835,267 +835,264 @@
 • El espectáculo escénico: concepto y características.
 • Tipologías básicas del espectáculo: clásico, de vanguardia, corporal, occidental, oriental, de objetos, musical, dancístico, de interior, de calle.
 • Otras formas de presentación escénica: happening, performance, vídeo-teatro o teatro-danza.
 • El diseño de un espectáculo: equipos, fases y áreas de trabajo.
 • Los ensayos: tipología, finalidades y organización.
 • Representación de espectáculos escénicos.</t>
   </si>
   <si>
     <t>4.1: Participar activamente en la realización de proyectos colectivos de creación y difusión escénica.
 4.2: Evaluar y presentar los resultados de la participación en proyectos.
 4.3: Identificar oportunidades de desarrollo personal, social, académico o profesional.</t>
   </si>
   <si>
     <t>CE.4: Realizar proyectos de creación y difusión escénica.</t>
   </si>
   <si>
     <t>Evaluación por pares del trabajo en equipo, memoria final del proyecto y valoración de la ejecución técnica en la representación final.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Reseña y Crea: Podcast de Artes Escénicas</t>
+    <t>Cartografía teatral: crea un blog sobre artes escénicas en Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Proyecto de creación y difusión de crítica teatral digital</t>
+    <t>De la platea a la red: análisis, creación y difusión de un espectáculo madrileño</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 1º Bachillerato del IES X en Madrid, con horario de 3 horas semanales. La SDA se desarrolla en el tercer trimestre, aprovechando la oferta teatral de la ciudad y la Semana de las Artes del centro. Se dispone de aula con ordenadores, micrófonos y software de edición de audio.</t>
+    <t>El centro educativo se encuentra en Madrid, una ciudad con una intensa vida teatral. Se ha establecido contacto con el Teatro de La Abadía, que ofrece su programación y la posibilidad de que el alumnado asista a un ensayo o función con descuento. El reto consiste en crear un blog que sirva como recurso didáctico para futuros cursos y como puente entre el teatro profesional y el aula.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un episodio de podcast de crítica teatral, analizando una obra representada en Madrid, y difundirlo en la radio escolar o web del instituto.</t>
+    <t>Diseñar, desarrollar y difundir un blog colectivo que incluya: análisis de una obra concreta (características, conexiones históricas y recepción del público), una reseña crítica, y una breve pieza audiovisual donde el grupo dramatice una escena inspirada en la obra, aplicando códigos de significación escénica.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Audacity o software de edición de audio
-[...5 lines deleted...]
-• Guía de locución y edición</t>
+• Blog de Blogger o Wix (plantilla básica)
+• Cámara de móvil o tableta para grabación
+• Ficha de análisis fotocopiada
+• Plantilla de reseña crítica
+• Rúbricas de evaluación impresas o digitales
+• Vídeos de obras teatrales de ejemplo</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Comunicación lingüística (expresión oral y escrita, vocabulario específico). Competencia digital (uso de herramientas de grabación y edición). Conciencia y expresiones culturales (apreciación de las artes escénicas). Aprender a aprender (autoevaluación y gestión del proyecto). Competencia social y cívica (trabajo en equipo, respeto a las opiniones).</t>
+    <t>Educación para la ciudadanía (participación cultural, crítica social a través del teatro) y competencia digital (creación y difusión de contenido).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del proyecto: visionado de ejemplos de podcasts críticos teatrales. Lluvia de ideas sobre qué es una crítica y cómo transmitirla en audio. Se plantea el reto de crear un podcast sobre una obra teatral actual. Se forman equipos de 4-5 personas y se asignan roles iniciales (investigador, guionista, locutor, técnico).</t>
-[...2 lines deleted...]
-    <t>Listado de ideas iniciales y roles asignados en cada equipo.</t>
+    <t>Se presenta el contacto con el Teatro de La Abadía y se lanza la pregunta guía. El alumnado comparte experiencias previas con el teatro y se forman los equipos. Se acuerda un cronograma y se asignan roles iniciales.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en un padlet.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ficha individual de análisis de una obra de ejemplo y guion de prácticas de locución.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: códigos de significación escénica, tipologías teatrales, y cómo analizar un espectáculo. Se visualizan fragmentos de obras y se analizan ejemplos de reseñas y blogs teatrales.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una escena modelo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos visionan/leen la obra seleccionada (si es posible, asistencia a representación en Madrid) y elaboran un guion detallado para el podcast: introducción, análisis de códigos, entrevista imaginada a un personaje, crítica personal y cierre. El guion se revisa por pares y se ajusta.</t>
-[...2 lines deleted...]
-    <t>Guion del podcast completo con anotaciones.</t>
+    <t>Tras asistir a la obra (o ver un vídeo si no es posible), cada equipo analiza la obra según la guía, recoge evidencias (fotos, notas) y elabora borradores de las entradas del blog.</t>
+  </si>
+  <si>
+    <t>Análisis escrito de la obra y primeras versiones de la reseña.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Archivo de audio del podcast y publicación en la web.</t>
+    <t>Los equipos graban su pequeña dramatización (1-2 minutos) inspirada en algún elemento de la obra, montan el blog con las entradas y el vídeo, y preparan la presentación.</t>
+  </si>
+  <si>
+    <t>Blog completo (entradas + vídeo) listo para publicar.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación mediante rúbrica (criterios de contenido, expresión, trabajo en equipo, técnica). Cada equipo valora su proceso y resultado. Debate sobre la recepción del público. Cumplimentación de un diario de aprendizaje individual.</t>
-[...2 lines deleted...]
-    <t>Rúbrica cumplimentada por cada miembro del equipo y diario de aprendizaje.</t>
+    <t>Cada equipo presenta el blog a la audiencia real (familias, equipo directivo, representante del teatro) en un acto presencial o por videoconferencia. Se realiza coevaluación y autoevaluación mediante rúbricas, y se asignan niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación y grabación de la presentación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Descifrando al público: investigación social sobre la recepción teatral</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos analizar y valorar críticamente el público de una representación escénica en Madrid, utilizando datos reales, para comprender la relación entre la obra y su audiencia?</t>
+    <t>¿Qué público para qué teatro?</t>
+  </si>
+  <si>
+    <t>Investigación sobre la recepción escénica en Madrid y propuesta de difusión para jóvenes</t>
+  </si>
+  <si>
+    <t>El grupo acaba de asistir a una representación en el Teatro de La Abadía (o visualizarla en diferido). Observan que la mayoría del público es adulto y que apenas hay jóvenes. El teatro nos encarga un estudio de opinión para entender por qué y diseñar una estrategia de difusión.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación de campo con datos primarios (encuestas y entrevistas) para analizar la recepción de una obra concreta, identificar barreras de acceso para jóvenes y elaborar una propuesta de difusión dirigida al teatro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Modelos de encuesta (presencial/online)
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión individual escrita.</t>
+• Ficha de análisis de la obra (plantilla)
+• Vídeo o grabación de la obra (si no se puede asistir)
+• Hoja de cálculo (Google Sheets) para datos
+• Formularios Google para encuestas online
+• Rúbricas de evaluación (criterios 1.1, 1.2, 4.1, 4.2, 5.2)
+• Acceso a Internet y medios de presentación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (acceso a la cultura, participación ciudadana); competencia digital (tratamiento de datos, herramientas colaborativas).</t>
+  </si>
+  <si>
+    <t>Tras asistir a una representación (o ver un vídeo), se debate: ¿qué nos ha gustado? ¿a quién creemos que va dirigido? Se presenta el encargo del teatro: necesitan saber por qué no atraen a jóvenes. Se formula la pregunta guía y se organizan los equipos (4-5 personas) asignando roles iniciales.</t>
+  </si>
+  <si>
+    <t>Ficha individual de análisis de la obra (vocabulario específico) y hipótesis iniciales por equipo sobre el perfil del público.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) códigos de significación escénica para profundizar en la obra; (b) metodología de encuestas (muestreo, diseño de preguntas, ética). El alumnado elabora el cuestionario que pasarán a compañeros y a público real. También se trabajan criterios de análisis de recepción.</t>
+  </si>
+  <si>
+    <t>Cuestionario validado por el profesor; nota con apuntes sobre códigos escénicos.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: los equipos realizan encuestas a compañeros de otros cursos y, si es posible, a transeúntes en las inmediaciones del teatro (con autorización) o mediante formularios online. Vuelcan los datos en una hoja de cálculo, los depuran y realizan un análisis descriptivo básico (frecuencias, cruces).</t>
+  </si>
+  <si>
+    <t>Base de datos y gráficos de resultados.</t>
+  </si>
+  <si>
+    <t>Redacción del informe final con estructura: introducción (obra y contexto), metodología, resultados, conclusiones y propuesta de difusión (campaña en redes, descuentos, talleres previos, etc.). Elaboran una presentación visual (póster o diapositivas) para la audiencia real. Cada equipo se reparte la redacción de secciones.</t>
+  </si>
+  <si>
+    <t>Informe completo y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes ante un panel simulado (dos compañeros de otro grupo actúan como concejales y directoras de teatro). Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación y grabación de las presentaciones (opcional).</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Artes Escénicas: Creación y Representación para la Comunidad</t>
-[...8 lines deleted...]
-    <t>Crear y representar una pieza escénica breve (10-15 minutos) que conecte con un público no especializado (infancia o personas mayores), abordando una temática social de su entorno.</t>
+    <t>Escena en el Barrio: teatro para conectar con nuestros mayores</t>
+  </si>
+  <si>
+    <t>Creación e interpretación de una pieza escénica breve para un centro de mayores del distrito</t>
+  </si>
+  <si>
+    <t>El centro educativo se ubica en el distrito de Tetuán, Madrid, donde existe el Centro de Mayores Tetuán (C/ Marqués de Viana, 50) con el que el instituto tiene convenio de actividades intergeneracionales. Se propone al alumnado crear una pieza escénica breve (15 min) para representarla en dicho centro durante la Semana Cultural del instituto, dirigida a los mayores del barrio.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y representar una pieza escénica breve (teatro-foro o escena de títeres) que aborde un tema elegido por el alumnado (memoria, soledad, humor) y que sea significativa para un público de personas mayores. Tras la representación, recoger la reacción del público y elaborar una reflexión crítica colectiva.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Guías de teatro comunitario
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada y diario de reflexión.</t>
+• Aula de teatro o espacio diáfano con sillas
+• Linternas para iluminación básica
+• Telas y disfraces reciclados
+• Graba smartphone para ensayos
+• Cuestionario impreso para recoger reacciones del público
+• Plantilla de dossier digital (Canva o Google Docs)</t>
+  </si>
+  <si>
+    <t>Educación intergeneracional, competencia social y cívica, conciencia emocional.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo: representar una pieza escénica para el Centro de Mayores. Se visionan fragmentos de teatro-foro y se debate sobre qué temas pueden interesar a ese público. Se formula la pregunta guía y se forman equipos de trabajo (4-5 personas) que eligen un tema común.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y acta de elección temática por equipo.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: análisis de escenas breves para identificar códigos escénicos (espacio, iluminación, gesto). Estudio de la recepción teatral mediante ejemplos (vídeos de reacciones del público). Ejercicios de preparación pre-expresiva y juegos teatrales para explorar dinámicas grupales. Cada equipo comienza a diseñar su pieza: guion, personajes, espacio.</t>
+  </si>
+  <si>
+    <t>Registro en diario de aprendizaje de los talleres y borrador de guion.</t>
+  </si>
+  <si>
+    <t>Ensayos con orientación del docente. Se integran los códigos escénicos aprendidos: ajuste de iluminación (linternas), sonido, vestuario (reciclaje de materiales). Se realizan ensayos parciales y se graba un ensayo general para autoevaluación inmediata. El alumnado prepara una pequeña encuesta oral para recoger reacciones del público el día de la representación.</t>
+  </si>
+  <si>
+    <t>Grabación de ensayo general y ficha de observación de la autoevaluación.</t>
+  </si>
+  <si>
+    <t>Día de la representación en el Centro de Mayores (una sesión). Se representa la pieza y se recoge la reacción del público (encuesta, entrevista breve). En la sesión siguiente en aula, se completa el dossier digital individual/grupal que incluye: análisis del público, reseña crítica, reflexión sobre el proceso, y evaluación de resultados.</t>
+  </si>
+  <si>
+    <t>Dossier digital completo y ficha de reacciones del público.</t>
+  </si>
+  <si>
+    <t>Presentación oral de los resultados de cada equipo (5 min por equipo) seguida de coevaluación utilizando rúbrica de los criterios 4.1 y 4.2. Se asigna nivel de logro 1-4 a cada criterio del SDA mediante rúbrica cumplimentada por el docente y autoevaluación del alumnado. Cierre con reflexión grupal sobre el impacto social del teatro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido escénico</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer videograbaciones de obras con subtítulos descriptivos y comentarios de audio sobre el contexto histórico y cultural.
 • Proporcionar partituras de iluminación, bocetos de vestuario y planos de escena como materiales visuales complementarios al texto dramático.
 • Facilitar entrevistas grabadas con directores o actores que expliquen sus procesos creativos para conectar obra y contexto.</t>
   </si>
@@ -2239,517 +2236,517 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>350</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>363</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>367</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>254</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>387</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>144</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>423</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>424</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
@@ -2759,930 +2756,930 @@
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="9">
         <v>12.5</v>
       </c>
       <c r="E5" s="9">
         <v>12.5</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D6" s="9">
         <v>12.5</v>
       </c>
       <c r="E6" s="9">
         <v>12.5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D7" s="9">
         <v>12.5</v>
       </c>
       <c r="E7" s="9">
         <v>12.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D13" s="9">
         <v>10.0</v>
       </c>
       <c r="E13" s="9">
         <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <f>SUM(E3:E13)</f>
         <v>115.010000000000005</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.3</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="7"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="7"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="7"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="7"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="7"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="7"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="7"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="7"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="7"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="7"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="7"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="7"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="7"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="7"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="7"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -6773,410 +6770,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>271</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>274</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>144</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>144</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7185,278 +7182,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>315</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>318</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>