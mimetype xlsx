--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Artes escenicas 2</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Artes Escénicas II; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas y criterios de evaluación son idénticos a los del Real Decreto 243/2022.</t>
   </si>
@@ -837,268 +837,265 @@
 • El diseño de un espectáculo: equipos, fases y áreas de trabajo. Espacios escénicos y espacios no escénicos. Integración de lenguajes no orales y tecnológicos.
 • La dramaturgia en el diseño de un proyecto escénico.
 • La producción y la realización de un proyecto escénico.
 • La dirección artística en proyectos escénicos.
 • Los ensayos: funciones de la dirección escénica y regiduría.
 • Representación de espectáculos escénicos.
 • Exhibición, difusión, distribución y evaluación de productos escénicos.
 • Oportunidades de desarrollo personal, social, académico y profesional vinculadas con la materia.
 • El respeto de la propiedad intelectual. La protección de la creatividad personal.</t>
   </si>
   <si>
     <t>4.1: Participar, con iniciativa, responsabilidad y conciencia de grupo, en el diseño, la planificación y la realización.
 4.2: Evaluar y presentar los resultados de proyectos de creación y difusión escénica.
 4.3: Identificar oportunidades de desarrollo personal, social, académico o profesional.</t>
   </si>
   <si>
     <t>Memoria de producción, evaluación del desempeño en el rol asignado y defensa del proyecto final.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Videoblog teatral: análisis y difusión de 'La voz humana'</t>
+    <t>Resuena en el Teatro Principal</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Situación de Aprendizaje para Artes Escénicas II (2.º Bachillerato)</t>
+    <t>Un podcast crítico para conectar con la programación del Teatro Principal de Zaragoza</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El IES ... (en Zaragoza) asiste al Teatro de la Estación para ver el montaje 'La voz humana' de Jean Cocteau. Los estudiantes de Artes Escénicas II crearán un videoblog analítico publicado en el canal del instituto.</t>
+    <t>El Teatro Principal de Zaragoza, uno de los teatros históricos de España, busca renovar su comunicación con los jóvenes. El departamento de educación del teatro ha lanzado una convocatoria para que centros educativos creen contenidos digitales que analicen y promuevan su programación entre el público adolescente. Nuestro instituto participa con un podcast crítico.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un videoblog de tres episodios (5-10 min cada uno) que analice críticamente el montaje 'La voz humana', incluyendo: (1) presentación de contexto y sinopsis, (2) análisis de la puesta en escena y personaje, (3) valoración personal y recepción del público. El videoblog debe emplear lenguaje especializado, citar fuentes y ser difundido en el canal del instituto.</t>
+    <t>Diseñar y producir un podcast crítico sobre una obra de la temporada del Teatro Principal de Zaragoza, incluyendo análisis de la obra, una breve dramatización de un fragmento y una reflexión sobre su relevancia social, con el objetivo de acercar la programación del teatro al público joven.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos de grabación (móviles, cámaras)
-[...3 lines deleted...]
-• Canal de YouTube del instituto</t>
+• Acceso a internet y a la web del Teatro Principal (programación)
+• Software de grabación y edición de audio (Audacity o similar)
+• Micrófonos o altavoces de móvil
+• Modelos de crítica escénica en formato texto y podcast
+• Fotocopias de rúbricas de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de vídeo, publicación web), competencia en comunicación lingüística (expresión oral, argumentación), competencia social y cívica (trabajo en equipo, respeto por las opiniones ajenas), conciencia y expresiones culturales (valoración del patrimonio teatral aragonés).</t>
+    <t>Educación en comunicación audiovisual y pensamiento crítico. Competencia en conciencia y expresión cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un videoblog sobre 'La voz humana'. Visionado de fragmentos de la obra o entrevistas. Lluvia de ideas sobre qué aspectos analizar. Formación de equipos de 4-5 personas.</t>
-[...2 lines deleted...]
-    <t>Ideas iniciales anotadas en un mapa mental</t>
+    <t>Se presenta el encargo del Teatro Principal: crear un podcast crítico sobre una obra de su temporada. El alumnado, en equipos, define el enfoque, asigna roles y elabora un plan de proyecto que incluya las fases, recursos y criterios de calidad.</t>
+  </si>
+  <si>
+    <t>Plan de proyecto</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller sobre análisis escénico: elementos de la puesta en escena, vocabulario técnico. Visionado de videoblogs de referencia. Estudio del texto de Cocteau y contexto.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de un videoblog modelo</t>
+    <t>El alumnado explora diferentes técnicas de análisis escénico (contexto histórico, puesta en escena, interpretación) y formatos de podcast (entrevista, reportaje, crítica). Realizan ejercicios prácticos de identificación de elementos significativos en fragmentos grabados y analizan modelos de crítica. Cada equipo mantiene una bitácora de exploración.</t>
+  </si>
+  <si>
+    <t>Bitácora de exploración</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>4 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion técnico y escaleta, material grabado sin editar</t>
+    <t>Los equipos investigan a fondo la obra seleccionada (visionado de vídeos, lectura de críticas, contextualización). Eligen un fragmento para una dramatización breve y escriben el guion del podcast, incluyendo la crítica y la dramatización. Producen un borrador del guion.</t>
+  </si>
+  <si>
+    <t>Guion del podcast con secuencia dramatizada</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
+    <t>Grabación y edición del podcast (audio y/o vídeo). Los equipos se organizan en roles (locutor, técnico, editor). El producto final debe ser un podcast de 10-15 minutos listo para su envío al Teatro Principal.</t>
+  </si>
+  <si>
+    <t>Podcast final</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su podcast al grupo, explicando sus decisiones creativas y la crítica elaborada. Se realiza una coevaluación entre equipos usando rúbricas. Cada alumno completa un informe de autoevaluación sobre su contribución y el proceso.</t>
+  </si>
+  <si>
+    <t>Presentación oral e informe de autoevaluación</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Mudéjar en escena: ¿qué siente el público?</t>
+  </si>
+  <si>
+    <t>Creación, representación y análisis de recepción de una intervención escénica en un espacio aragonés</t>
+  </si>
+  <si>
+    <t>La Consejería de Cultura del Gobierno de Aragón ha convocado un concurso juvenil de intervenciones escénicas en espacios patrimoniales. Nuestro centro quiere presentar una propuesta que conecte con la arquitectura mudéjar de Teruel, pero para optar al premio debemos demostrar su impacto real en el público mediante datos propios.</t>
+  </si>
+  <si>
+    <t>Diseñar, producir y representar una intervención escénica original en un espacio no convencional de Aragón, recogiendo encuestas de recepción al público asistente, analizando los datos y elaborando una crítica escénica que valore la experiencia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fichas de planificación (cronograma, roles)
+• Modelo de encuesta de recepción (papel o formulario digital)
+• Hoja de cálculo o herramienta online para análisis de datos
+• Cámara de vídeo o móvil para registro
+• Blog del centro para publicación de crítica</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y competencia digital (tratamiento de datos y publicación en blog).</t>
+  </si>
+  <si>
+    <t>Se presenta el concurso y se proyectan imágenes del mudéjar turolense. Se formula la pregunta guía. Por equipos, el alumnado comparte ideas iniciales y define qué espacio de su localidad podría acoger la intervención.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y propuesta de espacio en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: estructura de un proyecto escénico (fases, equipos), técnicas de encuesta y análisis de datos, y elementos de la crítica escénica. Cada equipo elabora un cronograma y un borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>Cronograma y borrador de encuesta.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Montaje final, revisión por el grupo, publicación en YouTube. Preparación de la presentación oral para la clase.</t>
-[...26 lines deleted...]
-    <t>¿Cómo podemos utilizar datos reales (encuestas, estadísticas de taquilla, perfiles de público) para diseñar y justificar un proyecto escénico que conecte con una audiencia juvenil?</t>
+    <t>Los equipos ensayan y preparan la intervención en el espacio real (o simulado si no es posible). Realizan la representación ante un público real (otras clases, familias) y recogen las encuestas. Graban la actuación.</t>
+  </si>
+  <si>
+    <t>Grabación de la representación y encuestas cumplimentadas.</t>
+  </si>
+  <si>
+    <t>Analizan los datos de las encuestas y elaboran un informe con gráficos. Redactan la crítica escénica. Montan el dossier final (memoria, registro, informe, crítica) y lo suben al blog del centro.</t>
+  </si>
+  <si>
+    <t>Informe de análisis de datos y crítica escénica.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su dossier mediante una exposición oral de 10 minutos. Se coevalúa con rúbrica y se asigna nivel de logro 1-4 a cada criterio. Autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Intervén el Patio de la Infanta</t>
+  </si>
+  <si>
+    <t>Creación escénica site-specific para transformar un espacio emblemático</t>
+  </si>
+  <si>
+    <t>El Patio de la Infanta de Zaragoza, espacio renacentista abierto al público, busca nuevas formas de conectar con la comunidad. El grupo de Artes Escénicas II recibe el encargo de diseñar y ejecutar una intervención escénica de 15 minutos que dialogue con la arquitectura y genere una experiencia transformadora en los asistentes.</t>
+  </si>
+  <si>
+    <t>Diseñar, planificar y ejecutar una intervención escénica site-specific de 15 minutos en el Patio de la Infanta, incorporando voz, movimiento y elementos escenográficos mínimos, y evaluar el impacto en el público asistente mediante una memoria crítica.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y hoja de cálculo
-[...93 lines deleted...]
-    <t>Reseña crítica escrita; autoevaluación cumplimentada; acta de puesta en común.</t>
+• Patio de la Infanta (o espacio similar)
+• Cámara de vídeo
+• Dispositivos para encuestas digitales
+• Material de atrezzo básico
+• Rúbrica de evaluación
+• Plantilla de memoria crítica</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, participación ciudadana y sensibilidad estética.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: intervenir el Patio de la Infanta. Se visita el espacio (o se usa material audiovisual) y se lanza la pregunta guía. El alumnado investiga brevemente la historia del Patio y comparte primeras ideas.</t>
+  </si>
+  <si>
+    <t>Notas de observación del espacio y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre creación site-specific, análisis de referentes (ej. intervenciones en patios andaluces) y roles en la producción escénica. Se forman equipos y se asignan funciones (dirección, dramaturgia, espacio, comunicación).</t>
+  </si>
+  <si>
+    <t>Registro de participación en talleres y esquema de roles.</t>
+  </si>
+  <si>
+    <t>Cada equipo desarrolla la propuesta escénica: guion, diseño de movimiento, selección de objetos/vestuario. Se realiza un ensayo general en el aula y se ajusta la propuesta.</t>
+  </si>
+  <si>
+    <t>Guion escénico y plan de ensayos.</t>
+  </si>
+  <si>
+    <t>Ejecución de la intervención en el Patio de la Infanta (una sesión de montaje y otra de representación). Se recoge la reacción del público mediante encuestas breves. Posteriormente, se prepara la memoria crítica.</t>
+  </si>
+  <si>
+    <t>Grabación de la intervención, encuestas de público rellenas.</t>
+  </si>
+  <si>
+    <t>Cada equipo finaliza la memoria crítica incluyendo la reseña, la autoevaluación y la valoración del impacto. Se comparten las memorias en una presentación pública al resto de la clase y a los 'Amigos del Patio', que asisten como jurado.</t>
+  </si>
+  <si>
+    <t>Memoria crítica entregada y rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido escénico para facilitar la percepción y comprensión.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fragmentos en video de obras emblemáticas (teatro kabuki, tragedia griega, teatro del absurdo) con subtitulado descriptivo y glosario visual de términos escénicos.
@@ -2272,1454 +2269,1454 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>358</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>254</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>147</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>260</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>429</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>433</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>434</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D3" s="9">
         <v>12.5</v>
       </c>
       <c r="E3" s="9">
         <v>12.5</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D4" s="9">
         <v>12.5</v>
       </c>
       <c r="E4" s="9">
         <v>12.5</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D7" s="9">
         <v>12.5</v>
       </c>
       <c r="E7" s="9">
         <v>12.5</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D8" s="9">
         <v>12.5</v>
       </c>
       <c r="E8" s="9">
         <v>12.5</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D13" s="9">
         <v>10.0</v>
       </c>
       <c r="E13" s="9">
         <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <f>SUM(E3:E13)</f>
         <v>114.98999999999999</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.3</v>
       </c>
       <c r="L1" s="8">
         <v>5.1</v>
       </c>
       <c r="M1" s="8">
         <v>5.2</v>
       </c>
       <c r="N1" s="8" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="O1" s="8" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="7"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="7"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="7"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="7"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="7"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="7"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="7"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="7"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="7"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="7"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="7"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="7"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="7"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="7"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="7"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="7" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="7"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="7" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="7" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="7"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="7"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -6756,427 +6753,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>268</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>274</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>259</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>260</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>262</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>266</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7185,278 +7182,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>316</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>319</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>326</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>336</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>