--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Artes Escénicas II; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Las competencias específicas y criterios de evaluación son idénticos a los del Real Decreto 243/2022.</t>
   </si>