--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 20:00</t>
+    <t>10/07/2026 22:36</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Artes Escénicas II, por lo que aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Artes escenicas 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene sin cambios los cinco criterios de evaluación y competencias específicas del BOE.</t>
   </si>
@@ -831,265 +831,266 @@
 • Exhibición, difusión, distribución y evaluación de productos escénicos.
 • Oportunidades de desarrollo personal, social, académico y profesional vinculadas con la materia. Ámbitos profesionales relacionados con las artes escénicas.
 • La crítica escénica. Estrategias y técnicas de elaboración de una reseña.</t>
   </si>
   <si>
     <t>4.1: Participar, con iniciativa, en grupo y con responsabilidad, en el diseño, la planificación y la realización.
 4.2: Evaluar y presentar los resultados de proyectos de creación y difusión escénica.
 4.3: Identificar oportunidades de desarrollo personal, social, académico o profesional.
 3.1: Valorar la recepción brindada a un espectáculo determinado.
 3.2: Realizar y compartir reseñas y críticas escénicas.</t>
   </si>
   <si>
     <t>CE.4
 CE.5</t>
   </si>
   <si>
     <t>Portfolio del proyecto de producción, evaluación por pares del trabajo en equipo y publicación de una reseña crítica profesional.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crítica de butaca: podcast sobre las artes escénicas de Madrid</t>
+    <t>Crítica en escena: el teatro madrileño que no ves</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Análisis, valoración y difusión digital de un espectáculo en vivo</t>
+    <t>Creación de un videopodcast de crítica y propuesta escénica sobre una obra actual de Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>IES de la Comunidad de Madrid, 2.º de Bachillerato, alumnos con interés en artes escénicas. Se dispone de 3 horas semanales y acceso a ordenadores con software de edición de audio. Posibilidad de asistir a una obra en un teatro de Madrid (Teatro de la Abadía, Matadero, etc.) o de visionar una grabación autorizada.</t>
+    <t>Madrid ofrece una de las ofertas teatrales más ricas de Europa, sin embargo, el público juvenil apenas asiste a las salas. El grupo se convierte en crítico cultural digital para un medio local, analizando una obra real de la cartelera madrileña y proponiendo una reescenificación que acerque el teatro a su generación.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos analizar críticamente una obra escénica madrileña actual y compartir nuestro análisis a través de un podcast o vídeo dirigido a un público juvenil?</t>
+    <t>Analizar críticamente una obra teatral contemporánea programada en Madrid y diseñar una propuesta de reescenificación de una escena que conecte con los intereses del público joven, comunicándolo en un videopodcast dirigido a un medio cultural juvenil.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con Audacity u otro editor de audio
-[...5 lines deleted...]
-• Guion de podcast modelo</t>
+• Fragmento de una obra teatral madrileña (enlace a plataforma o grabación)
+• Dispositivos móviles para grabación
+• Software de edición (Clipchamp o similar)
+• Plantillas de guion y storyboard
+• Fichas de análisis escénico
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Comunicación lingüística (expresión oral y escrita, argumentación); competencia digital (grabación, edición y publicación); conciencia y expresiones culturales (análisis de patrimonio escénico madrileño); emprendimiento (gestión de proyecto en grupo).</t>
+    <t>Educación mediática y digital, competencia personal y social, conciencia cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast crítico sobre una obra escénica madrileña. Se muestran ejemplos de podcasts culturales. Los alumnos eligen entre asistir a una obra en directo (con antelación) o usar una grabación. Se forman grupos y se lanza la pregunta guía: ¿qué elementos debemos analizar para hacer una crítica rigurosa y atractiva para jóvenes?</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra, primeras anotaciones en diario de aprendizaje.</t>
+    <t>Se presenta el reto: convertirse en críticos digitales para un medio juvenil. Se visiona un fragmento de una obra madrileña actual (ej. 'La piedra oscura' de Teatro de la Abadía) y se debate: ¿por qué los jóvenes no van al teatro? Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y primeras impresiones recogidas en un padlet.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller de análisis escénico: se estudian elementos de la representación (espacio, personajes, iluminación, vestuario) y se practica con fragmentos de obras. Se explican técnicas de crítica (descripción, interpretación, valoración). Segunda sesión: taller de podcast (guion, grabación con Audacity, edición básica, manejo de voz).</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de un fragmento, guion técnico de prueba de 1 minuto.</t>
+    <t>Talleres sobre teoría de la interpretación (Stanislavski, tradiciones), análisis de la puesta en escena (espacio, iluminación, sonido) y estructura de la crítica escénica. El alumnado aplica estos conceptos a la obra seleccionada, identificando elementos clave.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de la obra y glosario de términos.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos asisten a la obra (o visionan la grabación) y toman notas estructuradas. En clase, redactan el guion del podcast, asignan roles (locutor, editor, documentalista) y planifican la grabación. Se realiza un ensayo de la locución y se ajusta el guion.</t>
-[...2 lines deleted...]
-    <t>Notas de campo, guion final del podcast, plan de grabación.</t>
+    <t>Cada equipo redacta el guion del videopodcast: una parte de crítica (valoración, contexto, recepción) y una parte propositiva (reescenificación de una escena con cambios de espacio, interpretación o recursos). Ensayan la grabación con dispositivos móviles.</t>
+  </si>
+  <si>
+    <t>Guion completo y storyboard detallado.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del podcast en el aula de informática. Se exporta el producto final. Cada grupo presenta su podcast al resto de la clase y lo sube a una plataforma compartida (SoundCloud, YouTube o blog del centro).</t>
-[...2 lines deleted...]
-    <t>Archivo de audio/vídeo, presentación oral breve con justificación de decisiones.</t>
+    <t>Grabación del videopodcast: cada equipo filma su discurso, incluye imágenes de la obra original (con permiso) y muestra el storyboard de su propuesta. Editan el vídeo con herramientas sencillas (ej. Clipchamp).</t>
+  </si>
+  <si>
+    <t>Videopodcast finalizado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación: cada grupo escucha un podcast de otro grupo y completa una rúbrica de valoración. Después, asamblea para comentar fortalezas y áreas de mejora. Finalmente, cada alumno escribe una reflexión individual sobre lo aprendido y las oportunidades profesionales o académicas relacionadas con las artes escénicas (vinculado a criterio 4.3 aunque no se evalúa formalmente).</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, reflexión personal escrita.</t>
+    <t>Visionado de los videopodcasts, coevaluación entre equipos con rúbrica, y autoevaluación individual. Cada equipo entrega un informe reflexivo donde analiza el proceso, los logros y las oportunidades profesionales identificadas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación e informe reflexivo.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga el impacto: datos para la escena madrileña</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos evidenciar con datos el valor social de las artes escénicas en un distrito de Madrid para fundamentar decisiones de programación cultural?</t>
+    <t>Cartografiando la audiencia: ¿a quién le habla el teatro madrileño?</t>
+  </si>
+  <si>
+    <t>Un estudio de público para mejorar la oferta escénica de nuestro barrio</t>
+  </si>
+  <si>
+    <t>El Teatro de la Zarzuela (o un teatro de nuestro distrito) quiere renovar su programación y necesita un diagnóstico de su público actual y potencial. La dirección nos encarga un estudio que combine observación, encuestas y análisis de datos para proponer mejoras basadas en evidencias.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una investigación de campo (encuestas, entrevistas, observación) para caracterizar a la audiencia de un teatro madrileño, analizar sus hábitos y expectativas, y proponer recomendaciones basadas en datos que ayuden a diversificar y ampliar el público.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet y Google Suite (Formularios, Hojas de cálculo, Documentos).
-[...35 lines deleted...]
-    <t>Rúbrica de coevaluación rellena y reflexión individual (150-200 palabras).</t>
+• Encuesta en papel o digital (Google Forms)
+• Hoja de cálculo (Excel/Calc)
+• Guion de entrevista
+• Materiales para presentación (Canva/PowerPoint)
+• Acceso al teatro para observación o grabación virtual
+• Bibliografía sobre crítica escénica</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación cultural, valoración de la diversidad) y competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del teatro (real o simulado). Lluvia de ideas sobre el público de nuestro entorno. Formulación de la pregunta de investigación y primeras hipótesis.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>Estudio de estrategias de análisis escénico, crítica y técnicas de investigación social (encuestas, entrevistas, observación). Análisis de casos previos. Conocimiento del teatro elegido: historia, programación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de una obra con vocabulario adecuado; borrador de encuesta.</t>
+  </si>
+  <si>
+    <t>Aplicación de instrumentos (encuesta a público, entrevista a responsable, observación de una función). Recogida, tabulación y análisis básico de datos (frecuencias, cruces). Interpretación en contexto.</t>
+  </si>
+  <si>
+    <t>Datos recogidos y análisis preliminar.</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Elaboración del informe escrito (introducción, metodología, resultados, discusión, conclusiones y recomendaciones). Preparación de presentación oral con apoyo visual. Ensayo y feedback entre pares.</t>
+  </si>
+  <si>
+    <t>Informe final y material de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación ante audiencia real. Coevaluación con rúbrica. Reflexión individual sobre proceso y salidas profesionales.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Escena Abierta: Montaje Comunitario</t>
-[...8 lines deleted...]
-    <t>Crear y representar una obra escénica original (teatro, danza o performance) que aborde una problemática social identificada en el barrio (soledad juvenil, convivencia intercultural, etc.), documentando el proceso y realizando una valoración crítica de la experiencia y de la recepción del público.</t>
+    <t>Escena en el barrio: una micropieza para la comunidad</t>
+  </si>
+  <si>
+    <t>Creación escénica de impacto local desde el aula</t>
+  </si>
+  <si>
+    <t>El alumnado de Artes Escénicas II recibe el encargo de la asociación cultural de un barrio de Madrid (por ejemplo, el Centro Cultural de Vallecas) para crear una micropieza teatral que active la reflexión sobre un tema local (convivencia, soledad, espacio público) y se represente en sus instalaciones durante la Semana de la Cultura del barrio.</t>
+  </si>
+  <si>
+    <t>Diseñar, producir y representar una micropieza escénica original (10-15 min) en un espacio no escénico del barrio, movilizando los recursos expresivos del teatro del siglo XX y la planificación de un proyecto escénico, y evaluar su impacto en la comunidad.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Guía de montaje escénico (elaborada por el docente)
-[...39 lines deleted...]
-    <t>Dossier del proyecto completo (incluye reseñas, evaluación, reflexión).</t>
+• Fichas de observación del barrio
+• Cámara de vídeo o teléfono para registro
+• Material de atrezo reciclado (telas, cartón, etc.)
+• Reproductor de audio y focos básicos (si el espacio lo permite)
+• Rúbricas y plantilla de dossier</t>
+  </si>
+  <si>
+    <t>Educación cívica y social (participación comunitaria), competencia emprendedora (gestión de proyecto), conciencia y expresiones culturales.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación cultural. El alumnado investiga sobre el barrio (datos, problemáticas, espacios) y formula preguntas guía. Se organizan equipos y se asignan roles iniciales.</t>
+  </si>
+  <si>
+    <t>Diario de campo con observaciones del barrio y propuestas de temática.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos de exploración de recursos expresivos: voz, cuerpo, espacio, objetos. Se trabajan técnicas de Stanislavski y teatro físico. Se analizan ejemplos de teatro en espacios no escénicos.</t>
+  </si>
+  <si>
+    <t>Registro de participación y bitácora de exploración.</t>
+  </si>
+  <si>
+    <t>Cada equipo define la temática y elabora el guion breve, el diseño de personajes, la planificación del espacio no escénico y el plan de producción (iluminación, sonido, atrezo).</t>
+  </si>
+  <si>
+    <t>Borrador del dossier con guion, storyboard y plan de montaje.</t>
+  </si>
+  <si>
+    <t>Ensayos, construcción de elementos escenográficos, montaje en el espacio real y representación ante la audiencia del barrio. Se graba la función.</t>
+  </si>
+  <si>
+    <t>Grabación en vídeo de la representación y fotografías del proceso.</t>
+  </si>
+  <si>
+    <t>Visionado de las grabaciones, coevaluación entre equipos, análisis de la recepción (encuesta al público si es posible), redacción de reseña crítica y cumplimentación de rúbricas de autoevaluación y evaluación final.</t>
+  </si>
+  <si>
+    <t>Reseña crítica, rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido escénico para facilitar la percepción y comprensión.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fragmentos en video de obras emblemáticas (teatro kabuki, tragedia griega, teatro del absurdo) con subtitulado descriptivo y glosario visual de términos escénicos.
 • Proporcionar partituras gestuales o coreográficas (notación Laban, diagramas de bloqueo) junto a la grabación para analizar la composición escénica.
 • Incluir audios comentados de críticos o dramaturgos que contextualicen la obra, y transcripciones de diálogos clave con anotaciones sobre recursos estilísticos.</t>
   </si>
@@ -6676,202 +6677,202 @@
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>287</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>245</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>247</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>249</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>137</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>256</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>257</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>263</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>304</v>
+        <v>264</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>305</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>308</v>
       </c>
     </row>