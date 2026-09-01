--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:36</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Artes Escénicas II, por lo que aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Artes escenicas 2</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene sin cambios los cinco criterios de evaluación y competencias específicas del BOE.</t>
   </si>