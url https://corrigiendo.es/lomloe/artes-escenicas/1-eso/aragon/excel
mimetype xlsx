--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Artes escenicas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Artes Escénicas en 1º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, competencias específicas, saberes básicos y demás elementos curriculares del Real Decreto 217/2022.</t>
   </si>
@@ -644,270 +644,266 @@
   </si>
   <si>
     <t xml:space="preserve">
 • La danza como género escénico y los estilos de danza escénica: clásica, contemporánea, española, baile flamenco, danza-teatro, danzaurbana, teatro musical…
 • Las danzas no escénicas: étnicas, populares, históricas, de salón…
 • Los parámetros y formas básicas del movimiento: desplazamiento, gestualidad, elevación, rotación y posición.
 • Interpretación en grupo de diferentes danzas.
 • Improvisación dancística, individual o por pequeños grupos, libre o pautada.
 • Realización de proyectos coreográficos o dancísticos en los que el alumnado asuma diferentes roles externos (técnicos) e internos (como bailarines).
 • El diseño de un espectáculo.</t>
   </si>
   <si>
     <t>3.1: Interpretar en grupo o en diferentes agrupaciones diferentes tipos de danzas y de expresiones coreog
 3.2: Demostrar la capacidad para improvisar una secuencia de movimientos, libres o con un fin determinado</t>
   </si>
   <si>
     <t>Evaluación del proyecto coreográfico final, registro de improvisaciones rítmicas y autoevaluación del proceso creativo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡A escena! Descubrimos el teatro aragonés</t>
+    <t>Difunde tu tradición escénica</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videopódcast sobre una manifestación escénica de Aragón</t>
+    <t>Creamos un videoblog sobre una danza tradicional aragonesa</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º ESO en un instituto de Zaragoza capital. El grupo es heterogéneo, con algunos alumnos que ya han participado en actividades escénicas extraescolares y otros sin experiencia previa. Se parte de su curiosidad por las tradiciones locales y el uso de redes sociales.</t>
+    <t>El centro quiere dinamizar su web con contenidos culturales elaborados por el alumnado. Se propone crear un videoblog que muestre una tradición escénica de Aragón, combinando investigación, explicación y una breve recreación.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Investigar una manifestación escénica aragonesa (jota, dance de espadas, pastorada, etc.), analizar sus elementos comunicativos y expresivos, y recrear una breve escena o coreografía representativa, documentando todo el proceso en un videopódcast que será compartido con las familias y el resto del centro.</t>
+    <t>El alumnado, en equipos, investiga, explora, ensaya y graba un videoblog en el que explica las características de una danza tradicional aragonesa, muestra sus códigos de significación, e interpreta una secuencia coreografiada e improvisada, todo ello dirigido a la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet y software de edición de vídeo
-[...4 lines deleted...]
-• Rúbricas de evaluación y autoevaluación</t>
+• Ordenadores/tablets con conexión a internet
+• Cámaras (móviles o del centro)
+• Software de edición de vídeo (por ejemplo, OpenShot, Clipchamp)
+• Música tradicional aragonesa (grabaciones libres de derechos)
+• Vestuario mínimo (pañuelos, palos si es posible)
+• Ficha de investigación y rúbricas</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de vídeo, búsqueda de información), Competencia en comunicación lingüística (expresión oral y escrita en guion y presentación), Competencia social y cívica (trabajo en equipo, respeto por el patrimonio cultural), Competencia en conciencia y expresiones culturales (valoración de las manifestaciones aragonesas).</t>
+    <t>Educación para la ciudadanía: valoración y difusión del patrimonio cultural aragonés.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante visionado de fragmentos de manifestaciones escénicas aragonesas (ej. jota en las Fiestas del Pilar, dance de Alcañiz). Lluvia de ideas sobre lo que ya saben y lo que quieren saber. Formación de equipos de 4-5 personas y elección de una manifestación concreta. Entrega de rúbrica del producto final.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra y acta de decisión del equipo.</t>
+    <t>Se presenta el reto: crear un videoblog sobre una danza tradicional aragonesa para la web del centro. Se visionan ejemplos de videoblogs culturales. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y lluvia de ideas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres guiados sobre: (a) elementos del espectáculo escénico (espacio, texto, interpretación, público); (b) códigos de significación escénica (voz, gesto, movimiento); (c) características de la jota y otros bailes aragoneses (historia, vestimenta, música). Uso de fuentes bibliográficas, entrevistas a expertos locales (vía videoconferencia) y visitas virtuales a archivos. Cada equipo toma notas específicas para su manifestación.</t>
-[...2 lines deleted...]
-    <t>Portafolio individual con fichas de análisis y apuntes.</t>
+    <t>Investigan sobre la Danza de los Palos de Bielsa (origen, significado, pasos, vestimenta). El profesor proporciona fuentes documentales (textos, vídeos). Exploran los códigos de significación: gestos, movimientos, ritmo. Realizan ejercicios de improvisación básica inspirados en la danza.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación cumplimentada y diario de exploración.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los equipos diseñan el guion del videopódcast: sección informativa (explicación de códigos y características) y sección dramatizada (recreación de una escena o baile). Ensayan la parte interpretativa, explorando gestos, tonos y movimientos. Preparan el material visual (escenografía simple, vestuario). Se realiza un ensayo general con feedback del docente.</t>
-[...2 lines deleted...]
-    <t>Guion del videopódcast y diario de ensayos (fotos, breves anotaciones).</t>
+    <t>Ensayos: aprenden la coreografía de la danza tradicional y preparan una breve escena explicativa (pueden incluir narración). Practican la improvisación final. Cada equipo asigna roles: presentador, bailarines, cámara, editor.</t>
+  </si>
+  <si>
+    <t>Registro de ensayos (fotos, anotaciones) y versión provisional de la coreografía.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del videopódcast en el aula de audiovisuales o espacios del centro (patio, salón de actos). Cada equipo asume roles: presentador, cámara, operador de sonido, actores, etc. Se edita el material con software sencillo (ej. CapCut o OpenShot). Publicación en plataforma del centro (Google Drive compartido) y visionado conjunto en la siguiente sesión.</t>
-[...2 lines deleted...]
-    <t>Videopódcast finalizado (archivo digital).</t>
+    <t>Grabación del videoblog: partes de presentación, demostración e improvisación. Edición del vídeo (añadir títulos, música, créditos). Preparan la publicación en la web del centro.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado y subido a la plataforma.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Proyección de los videopódcasts de todos los equipos. Coevaluación mediante rúbrica entre equipos (se evalúa contenido, claridad, creatividad y trabajo en equipo). Autoevaluación individual con diana de aprendizaje. Debate sobre lo aprendido y cómo aplicar estas habilidades en otras situaciones. El docente completa la evaluación con observaciones.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, autoevaluación individual, y registro anecdótico del docente.</t>
+    <t>Visualización conjunta de los videoblogs (previa autorización). Coevaluación entre equipos usando rúbricas. Cada equipo reflexiona sobre su proceso y asigna niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos en movimiento: las artes escénicas aragonesas bajo la lupa</t>
-[...8 lines deleted...]
-    <t>¿Cómo influyen las artes escénicas en la vida de los aragoneses? Debemos investigar, analizar datos reales y crear una breve pieza escénica (coreografía o escena) que comunique los hallazgos a la comunidad educativa.</t>
+    <t>Datos en escena: el público como brújula</t>
+  </si>
+  <si>
+    <t>Una investigación sobre el impacto de nuestras propuestas escénicas</t>
+  </si>
+  <si>
+    <t>El instituto organiza una semana cultural abierta al barrio. El alumnado de 1.º ESO creará una breve pieza escénica, pero antes debe investigar qué elementos expresivos (gestos, tono, movimiento) generan mayor respuesta en la audiencia. Para ello recogerán datos durante un ensayo abierto con público y los analizarán.</t>
+  </si>
+  <si>
+    <t>Diseñar, representar y evaluar una escena de teatro o danza a partir del análisis de datos reales recogidos en un ensayo con público, y comunicar los resultados a la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con acceso a internet
-[...39 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada y reflexión escrita individual.</t>
+• Plantilla de hoja de observación y cuestionario
+• Hoja de cálculo (Excel o Google Sheets)
+• Espacio para ensayo y representación
+• Cámaras o dispositivos para grabar (opcional)
+• Modelo de informe de investigación</t>
+  </si>
+  <si>
+    <t>Educación emocional y tratamiento de datos cuantitativos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la semana cultural y la necesidad de investigar al público. Se activan ideas previas sobre qué gusta en una actuación. Se formula la pregunta guía y se formulan hipótesis por equipos sobre qué elementos escénicos pueden generar más atención o emoción.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas sobre el público.</t>
+  </si>
+  <si>
+    <t>Taller sobre códigos escénicos (palabra, tono, gesto, movimiento) y técnicas de recogida de datos: observación sistemática con pauta predefinida y encuesta de reacción (escala Likert). El alumnado diseña una hoja de observación y un mini-cuestionario para el público del ensayo abierto.</t>
+  </si>
+  <si>
+    <t>Instrumentos de recogida de datos diseñados por cada equipo.</t>
+  </si>
+  <si>
+    <t>Se realiza un ensayo abierto: cada equipo representa un fragmento de la escena (aún sin pulir) ante un grupo de compañeros o familias voluntarias. Mientras, otro equipo recoge datos mediante la hoja de observación y el cuestionario. Posteriormente, se vuelca la información en una hoja de cálculo y se elaboran gráficos de barras o sectores para identificar los elementos con mejor respuesta.</t>
+  </si>
+  <si>
+    <t>Datos en bruto y gráficos resultantes.</t>
+  </si>
+  <si>
+    <t>Basándose en los datos, cada equipo reajusta su escena: refuerza los códigos que mejor funcionaron, modifica los que no. Se ensaya la versión definitiva. Paralelamente, redacta el informe de investigación (introducción, metodología, resultados, conclusiones) que acompañará a la representación.</t>
+  </si>
+  <si>
+    <t>Escena ensayada y borrador del informe.</t>
+  </si>
+  <si>
+    <t>Representación final ante la audiencia real (familias, otros cursos). Inmediatamente después, exposición oral del informe (3 min por equipo) con apoyo visual de los gráficos. Coevaluación entre equipos y autoevaluación mediante diana. El profesor asigna niveles de logro 1-4 a cada criterio según rúbricas previamente conocidas.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación, grabación de la exposición.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Creamos y compartimos: una muestra escénica aragonesa</t>
-[...8 lines deleted...]
-    <t>Diseñar, ensayar y representar una pequeña muestra escénica que combine teatro, danza y expresión corporal, inspirada en elementos de la cultura aragonesa (leyendas, tradiciones, paisajes), para ser presentada ante la comunidad educativa.</t>
+    <t>El teatro que habitamos</t>
+  </si>
+  <si>
+    <t>Creación escénica para los vecinos del Casco Histórico</t>
+  </si>
+  <si>
+    <t>El Teatro Romano de Zaragoza, testimonio del pasado romano de la ciudad, a menudo pasa desapercibido para sus habitantes. El grupo de 1.º ESO debe crear una pieza escénica que conecte emocionalmente a los vecinos con este patrimonio, respondiendo a una petición de la Asociación de Vecinos del Casco Histórico, que busca nuevas formas de difundir y valorizar el legado romano en el barrio.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y representar una performance de teatro y danza, de 5-7 minutos, que ponga en valor el patrimonio romano local (Teatro Romano de Zaragoza) y que sea presentada a la Asociación de Vecinos del Casco Histórico, ya sea en vivo o en un vídeo que se les entregue.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenador con proyector
-[...38 lines deleted...]
-    <t>Rúbrica cumplimentada y diario reflexivo.</t>
+• Fotografías e infografía del Teatro Romano de Zaragoza
+• Fichas de investigación sobre el teatro romano
+• Música (ej. percusión o ambiente sonoro) y reproductor
+• Material de maquillaje y vestuario básico (telas, cartón, pintura)
+• Cámara o móvil para grabar
+• Rúbricas de evaluación impresas o digitales</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y educación en valores (cooperación, respeto por el legado cultural).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto a través de una carta simulada de la Asociación de Vecinos. Se visionan imágenes del Teatro Romano de Zaragoza y se debate sobre su importancia. El alumnado formula preguntas iniciales y se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Investigación sobre el teatro romano (características, función social, arquitectura) a partir de fuentes proporcionadas. Sesión 2: Taller de exploración de códigos escénicos (gesto, palabra, movimiento) y de improvisación inspirada en el mundo romano.</t>
+  </si>
+  <si>
+    <t>Informe individual sobre el teatro romano (criterio 1.1) + diario de exploración (criterio 1.2) + grabación de improvisaciones (criterio 3.2).</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la performance: definen la historia, los personajes, la coreografía, los diálogos, la música y los roles. Se ensaya la pieza y se integran los elementos trabajados.</t>
+  </si>
+  <si>
+    <t>Guion o storyboard de la performance (criterio 2.1) + diario de ensayos con roles (criterio 2.2) + coreografía ensayada (criterio 3.1).</t>
+  </si>
+  <si>
+    <t>Sesión 1: Ensayo general y ajustes. Sesión 2: Grabación de la performance (o representación en directo ante la asociación si es posible). El vídeo se edita de forma sencilla.</t>
+  </si>
+  <si>
+    <t>Vídeo final de la performance (evidencia global de 2.1, 2.2, 3.1).</t>
+  </si>
+  <si>
+    <t>Se visiona el vídeo y se realiza una autoevaluación y coevaluación por equipos usando rúbricas. Se asignan niveles de logro (1-4) a cada criterio. Se elabora una carta de entrega para la asociación con una reflexión colectiva.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada alumno y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de maquetas táctiles y planos interactivos de edificios teatrales históricos (desde el teatro griego hasta el corral de comedias) para comprender físicamente la evolución del espacio escénico.
@@ -2159,1241 +2155,1241 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>316</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>319</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>322</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>328</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>331</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>337</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>341</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>344</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>362</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>198</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>110</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>204</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>387</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>397</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>398</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <f>SUM(E3:E8)</f>
         <v>60</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:H2),"")</f>
         <v/>
       </c>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:H3),"")</f>
         <v/>
       </c>
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:H4),"")</f>
         <v/>
       </c>
       <c r="J4" s="7"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:H5),"")</f>
         <v/>
       </c>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:H6),"")</f>
         <v/>
       </c>
       <c r="J6" s="7"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:H7),"")</f>
         <v/>
       </c>
       <c r="J7" s="7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:H8),"")</f>
         <v/>
       </c>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:H9),"")</f>
         <v/>
       </c>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:H10),"")</f>
         <v/>
       </c>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:H11),"")</f>
         <v/>
       </c>
       <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:H12),"")</f>
         <v/>
       </c>
       <c r="J12" s="7"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:H13),"")</f>
         <v/>
       </c>
       <c r="J13" s="7"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:H14),"")</f>
         <v/>
       </c>
       <c r="J14" s="7"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:H15),"")</f>
         <v/>
       </c>
       <c r="J15" s="7"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:H16),"")</f>
         <v/>
       </c>
       <c r="J16" s="7"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:H17),"")</f>
         <v/>
       </c>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:H18),"")</f>
         <v/>
       </c>
       <c r="J18" s="7"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:H19),"")</f>
         <v/>
       </c>
       <c r="J19" s="7"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:H20),"")</f>
         <v/>
       </c>
       <c r="J20" s="7"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:H21),"")</f>
         <v/>
       </c>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:H22),"")</f>
         <v/>
       </c>
       <c r="J22" s="7"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:H23),"")</f>
         <v/>
       </c>
       <c r="J23" s="7"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:H24),"")</f>
         <v/>
       </c>
       <c r="J24" s="7"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:H25),"")</f>
         <v/>
       </c>
       <c r="J25" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:H26),"")</f>
         <v/>
       </c>
       <c r="J26" s="7"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:H27),"")</f>
         <v/>
       </c>
       <c r="J27" s="7"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:H28),"")</f>
         <v/>
       </c>
       <c r="J28" s="7"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:H29),"")</f>
         <v/>
       </c>
       <c r="J29" s="7"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:H30),"")</f>
         <v/>
       </c>
       <c r="J30" s="7"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:H31),"")</f>
         <v/>
       </c>
       <c r="J31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="180">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -5486,51 +5482,51 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>216</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>222</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>223</v>
       </c>
     </row>
@@ -5620,276 +5616,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>231</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>233</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>192</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>196</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>200</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>202</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>203</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>204</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -5898,404 +5894,404 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>260</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>264</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>267</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>273</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>280</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>300</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B20" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="D21" s="7" t="s">
         <v>304</v>
-      </c>
-[...7 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B23" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C26" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>