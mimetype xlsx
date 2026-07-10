--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:21</t>
+    <t>10/07/2026 21:47</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Artes Escénicas en 1º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, competencias específicas, saberes básicos y demás elementos curriculares del Real Decreto 217/2022.</t>
   </si>