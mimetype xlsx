--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:47</t>
+    <t>01/09/2026 15:05</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Artes Escénicas en 1º ESO; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen todos los criterios de evaluación, competencias específicas, saberes básicos y demás elementos curriculares del Real Decreto 217/2022.</t>
   </si>