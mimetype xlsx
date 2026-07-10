--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Artes escenicas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Artes Escénicas en 2.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene todo el currículo del RD 217/2022.</t>
   </si>
@@ -652,264 +652,261 @@
   </si>
   <si>
     <t xml:space="preserve">
 • El diseño de un espectáculo.
 • La danza como género escénico y los estilos de danza escénica: clásica, contemporánea, española, baile flamenco, danza-teatro, danzaurbana, teatro musical…
 • Las danzas no escénicas: étnicas, populares, históricas, de salón…
 • Los parámetros y formas básicas del movimiento: desplazamiento, gestualidad, elevación, rotación y posición.
 • Interpretación en grupo de diferentes danzas.
 • Improvisación dancística, individual o por pequeños grupos, libre o pautada.
 • Realización de proyectos coreográficos o dancísticos en los que el alumnado asuma diferentes roles externos (técnicos) e internos (como bailarines).</t>
   </si>
   <si>
     <t>3.1: Interpretar en grupo o en diferentes agrupaciones diferentes tipos de danzas y de expresiones coreog
 3.2: Demostrar la capacidad para improvisar una secuencia de movimientos, libres o con un fin determinado</t>
   </si>
   <si>
     <t>Evaluación del proceso de creación coreográfica, ejecución técnica del movimiento y autoevaluación del trabajo grupal.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Escena Aragón! Documenta y actúa</t>
+    <t>Escena aragonesa, código vivo</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videoblog sobre tradiciones escénicas aragonesas</t>
+    <t>Videopodcast para redescubrir nuestro teatro</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el centro de secundaria de Zaragoza, se celebra la Semana Cultural centrada en el patrimonio inmaterial aragonés. El alumnado de 2º ESO de Artes Escénicas participará elaborando un videoblog que analice una tradición escénica local (jota, teatro popular, danzas) y produzca una escena teatral inspirada en ella. El producto se difundirá en la web del centro y en redes educativas como recurso didáctico.</t>
+    <t>El instituto organiza una semana cultural dedicada a las tradiciones aragonesas y pide a cada grupo de 2.º ESO que cree un contenido digital para compartir con otros cursos y familias.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Analizar y recrear escénicamente una tradición aragonesa, documentando el proceso en un videoblog que sirva de recurso didáctico para otros cursos.</t>
+    <t>Investigar una manifestación escénica aragonesa, analizar sus códigos escénicos y recrear una escena corta, todo ello en un vídeo de 3-5 minutos dirigido a la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o cámaras digitales
-[...3 lines deleted...]
-• Vestuario y atrezzo básico (pañuelos, capas, objetos simbólicos)</t>
+• Dispositivos móviles o cámaras para grabación
+• Software de edición de vídeo (p. ej. OpenShot, Clipchamp)
+• Ficha de investigación (modelo)
+• Rúbrica de evaluación
+• Conexión a internet y biblioteca del centro
+• Material de atrezo sencillo (telas, cartones)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (búsqueda, grabación, edición; uso responsable de redes). Conciencia y expresiones culturales (valoración del patrimonio aragonés). Competencia personal y social (trabajo en equipo, responsabilidad). Competencia en comunicación lingüística (vocabulario específico, expresión oral/escrita).</t>
+    <t>Educación patrimonial, competencia digital, y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: elaborar un videoblog sobre una tradición escénica aragonesa. Se visionan ejemplos (videoblogs culturales) y se forman equipos de 4-5. Cada equipo elige una tradición (jota, teatro de guiñol, comedias de santos, etc.) y justifica su elección en un minuto.</t>
-[...2 lines deleted...]
-    <t>Justificación escrita u oral de la tradición elegida por equipo.</t>
+    <t>Se presenta el encargo de la semana cultural, se proyectan ejemplos de vídeos similares y se formula la pregunta guía. Los equipos eligen una manifestación escénica aragonesa de una lista propuesta o una de su localidad.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales y elección del tema por equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado investiga la manifestación elegida (origen, características, códigos) usando fuentes digitales y bibliográficas. Se analizan ejemplos de videopodcasts y se trabajan los conceptos de código escénico.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación completada con datos relevantes y vocabulario específico.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos escriben el guion del vídeo (parte documental + escena performativa), diseñan el storyboard y preparan los elementos escénicos básicos (atrezo, vestuario).</t>
+  </si>
+  <si>
+    <t>Guion completo con acotaciones y storyboard.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación y edición del vídeo. Se proporcionan pautas técnicas y los equipos trabajan en el montaje final.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Proyección de los vídeos en clase, coevaluación mediante rúbrica (propia y entre pares), y asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Descifra la danza aragonesa</t>
+  </si>
+  <si>
+    <t>Un análisis de códigos escénicos con datos propios</t>
+  </si>
+  <si>
+    <t>El centro celebra su Jornada de Patrimonio Cultural y necesita una aportación del departamento de Artes Escénicas. Se propone investigar una danza tradicional de Aragón, analizar sus elementos expresivos y crear una reinterpretación contemporánea para mostrar a la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Investigar los códigos de significación (gestos, movimientos, música, vestuario) de una danza tradicional aragonesa a partir de un vídeo, recogiendo y analizando datos propios, y crear una coreografía original que comunique una emoción (alegría, tristeza, enfado, sorpresa) aplicando esos códigos de manera creativa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vídeo de danza tradicional aragonesa (ej. grabación del Grupo Alifara o similar, con permiso de uso)
+• Plantillas de codificación (ficha para registrar gestos, movimientos, etc.)
+• Papel cuadriculado o software de hoja de cálculo para gráficos
+• Equipo de sonido y espacio diáfano para ensayos
+• Material para póster (cartulina, rotuladores, impresora) o digital (Canva, Genially)</t>
+  </si>
+  <si>
+    <t>Educación para el patrimonio cultural y fomento de la creatividad colectiva.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: investigar una danza tradicional aragonesa para crear una coreografía actual. Se visiona un fragmento de vídeo (ej. jota aragonesa) y se generan preguntas iniciales: ¿Qué emociones comunica? ¿Cómo lo logra? Se forman equipos y se asigna la emoción a trabajar por sorteo. Cada equipo registra hipótesis sobre los códigos escénicos que observan.</t>
+  </si>
+  <si>
+    <t>Registro individual de hipótesis iniciales en el cuaderno de bitácora.</t>
+  </si>
+  <si>
+    <t>Se introducen los conceptos de espectáculo escénico, códigos de significación (convenciones teatrales, danza) y tipos de datos observacionales. El alumnado practica el visionado sistemático de otros fragmentos (no aragoneses) para identificar y etiquetar códigos (gestos, movimientos, cambios de ritmo, etc.). Se explica cómo diseñar una plantilla de codificación y cómo representar datos (recuento, gráficos de barras). Cada equipo elabora su plantilla adaptada a la danza asignada.</t>
+  </si>
+  <si>
+    <t>Plantilla de codificación completada con ejemplos y ejercicios de interpretación de gráficos.</t>
+  </si>
+  <si>
+    <t>Cada equipo visiona el vídeo de la danza tradicional aragonesa seleccionada (ej. jota de la Ribera Alta) y aplica su plantilla para recoger datos: frecuencia de gestos, tipos de pasos, uso del espacio, etc. Después, analizan los datos: calculan frecuencias, dibujan gráficos de barras y extraen patrones dominantes. En paralelo, exploran movimientos corporales que reproduzcan esos patrones de manera libre.</t>
+  </si>
+  <si>
+    <t>Hoja de datos rellena y gráficos de barras (digital o papel).</t>
+  </si>
+  <si>
+    <t>A partir de los patrones identificados, cada equipo diseña una coreografía de 2-3 minutos que comunique la emoción asignada (alegría, tristeza, enfado, sorpresa). Ensayan, añaden elementos de vestuario o iluminación (si es posible) y elaboran un póster informativo que incluya: descripción de la danza original, gráficos de datos, explicación de los códigos utilizados y su transformación en la pieza actual. Se prepara una breve presentación oral.</t>
+  </si>
+  <si>
+    <t>Coreografiada grabada en vídeo para posterior revisión; póster terminado.</t>
+  </si>
+  <si>
+    <t>Presentación de las coreografías y los pósteres ante la audiencia real (compañeros de 1.º ESO y familias). Tras la actuación, se realiza coevaluación entre equipos mediante rúbricas y autoevaluación individual con una diana de aprendizaje. El docente asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas durante todo el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas por pares y autoevaluación; diana de aprendizaje.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Escena para el barrio</t>
+  </si>
+  <si>
+    <t>Teatro y danza de impacto comunitario</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos del barrio ha solicitado al centro educativo una actividad cultural que aborde la soledad de las personas mayores, un problema visible en el entorno. El alumnado de 2.º ESO asume el reto de crear y representar una breve pieza escénica que combine teatro y danza para sensibilizar sobre este tema.</t>
+  </si>
+  <si>
+    <t>Crear una obra escénica breve (10-15 min) que integre diálogo, gesto y danza para sensibilizar a la comunidad sobre la soledad de las personas mayores, y representarla ante una audiencia real de vecinos y familiares.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vestuario básico (telas, máscaras neutras)
+• Reproductor de música y altavoces
+• Cámara o móvil para grabar
+• Fichas de análisis y plantillas de guion</t>
+  </si>
+  <si>
+    <t>Educación emocional y en valores; conciencia social y artística; competencia en comunicación lingüística y corporal.</t>
+  </si>
+  <si>
+    <t>Se presenta la demanda de la asociación vecinal: crear una pieza escénica que hable de la soledad de las personas mayores. Se visiona un fragmento de teatro social y se debate: ¿puede el arte cambiar miradas? Se formula la pregunta guía y se constituyen equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de reflexión individual: ¿qué temas me preocupan de mi barrio?</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Investigación guiada: cada equipo busca información sobre su tradición (origen, contexto, elementos escénicos). Taller de códigos de significación: se analizan ejemplos reales (vídeos de jota, teatro popular) identificando palabra, tono, gesto, movimiento. Cada equipo completa una ficha de análisis con vocabulario específico.</t>
-[...144 lines deleted...]
-    <t>Rúbricas cumplimentadas y reflexión escrita individual.</t>
+    <t>Talleres prácticos: exploración de códigos escénicos (gesto, palabra, movimiento) y de danza expresiva. Se analizan ejemplos de teatro social y danza contemporánea. Cada equipo investiga el tema de la soledad (testimonios, datos) y decide el enfoque de su obra.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una obra modelo y diario de taller.</t>
+  </si>
+  <si>
+    <t>Creación de la obra: escribir el guion, definir personajes, diseñar la coreografía y ensayar por equipos. El docente guía y ofrece feedback. Se preparan los aspectos técnicos mínimos (espacio, atrezzo, vestuario).</t>
+  </si>
+  <si>
+    <t>Guion escrito, partitura de movimientos y registro de ensayos.</t>
+  </si>
+  <si>
+    <t>Ensayo general y preparación del espacio (aula o salón del centro). Se invita a la audiencia real (asociación de vecinos, centro de día). Se realiza la representación.</t>
+  </si>
+  <si>
+    <t>Grabación de la representación y hoja de asistencia.</t>
+  </si>
+  <si>
+    <t>Visionado conjunto de la grabación, coevaluación con rúbrica y autoevaluación. Cada equipo analiza el impacto de su obra (encuesta a la audiencia). Se asignan niveles de logro por criterio.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar líneas de tiempo interactivas que vinculen hitos del teatro (desde la tragedia griega hasta el teatro de calle contemporáneo) con recorridos virtuales 360° por espacios escénicos históricos como el Teatro de Epidauro o el Corral de Comedias de Almagro.
@@ -2143,1241 +2140,1241 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>311</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>317</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>326</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>332</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>336</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>339</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>342</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>348</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>200</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>110</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>206</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="C4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>392</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>393</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <f>SUM(E3:E8)</f>
         <v>60</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:H2),"")</f>
         <v/>
       </c>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:H3),"")</f>
         <v/>
       </c>
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:H4),"")</f>
         <v/>
       </c>
       <c r="J4" s="7"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:H5),"")</f>
         <v/>
       </c>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:H6),"")</f>
         <v/>
       </c>
       <c r="J6" s="7"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:H7),"")</f>
         <v/>
       </c>
       <c r="J7" s="7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:H8),"")</f>
         <v/>
       </c>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:H9),"")</f>
         <v/>
       </c>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:H10),"")</f>
         <v/>
       </c>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:H11),"")</f>
         <v/>
       </c>
       <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:H12),"")</f>
         <v/>
       </c>
       <c r="J12" s="7"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:H13),"")</f>
         <v/>
       </c>
       <c r="J13" s="7"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:H14),"")</f>
         <v/>
       </c>
       <c r="J14" s="7"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:H15),"")</f>
         <v/>
       </c>
       <c r="J15" s="7"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:H16),"")</f>
         <v/>
       </c>
       <c r="J16" s="7"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:H17),"")</f>
         <v/>
       </c>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:H18),"")</f>
         <v/>
       </c>
       <c r="J18" s="7"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:H19),"")</f>
         <v/>
       </c>
       <c r="J19" s="7"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:H20),"")</f>
         <v/>
       </c>
       <c r="J20" s="7"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:H21),"")</f>
         <v/>
       </c>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:H22),"")</f>
         <v/>
       </c>
       <c r="J22" s="7"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:H23),"")</f>
         <v/>
       </c>
       <c r="J23" s="7"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:H24),"")</f>
         <v/>
       </c>
       <c r="J24" s="7"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:H25),"")</f>
         <v/>
       </c>
       <c r="J25" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:H26),"")</f>
         <v/>
       </c>
       <c r="J26" s="7"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:H27),"")</f>
         <v/>
       </c>
       <c r="J27" s="7"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:H28),"")</f>
         <v/>
       </c>
       <c r="J28" s="7"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:H29),"")</f>
         <v/>
       </c>
       <c r="J29" s="7"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:H30),"")</f>
         <v/>
       </c>
       <c r="J30" s="7"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:H31),"")</f>
         <v/>
       </c>
       <c r="J31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="180">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -5453,427 +5450,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>216</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>217</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>219</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>220</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>196</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>198</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>200</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>202</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>205</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>206</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>216</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>219</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>194</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>198</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>200</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>202</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>204</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>205</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>206</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>220</v>
+        <v>251</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>216</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>213</v>
+        <v>251</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>219</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>258</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>259</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -5882,404 +5879,404 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>261</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>264</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>265</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>274</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B19" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="C19" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B20" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C20" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="C20" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D21" s="7" t="s">
         <v>299</v>
-      </c>
-[...7 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B22" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C22" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="C22" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B23" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="C23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B25" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="C25" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>271</v>
       </c>
-      <c r="C26" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>