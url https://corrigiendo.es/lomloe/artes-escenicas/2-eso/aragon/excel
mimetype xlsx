--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Artes Escénicas en 2.º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene todo el currículo del RD 217/2022.</t>
   </si>