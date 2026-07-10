--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Artes escenicas</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 para Artes Escénicas de 3.º ESO al no tener decreto propio publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente los criterios de evaluación y competencias específicas del Real Decreto 217/2022: CE.1, CE.2, CE.3, CE.4, CE.5, CE.6, CE.7, CE.8 (según texto del BOE).</t>
   </si>
@@ -655,273 +655,265 @@
 • El diseño de un espectáculo.
 • La danza como género escénico y los estilos de danza escénica: clásica, contemporánea, española, baile flamenco, danza-teatro, danzaurbana, teatro musical…
 • Las danzas no escénicas: étnicas, populares, históricas, de salón…
 • Los parámetros y formas básicas del movimiento: desplazamiento, gestualidad, elevación, rotación y posición.
 • Interpretación en grupo de diferentes danzas.
 • Improvisación dancística, individual o por pequeños grupos, libre o pautada.
 • Realización de proyectos coreográficos o dancísticos en los que el alumnado asuma diferentes roles externos (técnicos) e internos (como bailarines).</t>
   </si>
   <si>
     <t>3.1: Interpretar en grupo o en diferentes agrupaciones diferentes tipos de danzas y de expresiones coreog
 3.2: Demostrar la capacidad para improvisar una secuencia de movimientos, libres o con un fin determinado</t>
   </si>
   <si>
     <t>CE.AE.3: Desarrollar las capacidades, habilidades y destrezas expresivas y creativas propias a partir del trabajo individual y grupal a través del movimiento y</t>
   </si>
   <si>
     <t>Evaluación del proyecto coreográfico final, registro de la capacidad de improvisación y calidad de la crítica escénica realizada.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Escena Aragonesa en tu pantalla!</t>
+    <t>Documenta tu escena</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Elaboración de una guía digital sobre teatro y danza tradicional aragonesa</t>
+    <t>Un videopodcast sobre teatro y danza aragoneses</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 3º ESO en un instituto de Zaragoza, con acceso a dispositivos móviles y ordenadores. Se busca conectar con el patrimonio cultural aragonés (la jota, el dance, el teatro popular) y fomentar el uso de herramientas digitales para su difusión.</t>
+    <t>El instituto participa en el programa 'Aragón, escena viva' que promueve la difusión de las artes escénicas entre los jóvenes. El alumnado de 3º ESO debe crear un videopodcast que sirva como recurso didáctico para otros centros y para las familias, mostrando el proceso de creación de una escena que integre diálogo, movimiento y danza.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos crear un recurso digital atractivo y riguroso que muestre a otros jóvenes las características y la práctica de las artes escénicas tradicionales aragonesas (teatro popular y danza)?</t>
+    <t>Crear un videopodcast de 8-10 minutos que documente el proceso de creación de una escena original combinando teatro y danza, explicando los códigos de significación escénica (gesto, palabra, movimiento) y las características de los estilos elegidos, y que sea útil para que otras personas aprendan sobre artes escénicas.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con conexión a internet
-[...5 lines deleted...]
-• Vídeos de ejemplo de jota y dances aragoneses</t>
+• Cámara o smartphone para grabación
+• Programa de edición de vídeo (OpenShot, Clipchamp o similar)
+• Blog o página web del centro o plataforma (Google Sites, WordPress)
+• Fichas de análisis de manifestaciones escénicas
+• Materiales para ejercicios: ropa cómoda, espacio diáfano, música</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores culturales y patrimonio aragonés; competencia digital; trabajo en equipo; expresión oral y escrita.</t>
+    <t>Educación para la ciudadanía (trabajo en equipo, respeto a la diversidad de estilos), Competencia digital (edición de vídeo y publicación web), Conciencia y expresión cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del proyecto mediante imágenes y vídeos de artes escénicas aragonesas. Lluvia de ideas sobre qué conocen y qué quieren saber. Explicación del reto y del producto final. Formación de equipos (4-5 alumnos).</t>
-[...2 lines deleted...]
-    <t>Acta de equipo con ideas iniciales.</t>
+    <t>Se presenta el reto: crear un videopodcast que documente el proceso de creación de una pieza escénica. Se visionan ejemplos de videopodcast educativos y se debate sobre qué hace que una pieza escénica sea efectiva. Se forma el grupo y se elige un estilo escénico aragonés (teatro de calle, danza contemporánea, etc.) como referencia.</t>
+  </si>
+  <si>
+    <t>Lista de ideas y estilo elegido por grupo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigación guiada sobre características del teatro y la danza tradicional aragonesa. Análisis de ejemplos (vídeos de jota, dances). Taller de códigos escénicos: gesto, voz, espacio. Lectura de textos explicativos.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de una manifestación escénica.</t>
+    <t>Talleres guiados sobre códigos de significación escénica (gesto, palabra, movimiento) y sobre danza (estilos, improvisación). Se realizan ejercicios prácticos de expresión corporal y vocal, y se analizan fragmentos de obras representativas. El alumnado investiga la manifestación escénica elegida (p. ej., el teatro de calle en Aragón) y recoge información para el videopodcast.</t>
+  </si>
+  <si>
+    <t>Diario de proceso con ejercicios y análisis.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Por grupos, desarrollan la escena: escriben un breve guion, definen personajes y conflicto, crean una coreografía sencilla (ensayada) y preparan una improvisación de movimiento. Ensayan y graban las partes necesarias para el videopodcast. El profesor observa y registra la participación y la aplicación de técnicas.</t>
+  </si>
+  <si>
+    <t>Guion, coreografía anotada, vídeo de ensayos.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación definitiva de la escena y del videopodcast (presentación, explicaciones, proceso). Edición básica (cortar, añadir títulos) y preparación del blog o página web donde se alojará. Se redacta un texto complementario para la web.</t>
+  </si>
+  <si>
+    <t>Videopodcast finalizado y entrada web.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado conjunto de los videopodcasts. Coevaluación mediante rúbrica (compañeros) y autoevaluación. Debate sobre el proceso y los aprendizajes. Asignación de niveles de logro individuales y grupales.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, reflexión escrita individual.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Mide tu escena: ciencia y arte en el escenario</t>
+  </si>
+  <si>
+    <t>Una investigación sobre cómo los elementos escénicos modifican la percepción del espectador</t>
+  </si>
+  <si>
+    <t>El grupo ha trabajado la expresión y el movimiento. Ahora deben crear una pequeña coreografía escénica y medir su efecto en el público para entender cómo ajustar los elementos para transmitir emociones.</t>
+  </si>
+  <si>
+    <t>Crear una coreografía escénica de 2-3 minutos que incluya un cambio intencionado en un elemento (ej. velocidad, intensidad, uso del espacio), grabar la reacción del público mediante una encuesta diseñada por el grupo, y analizar los datos para concluir si el cambio afectó la percepción.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta (escala Likert 1-5)
+• Hoja de cálculo para análisis de datos
+• Cámara o móvil para grabar representaciones
+• Diario de grupo para el portfolio
+• Rúbrica de coevaluación y autoevaluación</t>
+  </si>
+  <si>
+    <t>Competencia digital (análisis de datos y presentación), educación para la ciudadanía (trabajo en equipo y respeto a la diversidad de opiniones).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se lanza el reto: investigar el impacto de un elemento escénico en la audiencia. Se visualizan ejemplos de experimentos artístico-científicos. Se forman grupos de 4-5 alumnos.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales y preguntas sobre el reto.</t>
+  </si>
+  <si>
+    <t>Trabajamos los códigos escénicos (espacio, tiempo, gesto, ritmo) mediante ejercicios prácticos. Se introduce la improvisación como herramienta creativa. Se explican nociones básicas de recogida de datos: diseño de encuesta con escala Likert, variables, y representación gráfica.</t>
+  </si>
+  <si>
+    <t>Ejercicios de improvisación registrados en vídeo o diario.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>En equipos, deciden qué manifestaciones incluir en su guía. Practican y ensayan una breve representación (escena teatral o danza). Graban vídeos. Redactan entradas para el blog describiendo las características.</t>
-[...35 lines deleted...]
-    <t>¿Cómo es el público de las artes escénicas en Aragón? ¿Qué variables (edad, género, frecuencia) definen al espectador aragonés? ¿Podemos representar escénicamente esos datos para concienciar sobre la diversidad de públicos y fomentar la asistencia?</t>
+    <t>Cada grupo elige un elemento a investigar y diseña su coreografía con una variación intencionada (ej. movimientos lentos vs rápidos). Crean una encuesta para el público. Ensayan y realizan la representación ante dos grupos de compañeros, que cumplimentan la encuesta. Recogen los datos.</t>
+  </si>
+  <si>
+    <t>Coreografía final (vídeo) y encuestas cumplimentadas.</t>
+  </si>
+  <si>
+    <t>Procesan los datos: calculan medias, generan gráficas de barras o circulares. Redactan el informe interpretando los resultados y redactan conclusiones. Preparan una presentación de 3 minutos para el resto de la clase.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación visual.</t>
+  </si>
+  <si>
+    <t>Cada grupo presenta sus resultados y conclusiones. Coevaluación mediante rúbrica entre grupos. Autoevaluación individual y asignación de niveles de logro a los criterios trabajados.</t>
+  </si>
+  <si>
+    <t>Rúbricas completadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Amantes de barrio: Teatro-danza para los mayores</t>
+  </si>
+  <si>
+    <t>Creación e interpretación de una pieza escénica inspirada en la leyenda de los Amantes de Teruel</t>
+  </si>
+  <si>
+    <t>El centro de día del barrio solicita al grupo de Artes Escénicas una pequeña representación para sus usuarios, que en su mayoría son personas mayores. El alumnado debe crear una pieza original de teatro-danza que aborde una temática cercana a ellos, integrando danza, expresión corporal y elementos dramáticos.</t>
+  </si>
+  <si>
+    <t>Crear y ensayar una pieza escénica de 10-15 minutos que combine teatro y danza, inspirada en la leyenda de los Amantes de Teruel, y presentarla ante los mayores del centro de día del barrio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del Gobierno de Aragón sobre asistencia a espectáculos (página web oficial).
-[...99 lines deleted...]
-    <t>Portafolio digital con informe, rúbrica de coevaluación cumplimentada, acta de la puesta en común.</t>
+• Aula de usos múltiples o salón de actos
+• Altavoces y reproductor de audio
+• Vestuario básico (telas, complementos)
+• Cámara de vídeo para registro
+• Texto de la leyenda de los Amantes de Teruel
+• Fichas de improvisación y coreografía</t>
+  </si>
+  <si>
+    <t>Educación emocional, trabajo en equipo, participación ciudadana, valoración del patrimonio cultural aragonés.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del centro de día. El alumnado visualiza la leyenda de los Amantes de Teruel (vídeo corto o lectura dramatizada). Se debate qué elementos emocionales y dramáticos pueden transmitirse mediante teatro y danza. Se formula la pregunta guía y se organizan los equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Lista de ideas iniciales y roles elegidos por cada alumno.</t>
+  </si>
+  <si>
+    <t>Talleres de expresión corporal, técnica de danza básica e improvisación. Se analizan códigos escénicos (gesto, movimiento, palabra) y se practican pequeñas secuencias. Se presentan ejemplos de danza-teatro. El alumnado experimenta con la improvisación a partir de emociones vinculadas a la leyenda.</t>
+  </si>
+  <si>
+    <t>Grabaciones de improvisaciones y diario de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona una escena de la leyenda y desarrolla un borrador de guión teatral con acotaciones coreográficas. Se asignan personajes y se diseñan los pasos de danza. Se ensayan las partes por separado y se integran progresivamente con feedback del docente.</t>
+  </si>
+  <si>
+    <t>Guión con acotaciones y coreografías, ensayos grabados.</t>
+  </si>
+  <si>
+    <t>Ensayos generales con vestuario, iluminación y espacio escénico. Se invita a una sesión de ensayo a los futuros espectadores (o al menos al personal del centro) para recibir feedback. Se ultiman detalles y se prepara la presentación final.</t>
+  </si>
+  <si>
+    <t>Ensayo general filmado, lista de mejoras aplicadas.</t>
+  </si>
+  <si>
+    <t>Representación ante los mayores del centro de día. Tras la función, se realiza un círculo de diálogo con los asistentes. En el aula, cada alumno completa una autoevaluación y coevaluación basada en la rúbrica de los criterios. Se asignan niveles de logro.</t>
+  </si>
+  <si>
+    <t>Grabación de la representación, autoevaluaciones y rúbrica cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para percibir y comprender la evolución del patrimonio escénico.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar líneas del tiempo interactivas que vinculen fragmentos de vídeo de representaciones actuales con sus raíces históricas (ej. una escena de 'Antígona' de Mérida frente a una versión contemporánea), permitiendo comparar visualmente la evolución de la puesta en escena.
@@ -2149,1239 +2141,1239 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>137</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>314</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>317</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>328</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>331</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>337</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>340</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>343</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>346</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>349</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>201</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>207</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>392</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>393</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9">
         <f>SUM(E3:E8)</f>
         <v>60</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="7" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:H2),"")</f>
         <v/>
       </c>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:H3),"")</f>
         <v/>
       </c>
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:H4),"")</f>
         <v/>
       </c>
       <c r="J4" s="7"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:H5),"")</f>
         <v/>
       </c>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:H6),"")</f>
         <v/>
       </c>
       <c r="J6" s="7"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:H7),"")</f>
         <v/>
       </c>
       <c r="J7" s="7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:H8),"")</f>
         <v/>
       </c>
       <c r="J8" s="7"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="7" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:H9),"")</f>
         <v/>
       </c>
       <c r="J9" s="7"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="7" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:H10),"")</f>
         <v/>
       </c>
       <c r="J10" s="7"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="7" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:H11),"")</f>
         <v/>
       </c>
       <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="7" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:H12),"")</f>
         <v/>
       </c>
       <c r="J12" s="7"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="7" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:H13),"")</f>
         <v/>
       </c>
       <c r="J13" s="7"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="7" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:H14),"")</f>
         <v/>
       </c>
       <c r="J14" s="7"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:H15),"")</f>
         <v/>
       </c>
       <c r="J15" s="7"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:H16),"")</f>
         <v/>
       </c>
       <c r="J16" s="7"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:H17),"")</f>
         <v/>
       </c>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:H18),"")</f>
         <v/>
       </c>
       <c r="J18" s="7"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:H19),"")</f>
         <v/>
       </c>
       <c r="J19" s="7"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:H20),"")</f>
         <v/>
       </c>
       <c r="J20" s="7"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:H21),"")</f>
         <v/>
       </c>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:H22),"")</f>
         <v/>
       </c>
       <c r="J22" s="7"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:H23),"")</f>
         <v/>
       </c>
       <c r="J23" s="7"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:H24),"")</f>
         <v/>
       </c>
       <c r="J24" s="7"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:H25),"")</f>
         <v/>
       </c>
       <c r="J25" s="7"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:H26),"")</f>
         <v/>
       </c>
       <c r="J26" s="7"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:H27),"")</f>
         <v/>
       </c>
       <c r="J27" s="7"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:H28),"")</f>
         <v/>
       </c>
       <c r="J28" s="7"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:H29),"")</f>
         <v/>
       </c>
       <c r="J29" s="7"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:H30),"")</f>
         <v/>
       </c>
       <c r="J30" s="7"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:H31),"")</f>
         <v/>
       </c>
       <c r="J31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="180">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -5457,250 +5449,250 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>195</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>197</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>199</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>201</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>203</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>205</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>206</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>207</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>238</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>240</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>242</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>195</v>
@@ -5776,108 +5768,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>251</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>253</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -5886,404 +5878,404 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>137</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>266</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>267</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>270</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>273</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>276</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>283</v>
-      </c>
-[...7 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="7" t="s">
+      <c r="D18" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C20" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D21" s="7" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>