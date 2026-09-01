--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:21</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo estatal del RD 217/2022 para Artes Escénicas de 3.º ESO al no tener decreto propio publicado.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente los criterios de evaluación y competencias específicas del Real Decreto 217/2022: CE.1, CE.2, CE.3, CE.4, CE.5, CE.6, CE.7, CE.8 (según texto del BOE).</t>
   </si>