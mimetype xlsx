--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto para Artes Escénicas 4º ESO; se aplica el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen las competencias específicas y criterios de evaluación del BOE.</t>
   </si>
@@ -659,267 +659,265 @@
 • La danza como género escénico y los estilos de danza escénica: clásica, contemporánea, española, baile flamenco, danza-teatro, danzaurbana, teatro musical…
 • Las danzas no escénicas: étnicas, populares, históricas, de salón…
 • Los parámetros y formas básicas del movimiento: desplazamiento, gestualidad, elevación, rotación y posición.
 • Interpretación en grupo de diferentes danzas.
 • Improvisación dancística, individual o por pequeños grupos, libre o pautada.
 • Realización de proyectos coreográficos o dancísticos en los que el alumnado asuma diferentes roles externos (técnicos) e internos (como bailarines).
 • El diseño de un espectáculo.</t>
   </si>
   <si>
     <t>3.1: Interpretar en grupo o en diferentes agrupaciones diferentes tipos de danzas y de expresiones coreog
 3.2: Demostrar la capacidad para improvisar una secuencia de movimientos, libres o con un fin determinado</t>
   </si>
   <si>
     <t>CE.AE.3: Desarrollar las capacidades, habilidades y destrezas expresivas y creativas propias a partir del trabajo individual y grupal a través del movimiento y</t>
   </si>
   <si>
     <t>Evaluación del proyecto final (diseño y ejecución), escalas de valoración de la expresión corporal y autoevaluación del proceso creativo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Documenta la Jota: Videoblog de una tradición escénica</t>
+    <t>Vigencia en escena</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigamos, analizamos e interpretamos la Jota aragonesa para crear un videoblog que muestre sus códigos expresivos y una coreografía propia.</t>
+    <t>Un vídeo documental sobre el teatro clásico y su conexión con el Aragón actual</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En 4º ESO de un instituto de Zaragoza, alumnado con diversidad de intereses y capacidades. La Jota aragonesa es parte del patrimonio cultural autonómico, pero los estudiantes no suelen conocerla en profundidad. Se busca conectar con su identidad cultural mediante un producto digital compartido en redes educativas.</t>
+    <t>El centro ha organizado una salida para ver una representación en el Teatro Principal de Zaragoza. Previamente, se pide al alumnado que cree un vídeo documental que analice la obra y la vincule con la realidad aragonesa, para proyectarlo a otros cursos antes de la salida.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos documentar y comunicar las claves expresivas de la Jota aragonesa a través de un videoblog que incluya un análisis de sus códigos escénicos y una breve interpretación o improvisación personal?</t>
+    <t>Crear un vídeo documental de 5-8 minutos que explique las claves de una obra de teatro clásica (La vida es sueño, de Calderón), muestre una recreación de una escena por parte del grupo y establezca un diálogo con un problema social actual de Aragón elegido por el equipo.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o cámaras para grabar
-[...4 lines deleted...]
-• Plataforma educativa (Google Classroom, Moodle) para compartir</t>
+• Fragmento de La vida es sueño (vídeo o texto)
+• Material de grabación (móviles, tabletas)
+• Software de edición de vídeo (CapCut, iMovie, OpenShot)
+• Guías de análisis escénico
+• Rúbricas de evaluación de los criterios
+• Artículos o reportajes sobre despoblación en Aragón</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de vídeo, publicación online). Conciencia y expresiones culturales (patrimonio aragonés). Competencia social y cívica (trabajo en equipo, respeto por la tradición). Aprender a aprender (autoevaluación, reflexión).</t>
+    <t>Educación en valores (puesta en valor del patrimonio cultural aragonés) y educación emocional (trabajo en equipo, expresión de emociones).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre la Jota aragonesa. Lluvia de ideas sobre lo que saben y lo que quieren aprender. Formación de equipos y asignación de roles (investigador, guionista, coreógrafo, editor). Explicación de los criterios de evaluación y del producto final.</t>
-[...2 lines deleted...]
-    <t>Ideas previas registradas en un mural colaborativo digital (Padlet).</t>
+    <t>Se presenta el reto: el centro necesita un vídeo documental que prepare a otros cursos para la salida al Teatro Principal. Se visionan fragmentos de La vida es sueño y se genera la pregunta guía. Los equipos se forman y definen roles iniciales.</t>
+  </si>
+  <si>
+    <t>Diario de ideas y primeras preguntas sobre la obra y el problema actual de Aragón.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigación guiada sobre la Jota: origen, vestimenta, música, pasos básicos. Análisis de videoblogs de danza como modelo. Taller práctico de pasos de Jota (con apoyo de un experto local o vídeos). Identificación de los códigos escénicos (espacio, tiempo, energía, relación).</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de la Jota cumplimentada por equipo. Registro fotográfico del taller.</t>
+    <t>El alumnado investiga el contexto histórico y literario de la obra, las características del teatro barroco español y analiza los personajes. Paralelamente, indagan sobre un problema social actual de Aragón (despoblación, reto demográfico, etc.) que vincularán en el vídeo. Trabajan los códigos de significación escénica mediante ejemplos visuales.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis individual y grupal; esbozo del guion documental.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo elabora el guion del videoblog: estructura, texto, selección de imágenes y música. Ensayo de la coreografía o improvisación. Grabación de las tomas necesarias (explicaciones, pasos, improvisación).</t>
-[...2 lines deleted...]
-    <t>Borrador del guion. Grabaciones de ensayo.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos desarrollan el storyboard, planifican la grabación de la recreación de una escena clave y del material adicional (entrevistas simuladas, imágenes de archivo). Ensayan y graban la escena con dispositivos móviles. Recopilan imágenes y sonidos que apoyen el discurso documental.</t>
+  </si>
+  <si>
+    <t>Storyboard completo, plan de rodaje y material audiovisual bruto.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Edición del videoblog (corte, transiciones, subtítulos, música). Publicación en la plataforma educativa del centro o en un canal privado de YouTube. Visualización de los videoblogs de otros equipos.</t>
-[...2 lines deleted...]
-    <t>Videoblog final subido.</t>
+    <t>Editan el vídeo documental (montaje, narración, subtítulos, música) y preparan un breve resumen para la proyección. Revisan la coherencia entre el análisis, la escena y el problema actual de Aragón.</t>
+  </si>
+  <si>
+    <t>Montaje completo del vídeo documental (versión final).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación mediante rúbrica (compartida al inicio) de los videoblogs de otros grupos. Autoevaluación individual sobre el proceso y aprendizaje. Debate final: ¿qué hemos aprendido? ¿cómo podemos mejorar?</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada. Diario de aprendizaje individual.</t>
+    <t>Proyección de los vídeos al grupo-clase y a una muestra de la audiencia real (alumnado de 1.º y 2.º de ESO). Cada equipo recibe feedback oral y escrito. Posteriormente autoevaluación mediante diana y rúbrica, asignando niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y autoevaluación del equipo; comentarios de la audiencia.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos en escena: Crea una pieza coreográfica a partir de indicadores culturales</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar la realidad social de las artes escénicas en Aragón a través del movimiento y la danza, basándonos en datos reales?</t>
+    <t>¿Qué danza mueve tu barrio?</t>
+  </si>
+  <si>
+    <t>Creación coreográfica a partir de datos de audiencia</t>
+  </si>
+  <si>
+    <t>El centro organiza una muestra de artes escénicas abierta al barrio. El alumnado de 4.º ESO debe decidir qué estilo de danza ofrecer, pero en lugar de imponer su gusto, quiere basar la decisión en las preferencias reales de su audiencia potencial: las familias y vecinos del entorno.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre gustos en danza escénica, analizar los resultados y crear una coreografía colectiva que responda a las preferencias de la comunidad, presentándola en la muestra del centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos del INE y del Gobierno de Aragón sobre cultura (asistencia a espectáculos, evolución anual)
-[...40 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación escrita y conclusiones grupales.</t>
+• Lista de estilos de danza con ejemplos en vídeo
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Google Sheets) para análisis
+• Espacio amplio para ensayos (gimnasio o salón de actos)
+• Altavoz para música
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación emocional a través de la expresión corporal y la danza; competencia ciudadana al recoger opiniones de la comunidad y darles respuesta artística.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo real: crear una coreografía para la muestra del centro basada en los gustos de la comunidad. Se formula la pregunta guía y se lanza la hipótesis: ¿qué estilo creemos que prefiere la gente? Por equipos, redactan hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Hipótesis escritas en el cuaderno de grupo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los contenidos: características de los estilos de danza (clásica, contemporánea, urbana, flamenca) y códigos de movimiento. También se enseña a diseñar una encuesta (preguntas cerradas sobre preferencias, frecuencia, etc.) y nociones básicas de estadística descriptiva (frecuencia absoluta, porcentajes, gráficos de barras).</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de estilos a partir de vídeos; borrador de la encuesta.</t>
+  </si>
+  <si>
+    <t>El alumnado administra la encuesta a familiares y vecinos (presencial o digitalmente). Recogen los datos, los vuelcan en una hoja de cálculo y elaboran gráficos. Identifican el estilo más votado. Luego, en grupos, improvisan movimientos y pasos característicos de ese estilo, grabando las propuestas.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con gráficos; vídeo de improvisaciones.</t>
+  </si>
+  <si>
+    <t>A partir de las improvisaciones, el grupo construye la coreografía final: estructura (inicio, desarrollo, final), transiciones, uso del espacio y vestuario sencillo. Ensayan y pulen la pieza. Preparan una breve intervención oral que explique la conexión entre los datos y la coreografía.</t>
+  </si>
+  <si>
+    <t>Coreografía completa ensayada.</t>
+  </si>
+  <si>
+    <t>Presentación de la coreografía a la audiencia real (familias, otro curso) en la muestra. Tras la actuación, cada equipo explica el proceso. Se realiza coevaluación entre equipos y autoevaluación con rúbrica. El docente asigna niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación y autoevaluación).</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Ponemos el Pueblo en Escena</t>
-[...8 lines deleted...]
-    <t>Investigar la realidad de la despoblación en un pueblo de la comarca, recoger testimonios y elaborar una pieza escénica (teatro y/o danza) que se representará en el propio pueblo o en el centro, abriendo un diálogo con la comunidad.</t>
+    <t>Escenifica tu barrio</t>
+  </si>
+  <si>
+    <t>Una intervención escénica comunitaria</t>
+  </si>
+  <si>
+    <t>El barrio o localidad donde se ubica el centro tiene historias, espacios y problemáticas que rara vez se visibilizan desde el arte. El alumnado, como ciudadano joven, puede convertirse en agente cultural y social si transforma su mirada en una propuesta escénica que interpele a sus vecinos.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y representar una pieza escénica breve (5-10 min) de creación colectiva, utilizando códigos teatrales y dancísticos, que aborde una historia o problema del barrio, y presentarla ante vecinos y familias en un espacio público o en el instituto.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula amplia o salón de usos múltiples
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación, reflexión escrita.</t>
+• Cámaras o teléfonos para registrar exploración y ensayos
+• Objetos de atrezo (telas, cajas, sillas) y vestuario sencillo
+• Equipo de sonido portátil para música
+• Ordenador o proyector para mostrar referencias visuales</t>
+  </si>
+  <si>
+    <t>Educación en patrimonio cultural aragonés; competencia ciudadana al intervenir en el entorno; fomento de la creatividad y el trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear una pieza escénica sobre el barrio. Salida de exploración: fotografiar espacios, entrevistar a un vecino o investigar un elemento patrimonial. Se formula la pregunta guía y se constituyen equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Mapa visual del barrio con anotaciones sobre historias o elementos significativos.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre códigos escénicos (gesto, espacio, ritmo) y danza. Se analizan manifestaciones escénicas del entorno (ejemplo: teatro de calle aragonés, danzas populares). El alumnado experimenta con la improvisación y la creación de personajes.</t>
+  </si>
+  <si>
+    <t>Registro fotográfico o vídeo de los ejercicios; apuntes individuales sobre códigos observados.</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona la historia o elemento de su barrio y lo transforma en un guion o estructura coreográfica. Ensayos parciales: diálogos, transiciones, ajuste coreográfico. El docente guía con feedback.</t>
+  </si>
+  <si>
+    <t>Guion escrito o storyboard coreográfico; vídeo de ensayo.</t>
+  </si>
+  <si>
+    <t>Montaje final: ensamblaje de escenas, ensayos con vestuario y utilería, preparación del espacio de representación (dentro o fuera del centro). Se graba un ensayo general para coevaluación posterior.</t>
+  </si>
+  <si>
+    <t>Vídeo del ensayo general; lista de materiales y tareas realizadas.</t>
+  </si>
+  <si>
+    <t>Representación ante la audiencia real (vecinos, familias). Posteriormente, asamblea de coevaluación: cada equipo comparte su proceso y se asignan niveles de logro mediante rúbricas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>Vídeo de la representación final; rúbricas cumplimentadas por el docente y coevaluación entre pares.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer una línea del tiempo interactiva con fragmentos audiovisuales de obras escénicas representativas de distintas épocas y culturas.
@@ -5502,250 +5500,250 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>216</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>198</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>200</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>202</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>204</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>206</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>207</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>208</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>239</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>241</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>243</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>246</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>196</v>
@@ -5821,99 +5819,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>214</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>254</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>218</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>256</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>258</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>261</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>