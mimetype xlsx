--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:21</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto para Artes Escénicas 4º ESO; se aplica el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Artes escenicas</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen las competencias específicas y criterios de evaluación del BOE.</t>
   </si>