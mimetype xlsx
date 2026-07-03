--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,155 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="547">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1112/2022, de 18 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:41</t>
+    <t>03/07/2026 20:03</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón realiza una transposición literal del currículo básico estatal definido en el RD 243/2022 para esta materia. No se identifican adiciones ni modificaciones en las competencias específicas ni en los criterios de evaluación analizados.</t>
+    <t>Aragón aplica directamente el currículo estatal del RD 243/2022 para 1.º Bachillerato, sin añadir ni modificar elementos.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí, se mantienen íntegramente tanto las competencias específicas (1-6) como los criterios de evaluación, respetando la numeración y redacción exacta del Ministerio.</t>
+    <t>Sí, Aragón mantiene sin modificaciones el currículo estatal.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1173/2022, de 3 de agosto, por la que se aprueba el currículo de la Educación Secundaria Obligatoria y del Bachillerato y se dictan las instrucciones para su implantación en los centros docentes de la Comunidad Autónoma de Aragón.</t>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Al no existir variaciones respecto al marco estatal, la programación didáctica debe centrarse en la secuenciación de los saberes básicos y el desarrollo de las competencias según los descriptores operativos del perfil de salida nacional.</t>
+    <t>La programación didáctica debe basarse en los criterios de evaluación y saberes básicos del RD 243/2022, sin adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -391,51 +391,63 @@
   <si>
     <t>Debates organizados sobre temas de actualidad como la experimentación animal, el uso de transgénicos o la implantación de energías renovables en entornos protegidos.</t>
   </si>
   <si>
     <t>Calificar únicamente la veracidad de los datos científicos aportados, ignorando la evaluación de las actitudes de respeto y flexibilidad ante posturas divergentes.</t>
   </si>
   <si>
     <t>Plantear y resolver cuestiones relacionadas con los saberes de la materia, localizando y citando fuentes adecuadas y seleccionando, organizando y analizando críticamente la información.</t>
   </si>
   <si>
     <t>Investigar y resolver dudas científicas mediante la búsqueda autónoma en fuentes fiables, organizando la información obtenida y citando correctamente las referencias utilizadas.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o trabajo de investigación que incluye una bibliografía normalizada y un análisis crítico de la fiabilidad de las fuentes consultadas.</t>
   </si>
   <si>
     <t>Realización de un trabajo de investigación bibliográfica sobre un avance biotecnológico o un problema ambiental actual, contrastando noticias de prensa con artículos científicos.</t>
   </si>
   <si>
     <t>Calificar el trabajo basándose únicamente en la corrección de los conceptos teóricos, omitiendo la evaluación del rigor y la citación de las fuentes bibliográficas.</t>
   </si>
   <si>
     <t>Contrastar y justificar la veracidad de la información relacionada con los saberes de la materia, utilizando fuentes fiables y adoptando una actitud crítica y escéptica hacia informaciones sin una base científica como pseudociencias, teorías conspiratorias, creencias infundadas, bulos, etc.</t>
   </si>
   <si>
-    <t>Caso aplicado, práctica o análisis de imagen</t>
+    <t>Contrastar y justificar la veracidad de información científica frente a pseudociencias usando fuentes fiables y actitud crítica.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde contrasta una noticia pseudocientífica con fuentes fiables y justifica su veracidad o falsedad.</t>
+  </si>
+  <si>
+    <t>Los estudiantes investigan un bulo científico en redes sociales y elaboran un análisis crítico con fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Los alumnos aceptan afirmaciones pseudocientíficas sobre el cambio climático sin contrastar con fuentes oficiales.</t>
   </si>
   <si>
     <t>Argumentar sobre la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella, destacando el papel de la mujer y entendiendo la investigación como una labor colectiva e interdisciplinar en constante evolución e influida por el contexto político y los recursos económicos.</t>
   </si>
   <si>
     <t>Explicar razonadamente el impacto social de la ciencia y el papel de los investigadores, visibilizando a las mujeres y el carácter colaborativo y condicionado de la investigación.</t>
   </si>
   <si>
     <t>El alumnado realiza un ensayo crítico o una presentación digital sobre un hito científico, analizando el papel de las investigadoras y los factores económicos que influyeron en su desarrollo.</t>
   </si>
   <si>
     <t>Debate o trabajo monográfico sobre un descubrimiento biológico o geológico actual, integrando la perspectiva de género y el análisis del financiamiento científico.</t>
   </si>
   <si>
     <t>Limitarse a una mera enumeración de biografías de científicas sin analizar la naturaleza colectiva de la ciencia o su dependencia de recursos económicos y decisiones políticas.</t>
   </si>
   <si>
     <t>Plantear preguntas, realizar predicciones y formular hipótesis que puedan ser respondidas o contrastadas, utilizando métodos científicos y que intenten explicar fenómenos biológicos, geológicos o ambientales.</t>
   </si>
   <si>
     <t>Formular preguntas investigables y plantear hipótesis contrastables mediante el método científico para explicar fenómenos naturales del ámbito de la biología, geología o medio ambiente.</t>
   </si>
   <si>
     <t>Investigar</t>
   </si>
@@ -888,398 +900,429 @@
   <si>
     <t>Resuelve problemas y explica fenómenos naturales de forma autónoma seleccionando recursos variados, analiza críticamente la validez de las soluciones halladas y es capaz de reformular el procedimiento de resolución para corregir desviaciones o errores detectados.
 → Explica la dinámica de una población tras un incendio forestal usando modelos gráficos, detecta una incoherencia en la tasa de recuperación y ajusta los parámetros del modelo para reflejar la realidad observada.</t>
   </si>
   <si>
     <t>Diseña y optimiza estrategias complejas para la resolución de problemas científicos, evaluando con rigor la fiabilidad de las fuentes y soluciones, y reformula procedimientos con creatividad y precisión técnica para dar respuesta a fenómenos ambientales multidimensionales.
 → Propone un modelo de gestión sostenible para un ecosistema degradado, analiza críticamente los fallos de modelos previos y ajusta las variables de intervención basándose en la integración de datos geológicos y biológicos propios.</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos problemas medioambientales o hábitos saludables, pero carece de un análisis sobre sus causas y consecuencias, y no logra proponer ni ejecutar iniciativas fundamentadas en las ciencias biológicas o geológicas.
 → Listado de problemas ambientales globales sin conexión con el entorno local ni base científica.</t>
   </si>
   <si>
     <t>Describe las causas y consecuencias de problemas ambientales cercanos y propone hábitos sostenibles o saludables siguiendo pautas establecidas, aunque la fundamentación científica es limitada y la ejecución de las iniciativas es parcial.
 → Elaboración de un cartel informativo sobre el reciclaje en el centro con una justificación teórica básica.</t>
   </si>
   <si>
     <t>Analiza con rigor las causas y consecuencias ecológicas, sociales y económicas de problemas ambientales, diseñando y ejecutando iniciativas sostenibles y saludables a nivel local que argumenta con fundamentos de las ciencias biológicas, geológicas y ambientales.
 → Diseño y puesta en marcha de un huerto escolar ecológico o un plan de reducción de plásticos, analizando el impacto en la biodiversidad local.</t>
   </si>
   <si>
     <t>Evalúa críticamente problemas ambientales complejos y lidera la promoción y ejecución de iniciativas innovadoras de sostenibilidad y salud, integrando conocimientos multidisciplinares y evaluando el impacto real de las acciones mediante la recogida y análisis de datos.
 → Proyecto de auditoría de la huella de carbono del instituto con propuesta de medidas correctoras, ejecución de las mismas y difusión de resultados a la comunidad educativa.</t>
   </si>
   <si>
+    <t>Identifica elementos aislados del registro geológico (rocas, fósiles, estructuras) pero no establece relaciones con eventos concretos de la historia terrestre ni aplica métodos de datación.
+→ Enumera tipos de fósiles sin asociarlos a una era geológica ni explicar su significado temporal.</t>
+  </si>
+  <si>
+    <t>Relaciona algunos elementos del registro geológico con eventos principales, aunque con imprecisiones. Aplica métodos de datación básicos con ayuda y errores parciales en la resolución de problemas.
+→ Asocia el fósil de un ammonites al Mesozoico, pero confunde la escala temporal al ordenar eventos sucesivos.</t>
+  </si>
+  <si>
+    <t>Analiza correctamente elementos del registro geológico para relacionarlos con grandes eventos de la historia de la Tierra, y resuelve problemas de datación aplicando métodos relativos o absolutos de manera autónoma y precisa.
+→ Explica la extinción del Cretácico-Paleógeno utilizando el registro de iridio en capas sedimentarias y la desaparición de ammonites, aplicando datación relativa por superposición de estratos.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere el análisis del registro geológico a contextos nuevos, evaluando la validez de diversas hipótesis sobre eventos pasados. Combina métodos de datación para resolver problemas complejos y argumenta con solidez las relaciones temporales.
+→ Analiza un perfil geológico no trabajado en clase, propone una secuencia cronológica de eventos combinando datación relativa y absoluta (ej. C14), y discute críticamente la fiabilidad de las dataciones según el contexto.</t>
+  </si>
+  <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Génesis: El tiempo geológico y la dinámica terrestre</t>
-[...2 lines deleted...]
-    <t>SdA 'Mensajes en las Rocas': El alumnado analizará una zona geológica local de Aragón para reconstruir su historia paleoambiental y evaluar riesgos naturales asociados.</t>
+    <t>El escenario de la vida: Tiempo, Geología y Evolución</t>
+  </si>
+  <si>
+    <t>Crónicas de la Tierra: Reconstrucción de la historia geológica local a través del estudio de afloramientos y rocas de Aragón.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• El tiempo geológico: magnitud, escala y métodos de datación.
-• Problemas de datación absoluta y relativa.
+• El tiempo geológico: magnitud, escala y métodos de datación. Problemas de datación absoluta y relativa.
 • La historia de la Tierra: principales acontecimientos geológicos.
 • Métodos y principios para el estudio del registro geológico: reconstrucción de la historia geológica de una zona. Principios geológicos.
 • La historia de la vida en la Tierra: principales cambios en los grandes grupos de seres vivos y justificación desde la perspectiva evolutiva. Principales teorías evolutivas actuales; importancia de la conservación de la biodiversidad, la sexta extinción.
-• Estructura y funciones de la atmósfera e hidrosfera.
+• Los principales grupos taxonómicos: características fundamentales. Importancia de la conservación de la biodiversidad.
+• Estructura y funciones de la atmósfera
+• Estructura y funciones de la hidrosfera.
 • Estructura, composición y dinámica de la geosfera. Métodos de estudio directos e indirectos.
-• Los procesos geológicos internos, el relieve y su relación con la tectónica de placas. Tipos de bordes, relieves, actividad sísmica y volcánica y rocas resultantes.
+• Los procesos geológicos internos, el relieve y su relación con la tectónica de placas. Tipos de bordes, relieves, actividad sísmica y volcánica y rocas resultantes en cada uno de ellos.
 • Los procesos geológicos externos: agentes causales y consecuencias sobre el relieve. Formas principales de modelado del relieve y geomorfología.
 • La edafogénesis: factores y procesos formadores del suelo. La edafodiversidad e importancia de su conservación.
 • Los riesgos naturales: relación con los procesos geológicos y las actividades humanas. Estrategias de predicción, prevención y corrección.
-• Clasificación e identificación de las rocas y minerales: origen, composición y ciclo litológico.
-[...10 lines deleted...]
-CE.BGCA.4: Resolución de problemas.</t>
+• Clasificación e identificación de las rocas: según su origen y composición. El ciclo litológico. Clasificación e identificación de minerales y rocas.
+• Clasificación químico-estructural e identificación de minerales y rocas.
+• La importancia de los minerales y las rocas: usos cotidianos. Su explotación y uso responsable.
+• La importancia de la conservación del patrimonio geológico.</t>
+  </si>
+  <si>
+    <t>1.1
+1.2
+2.1
+3.1
+3.2
+4.1
+6.1
+6.2</t>
+  </si>
+  <si>
+    <t>CE.BGCA.1
+CE.BGCA.4
+CE.BGCA.6</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Pruebas de datación relativa, informes de laboratorio sobre identificación de rocas y minerales, y un mapa de riesgos naturales de una zona próxima.</t>
-[...5 lines deleted...]
-    <t>SdA 'Ingeniería Natural': Comparativa de estrategias de supervivencia entre animales y plantas del entorno aragonés, analizando su eficiencia fisiológica.</t>
+    <t>Pruebas de resolución de cortes geológicos, identificación de visu de minerales y rocas, e informe de datación relativa.</t>
+  </si>
+  <si>
+    <t>La maquinaria biológica: Fisiología y Microorganismos</t>
+  </si>
+  <si>
+    <t>Bio-Lab: Investigación experimental sobre el crecimiento microbiano y la transpiración vegetal en condiciones controladas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Los principales grupos taxonómicos: características fundamentales.
-[...3 lines deleted...]
-• La función de nutrición vegetal: la fotosíntesis, balance general e importancia vital.
+• La función de nutrición: importancia biológica y estructuras implicadas en diferentes grupos taxonómicos (animales).
+• La función de relación: fisiología y funcionamiento de los sistemas de coordinación (nervioso y endocrino), de los receptores sensoriales, y de los órganos efectores.
+• La función de reproducción: importancia biológica, tipos, estructuras implicadas en diferentes grupos taxonómicos (animales).
+• La función de nutrición: la fotosíntesis, su balance general e importancia para la vida en la Tierra.
 • La savia bruta y la savia elaborada: composición, formación y mecanismos de transporte.
-• La función de relación vegetal: respuestas a estímulos e influencia de las fitohormonas.
-[...20 lines deleted...]
-    <t>SdA 'Eco-Auditoría Escolar': Proyecto final de investigación sobre el impacto ambiental del centro y propuesta de mejora basada en indicadores reales.</t>
+• La función de relación: tipos de respuestas de los vegetales a estímulos e influencia de las fitohormonas (auxinas, citoquininas, etileno, etc.).
+• La función de reproducción: la reproducción sexual y asexual, relevancia evolutiva, los ciclos biológicos, tipos de reproducción asexual, procesos implicados en la reproducción sexual (polinización, fecundación, dispersión de la semilla y el fruto) y su relación con el ecosistema.
+• Las adaptaciones de los vegetales al medio: relación entre estas y el ecosistema en el que se desarrollan.
+• Las eubacterias y las arqueobacterias: diferencias.
+• El metabolismo bacteriano: ejemplos de importancia ecológica (simbiosis y ciclos biogeoquímicos).
+• Los microorganismos como agentes causales de enfermedades infecciosas: zoonosis y epidemias.
+• El cultivo de microorganismos: técnicas de esterilización y cultivo.
+• Mecanismos de transferencia genética horizontal en bacterias: el problema de la resistencia a antibióticos.
+• Las formas acelulares (virus, viroides y priones): características, mecanismos de infección e importancia biológica.</t>
+  </si>
+  <si>
+    <t>1.1
+1.3
+2.2
+3.3
+3.4
+4.1
+4.2</t>
+  </si>
+  <si>
+    <t>CE.BGCA.2
+CE.BGCA.3
+CE.BGCA.4</t>
+  </si>
+  <si>
+    <t>Cuaderno de laboratorio, diagramas de ciclos biológicos y resolución de casos clínicos sobre enfermedades infecciosas.</t>
+  </si>
+  <si>
+    <t>Ecosistemas y Sostenibilidad: El reto del Antropoceno</t>
+  </si>
+  <si>
+    <t>Eco-Auditoría Escolar: Análisis de la huella ecológica del centro y propuesta de un plan de gestión de residuos y energía.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Las eubacterias y las arqueobacterias: diferencias y metabolismo bacteriano.
-[...4 lines deleted...]
-• El cambio climático: ciclo del carbono, causas, consecuencias y estrategias de mitigación/adaptación.
+• El medio ambiente como motor económico y social: importancia de la evaluación de impacto ambiental y de la gestión sostenible de recursos y residuos. La relación entre la salud medioambiental, humana y de otros seres vivos: one health (una sola salud).
+• La sostenibilidad de las actividades cotidianas: uso de indicadores de sostenibilidad, estilos de vida compatibles y coherentes con un modelo de desarrollo sostenible. Concepto de huella ecológica.
+• Iniciativas locales y globales para promover un modelo de desarrollo sostenible.
+• La dinámica de los ecosistemas: flujos de energía, ciclos de la materia (carbono, nitrógeno, fósforo y azufre), interdependencia y relaciones tróficas. Resolución de problemas.
+• El cambio climático: su relación con el ciclo del carbono, causas y consecuencias sobre la salud, la economía, la ecología y la sociedad. Estrategias y herramientas para afrontarlo: mitigación y adaptación.
 • La pérdida de biodiversidad: causas y consecuencias ambientales y sociales.
-• El problema de los residuos y compuestos xenobióticos (plásticos): efectos sobre la salud y gestión adecuada.
-[...15 lines deleted...]
-    <t>Memoria final del proyecto científico, análisis de ciclos biogeoquímicos y debates sobre bioética y sostenibilidad.</t>
+• El problema de los residuos. Los compuestos xenobióticos: los plásticos y sus efectos sobre la naturaleza y sobre la salud humana y de otros seres vivos. La prevención y gestión adecuada de los residuos.</t>
+  </si>
+  <si>
+    <t>1.2
+2.3
+3.5
+5.1
+5.2</t>
+  </si>
+  <si>
+    <t>CE.BGCA.1
+CE.BGCA.5</t>
+  </si>
+  <si>
+    <t>Proyecto de investigación final, debates sobre dilemas ambientales y resolución de problemas de flujo de energía en ecosistemas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Guardianes del Ebro: El latido de un ecosistema en riesgo</t>
+    <t>¿Respiramos bien? La calidad del aire en nuestro entorno</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigación y concienciación digital sobre la biodiversidad y sostenibilidad de los ecosistemas fluviales aragoneses</t>
+    <t>Un pódcast para concienciar sobre la contaminación atmosférica local</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1.º de Bachillerato observa con preocupación el estado de los ecosistemas fluviales cercanos, como el río Ebro o los Galachos de Juslibol. Se detecta una falta de información rigurosa en redes sociales sobre las especies invasoras (mejillón cebra, siluro) y el impacto de la actividad humana en la calidad del agua en Aragón.</t>
+    <t>La Organización Mundial de la Salud (OMS) ha actualizado sus guías de calidad del aire, señalando que muchas ciudades españolas superan los límites recomendados. En Aragón, Zaragoza y el corredor del Ebro presentan episodios recurrentes de contaminación por partículas PM10 y NO2. El ayuntamiento ha solicitado a los centros educativos propuestas de sensibilización ciudadana basadas en datos reales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos utilizar el rigor científico para desmentir bulos ambientales y concienciar a nuestra comunidad sobre la salud de nuestros ríos?</t>
+    <t>Analizar la calidad del aire de la localidad, identificar las principales fuentes de contaminación, valorar sus consecuencias para la salud y el medioambiente, y elaborar un pódcast divulgativo (3-4 episodios de unos 5 minutos cada uno) dirigido a la comunidad educativa y al ayuntamiento, proponiendo medidas de mejora sostenibles.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets
-[...3 lines deleted...]
-• Guía de especies de la cuenca del Ebro</t>
+• Visor de Calidad del Aire del Gobierno de Aragón (datos abiertos)
+• Ordenadores con acceso a internet
+• Micrófonos, auriculares, software Audacity (o similar)
+• Plantilla de guion para pódcast
+• Rúbrica de evaluación de los criterios
+• Folleto informativo sobre contaminación atmosférica (elaborado por el profesor)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Comunicación lingüística, competencia digital, espíritu crítico y compromiso ético con el medio ambiente.</t>
+    <t>Educación ambiental, educación para la salud, competencia digital y tratamiento crítico de la información.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación de noticias contradictorias sobre las crecidas del Ebro y la presencia de especies invasoras. Debate dirigido sobre la percepción social vs. realidad científica. Lanzamiento del reto: crear un canal de divulgación digital riguroso.</t>
-[...2 lines deleted...]
-    <t>Muro virtual (Padlet) con ideas previas y noticias seleccionadas.</t>
+    <t>Se presenta la noticia de la OMS y la petición del ayuntamiento. Se visiona un breve fragmento de un pódcast científico. Se plantea la pregunta guía y se recogen ideas previas sobre la calidad del aire en la localidad. Se forman equipos de 4-5 personas y se asigna un problema concreto (p. ej., contaminación por tráfico, por calefacciones de biomasa, o por actividades agrícolas).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primeras hipótesis en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres guiados: 1) Estructura de la atmósfera y tipos de contaminantes; efectos en la salud (sistema respiratorio, cardiovascular). 2) Fuentes de datos oficiales (Visor de Calidad del Aire de Aragón, INAGA). 3) Cómo buscar, seleccionar y contrastar fuentes fiables. 4) Principios de argumentación científica y estructura de un pódcast divulgativo. Cada equipo recoge la información fundamental en un documento compartido.</t>
+  </si>
+  <si>
+    <t>Documento con conceptos clave, fuentes seleccionadas y esquema de argumentos.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Investigación en grupos sobre la dinámica de los ecosistemas fluviales aragoneses. Estudio de las redes tróficas locales y el impacto de los bioindicadores de calidad del agua. Taller de verificación de fuentes (fact-checking) usando portales oficiales como el de la Confederación Hidrográfica del Ebro.</t>
-[...14 lines deleted...]
-    <t>Guion del podcast y storyboard de los micro-vídeos.</t>
+    <t>Los equipos analizan los datos recopilados (series temporales, comparativas con límites legales), identifican las principales fuentes de contaminación de su localidad, y elaboran un guion detallado del pódcast. Se realizan simulacros de entrevista a un experto (otro equipo) o se graban testimonios simulados. El profesor proporciona plantillas de guion y checklist de verificación de fuentes.</t>
+  </si>
+  <si>
+    <t>Guion completo del pódcast con referencias a fuentes y argumentos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición de los productos digitales utilizando herramientas como Audacity o Canva/CapCut. Publicación en el blog del centro y difusión controlada. Presentación de los productos en un 'Simposio Digital' en el aula.</t>
-[...2 lines deleted...]
-    <t>Archivos multimedia (MP3/MP4) y enlaces de difusión.</t>
+    <t>Grabación y edición del pódcast. Se dispone de micrófonos básicos y software de edición (Audacity o similar). Cada equipo graba su episodio, incluye música de fondo libre de derechos y efectos sonoros. Se exporta el audio en formato MP3 y se sube a una plataforma compartida (ej. Ivoox, SoundCloud o el blog del centro). Se prepara una breve presentación para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del pódcast editado y subido.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación mediante rúbrica y coevaluación de los productos de otros grupos. Reflexión final sobre la importancia de la comunicación científica en la sociedad actual y el compromiso personal con la sostenibilidad.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de aprendizaje.</t>
+    <t>Audición de un fragmento de cada pódcast en clase. Coevaluación entre equipos usando una rúbrica. Autoevaluación individual reflexionando sobre el proceso y el aprendizaje. Se asigna nivel de logro 1-4 para cada criterio evaluado, basado en la evidencia recogida durante las fases (guion, audio, observación). Se entregan los pódcast a la audiencia real (publicación en web del centro y envío al ayuntamiento).</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Huellas en el Tiempo: El Veredicto de los Datos</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos demostrar, mediante el análisis de datos científicos, la diferencia entre los cambios climáticos del pasado geológico de Aragón y la crisis climática actual?</t>
+    <t>Analiza el agua de tu canal</t>
+  </si>
+  <si>
+    <t>Un estudio de calidad del agua de riego con datos primarios</t>
+  </si>
+  <si>
+    <t>El ayuntamiento ha recibido quejas de agricultores sobre posibles problemas de calidad en el agua del canal de riego que abastece sus cultivos. Necesitan un informe ciudadano con datos reales para tomar decisiones informadas.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un muestreo de la calidad del agua de un canal de riego local, analizar los datos obtenidos y elaborar un informe técnico-científico con recomendaciones para el ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Acceso a portales de datos abiertos (AEMET, IDEAragon, Open Data Aragón).
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación y cuestionario de metacognición.</t>
+• Kits de calidad de agua (pH, nitratos, fosfatos)
+• Termómetro, turbidímetro o disco Secchi
+• Cuaderno de campo, GPS
+• Hoja de cálculo (Excel o LibreOffice)
+• Normativa de calidad del agua (RD 1620/2007 o similar)
+• Guía de redacción de informes científicos</t>
+  </si>
+  <si>
+    <t>Educación ambiental y participación ciudadana; toma de decisiones basada en datos científicos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento y se discuten las quejas de los agricultores. El alumnado plantea preguntas iniciales y formula hipótesis sobre la posible contaminación.</t>
+  </si>
+  <si>
+    <t>Registro de hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de calidad del agua, parámetros a medir (pH, nitratos, fosfatos, turbidez) y técnicas de muestreo. Se revisa la normativa de calidad para riego y se diseña el plan de muestreo.</t>
+  </si>
+  <si>
+    <t>Plan de muestreo por equipo.</t>
+  </si>
+  <si>
+    <t>Salida al canal de riego para tomar muestras en 3-4 puntos (aguas arriba, zonas agrícolas, desembocadura). Se realizan mediciones in situ (temperatura, pH, turbidez) y se recogen muestras para análisis en laboratorio con kits.</t>
+  </si>
+  <si>
+    <t>Hoja de datos de campo cumplimentada.</t>
+  </si>
+  <si>
+    <t>Se analizan los datos, se elaboran gráficos comparativos con la normativa y se redacta el informe técnico-científico (introducción, métodos, resultados, discusión, conclusiones y propuestas).</t>
+  </si>
+  <si>
+    <t>Informe final completo.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su informe al concejal simulado y al resto de la clase. Se realiza coevaluación y autoevaluación mediante rúbrica. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>METAMORFOSIS DEL PAISAJE: ARTE POR LA BIODIVERSIDAD ARAGONESA</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el arte para comunicar a los vecinos de nuestra comarca la importancia de las adaptaciones biológicas y la urgencia de proteger nuestra biodiversidad?</t>
+    <t>Legado de piedra: ruta geológica para conservar nuestro patrimonio</t>
+  </si>
+  <si>
+    <t>Prototipo de itinerario autoguiado y acción comunitaria en un espacio natural local</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha solicitado al centro ideas para poner en valor un espacio natural con interés geológico próximo al instituto (como la Muela de San Juan en Teruel o el Barranco de la Hoz en Calatayud). Se necesita un prototipo de ruta autoguiada que conecte a la ciudadanía con la geología local y fomente su cuidado.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo de ruta geológica autoguiada (con guía impresa, códigos QR a contenidos digitales y una maqueta tridimensional del corte geológico) y presentarlo al Ayuntamiento como propuesta de impacto comunitario.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Microscopios y material de laboratorio para histología.
-[...38 lines deleted...]
-    <t>Informe de impacto y rúbrica de autoevaluación final.</t>
+• Guía de campo impresa (plantilla editable)
+• Material de escritura y dibujo
+• Tablets o móviles para grabar vídeos y generar códigos QR
+• Material reciclado para maqueta (cartón, arcilla, pinturas)
+• Mapa geológico local (descargable del IGME)
+• Ejemplos de rutas geológicas (web de la Reserva Geológica de Aliaga)</t>
+  </si>
+  <si>
+    <t>Educación para la sostenibilidad, conciencia patrimonial y fomento de la participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud del Ayuntamiento y se visionan ejemplos de rutas geológicas. El alumnado, en equipos, debate qué preguntas surgen al observar el espacio natural asignado (fotografías o visita virtual). Se acota la pregunta guía y se asignan roles.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo sobre las preguntas e hipótesis.</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre tiempo geológico, datación relativa y absoluta, y lectura de mapas geológicos. Se analiza un caso local (ej. perfil del Barranco de la Hoz). También se trabajan conceptos de impacto ambiental y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos de datación y análisis de mapas.</t>
+  </si>
+  <si>
+    <t>Salida de campo al espacio natural (o investigación virtual si no es posible). El alumnado realiza un levantamiento estratigráfico, recoge muestras (fotos, dibujos), identifica riesgos y amenazas. Toman medidas y datos para la maqueta.</t>
+  </si>
+  <si>
+    <t>Hoja de campo con observaciones, croquis y datos.</t>
+  </si>
+  <si>
+    <t>En el aula, elaboran la guía impresa (textos, esquemas, timeline), graban los vídeos para los códigos QR y construyen la maqueta 3D con materiales reciclados. Se realiza una autoevaluación intermedia con rúbrica borrador.</t>
+  </si>
+  <si>
+    <t>Borradores y versión final de los tres componentes.</t>
+  </si>
+  <si>
+    <t>Presentación del prototipo a representantes del Ayuntamiento y asociación vecinal. Los equipos exponen su ruta y las medidas de conservación. Coevaluación entre equipos y autoevaluación. Se recoge feedback de la audiencia real y se asigna nivel de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación, acta de feedback, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer conjuntos de datos brutos sobre series climáticas o estratigráficas acompañados de visualizaciones dinámicas interactivas que permitan filtrar variables para identificar patrones.
@@ -1406,270 +1449,267 @@
   <si>
     <t xml:space="preserve">
 • Resolución de problemas de datación relativa mediante la creación de 'stop-motion' o animaciones digitales que expliquen la secuencia de eventos geológicos en un corte complejo.
 • Elaboración de un informe pericial geológico en formato libre (póster científico, podcast o wiki) analizando las evidencias de un evento de extinción masiva a partir de datos bioestratigráficos reales.
 • Diseño de una clave dicotómica digital o física para la identificación de fósiles guía, justificando su utilidad cronoestratigráfica según su distribución temporal y geográfica.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de una excavación paleontológica virtual donde los alumnos deben gestionar un presupuesto para decidir qué estratos analizar basándose en hipótesis previas sobre la historia de la zona.
 • Debate estructurado sobre la propuesta del Antropoceno como nueva época geológica, conectando el registro sedimentario actual con los impactos ambientales contemporáneos.
 • Sistema de 'retos de datación' con niveles de dificultad progresiva (desde principios básicos de Steno hasta correlaciones geoquímicas complejas) que permita autonomía en el ritmo de aprendizaje.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, STEM2</t>
-[...50 lines deleted...]
-    <t>Analiza el registro geológico y la historia de la Tierra (STEM2, STEM4) reconociendo el valor del patrimonio natural (CCEC1).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Interpretar y transmitir información y datos científicos, argumentando sobre estos con precisión y utilizando diferentes formatos para analizar procesos, métodos, experimentos o resultados'.</t>
+  </si>
+  <si>
+    <t>CD1, CD2, CCL3</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA5</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Localizar y utilizar fuentes fiables, identificando, seleccionando y organizando información, evaluándola críticamente y contrastando su veracidad'.</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA3, CE2</t>
+  </si>
+  <si>
+    <t>STEM1, CD3, CC3</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, planear y desarrollar proyectos de investigación siguiendo los pasos de las metodologías científicas, teniendo en cuenta los recursos disponibles de forma realista y buscando vías de colaboración'.</t>
+  </si>
+  <si>
+    <t>CCL2, CD2, CE1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Buscar y utilizar estrategias en la resolución de problemas analizando críticamente las soluciones y respuestas halladas y reformulando el procedimiento si fuera necesario'.</t>
+  </si>
+  <si>
+    <t>CC4, CC1, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA2, CE3, CCEC2</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, promover y ejecutar iniciativas relacionadas con la conservación del medioambiente, la sostenibilidad y la salud, basándose en los fundamentos de las ciencias biológicas, geológicas y ambientales'.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Analizar los elementos del registro geológico utilizando fundamentos científicos, para relacionarlos con los grandes eventos ocurridos a lo largo de la historia de la Tierra y con la magnitud temporal'.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué marco normativo autonómico regula específicamente la asignatura de Biología, Geología y Ciencias Ambientales en 1.º de Bachillerato en Aragón?</t>
-[...2 lines deleted...]
-    <t>La asignatura se rige por la Orden ECD/1173/2022, que despliega el currículo de Bachillerato en Aragón. Esta norma adapta los 72 saberes básicos al contexto regional, estableciendo cómo deben evaluarse las 6 competencias específicas a través de los 17 criterios de evaluación. Es fundamental consultar el Anexo II de dicha orden para la correcta secuenciación de los contenidos científicos en los centros aragoneses.</t>
+    <t>¿Qué normativa autonómica específica desarrolla el currículo de Biología, Geología y Ciencias Ambientales en 1.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>En Aragón, el currículo se concreta en la Orden ECD/... que desarrolla el Real Decreto 243/2022. Para 1.º Bachillerato, la materia incluye 6 competencias específicas, 17 criterios de evaluación y 45 saberes básicos, con 3 horas semanales. Es obligatorio consultar el anexo correspondiente de la orden autonómica.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la carga de Geología en el currículo de 1.º de Bachillerato de Aragón respecto a la propuesta mínima del BOE?</t>
-[...2 lines deleted...]
-    <t>Aragón aprovecha su riqueza geológica para dar un peso específico a la tectónica y los procesos externos en los 72 saberes. Mientras el BOE ofrece un marco general, el currículo aragonés permite contextualizar los 17 criterios de evaluación mediante el estudio del Sistema Ibérico y los Pirineos, garantizando que las 3 horas semanales integren prácticas de campo que no son tan explícitas en otras comunidades autónomas.</t>
+    <t>¿En qué se diferencia la secuenciación de contenidos de Biología, Geología y Ciencias Ambientales en Aragón respecto al BOE o a CCAA vecinas como Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón mantiene una estructura similar al BOE pero con énfasis en ecosistemas locales. Frente a Cataluña, que integra más horas prácticas, Aragón distribuye los 45 saberes en tres bloques (Biología, Geología y Ciencias Ambientales) ajustándose a las 3 horas semanales sin optativas específicas.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo afecta la limitación de 3 horas semanales a la realización de prácticas de laboratorio en Biología, Geología y Ciencias Ambientales en Aragón?</t>
-[...2 lines deleted...]
-    <t>Disponer de solo 3 horas semanales exige una planificación rigurosa de los 17 criterios de evaluación. En los centros de Aragón, los departamentos suelen agrupar sesiones o utilizar horas de refuerzo para cumplir con los 72 saberes de carácter experimental. La inspección aragonesa recomienda que al menos un tercio del tiempo se dedique a actividades prácticas, simulaciones o trabajo de campo para alcanzar las 6 competencias específicas.</t>
+    <t>¿Cómo se adapta la evaluación de Biología, Geología y Ciencias Ambientales en 1.º Bachillerato a las 3 horas semanales en Aragón?</t>
+  </si>
+  <si>
+    <t>Con 3 horas, la evaluación prioriza criterios clave mediante rúbricas que integran varios criterios por tarea. Los 17 criterios deben evaluarse al menos una vez por trimestre. Las sesiones de laboratorio se comprimen en actividades modelizadas. No hay examen final obligatorio, pero sí evaluación continua.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se gestiona la recuperación de Biología, Geología y Ciencias Ambientales en 1.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>La recuperación se realiza mediante pruebas escritas o trabajos por evaluación no superada. Al final de curso, hay una prueba global escrita para quienes no aprueben alguna evaluación. Además, se contempla la entrega de actividades complementarias. Los criterios deben detallarse en la programación inicial.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas concretas de atención a la diversidad se aplican en Biología, Geología y Ciencias Ambientales en 1.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Se implementan adaptaciones curriculares no significativas: ajustes en temporalización o instrumentos de evaluación. Para alumnado con necesidad específica, se priorizan saberes básicos esenciales (de los 45) y se usan rúbricas simplificadas. También se ofrecen actividades de refuerzo y ampliación por bloques.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la coordinación interdisciplinar del departamento de Biología y Geología con otras materias en 1.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>La coordinación se centra en proyectos comunes con Química y Física (ej. análisis de contaminantes). Se realizan reuniones mensuales para alinear criterios y evitar solapamientos. En Aragón, se fomenta la colaboración con Ciencias de la Tierra y del Medio Ambiente si se oferta como optativa.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué requisitos de supervisión exige la Inspección de Educación en Aragón para las programaciones de Biología de 1.º de Bachillerato?</t>
-[...35 lines deleted...]
-    <t>El alumnado con la materia pendiente debe seguir un programa de refuerzo diseñado por el departamento, centrado en los 17 criterios de evaluación no superados. En Aragón, la evaluación de pendientes se organiza en pruebas parciales o trabajos que cubran los 72 saberes. Superar las 6 competencias específicas de 1.º es requisito habitual para la plena comprensión de las materias de modalidad en 2.º de Bachillerato.</t>
+    <t>¿Qué aspectos específicos revisa la inspección educativa en la programación de Biología, Geología y Ciencias Ambientales en 1.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que los 17 criterios de evaluación estén vinculados a las 6 competencias específicas y que los 45 saberes se distribuyan temporalmente. También comprueba que se incluyan actividades prácticas (al menos 2 por trimestre) y que la atención a la diversidad esté detallada. Exigen coherencia entre horas y contenidos.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y bibliografía son recomendados específicamente para Biología, Geología y Ciencias Ambientales en 1.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Se recomienda el libro de texto 'Biología, Geología y Ciencias Ambientales 1 Bachillerato' de Vicens Vives adaptado a LOMLOE. Además, guías de campo del Pirineo aragonés y simulaciones digitales como PhET. La bibliografía oficial incluye el BOA con anexos curriculares. Los laboratorios deben contar con microscopios y muestras locales.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Consultar el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Identificar las competencias específicas, criterios de evaluación y saberes básicos propios de la materia.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y busca las competencias específicas y los criterios de evaluación; no te fíes de resúmenes de terceros.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo autonómico derivado del RD 243/2022. Identifica cómo se han desglosado los 7 bloques de saberes y si tu CCAA ha añadido algún criterio adicional a los 17 estatales.</t>
-[...14 lines deleted...]
-    <t>No intentes evaluar los 17 criterios en cada unidad. Agrupa los criterios de 'comunicación científica' (CE2) para evaluarlos solo en exposiciones o informes de laboratorio específicos.</t>
+    <t>Extraer las 6 competencias específicas y los 17 criterios de evaluación del decreto. Organizarlos en una tabla con sus correspondientes saberes básicos (45 en total).</t>
+  </si>
+  <si>
+    <t>Crea una tabla con una columna para saberes básicos, otra para criterios y otra para instrumentos; así visualizas conexiones.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 17 criterios a un instrumento de evaluación (rúbricas de laboratorio, pruebas escritas, diarios de campo, proyectos de investigación).</t>
-[...2 lines deleted...]
-    <t>Para los criterios de Geología, usa visores GIS o Google Earth como instrumento de evaluación; es más coherente con la LOMLOE que un examen tradicional de identificación de rocas.</t>
+    <t>Asignar nivel de prioridad (esencial, importante, complementario) a cada criterio según su peso en la progresión del alumnado. Decidir los instrumentos de evaluación más adecuados: pruebas escritas, informes de laboratorio, exposiciones orales, etc.</t>
+  </si>
+  <si>
+    <t>No quieras evaluar todo con examen; usa rúbricas para trabajos prácticos de laboratorio.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 45 saberes básicos en los 7 bloques. Con solo 3 horas semanales, la carga de Bioquímica y Citología suele ocupar el primer trimestre, Geología el segundo y Biología de organismos/Ecología el tercero.</t>
-[...2 lines deleted...]
-    <t>Adelanta el bloque de 'Geología' al segundo trimestre si tienes pensado hacer una salida de campo; si lo dejas para el final del tercer trimestre, el calor y la selectividad de 2º Bachillerato te quitarán tiempo y ganas.</t>
+    <t>Repartir los 45 saberes básicos en los tres trimestres del curso, equilibrando la carga y asegurando coherencia temática. Agrupar saberes que puedan trabajarse conjuntamente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes que permitan una situación de aprendizaje interdisciplinar, por ejemplo, ecosistemas y cambio climático juntos.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por evaluación que conecte varios bloques. Ejemplo: 'El impacto de un vertido en el entorno local' une Geología, Biología y Ciencias Ambientales.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la SDA incluya una fase de 'Producto Final' que sea tangible (un podcast, un herbario digital o un informe de impacto ambiental) para cumplir con el enfoque competencial.</t>
+    <t>Crear una situación de aprendizaje para cada trimestre que integre varios saberes básicos y criterios de evaluación. Debe plantear un reto o problema real que el alumnado deba resolver aplicando los contenidos.</t>
+  </si>
+  <si>
+    <t>La SDA debe plantear un reto real: diseño de un estudio ambiental local, no una simple exposición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide cuánto pesa cada criterio de evaluación en la nota final. Recuerda que en LOMLOE la calificación emana de los criterios, no de los exámenes.</t>
-[...2 lines deleted...]
-    <t>Dales un peso del 20-25% a los criterios relacionados con el trabajo de laboratorio (CE1). Si no lo haces, los alumnos ignorarán las prácticas al ver que el examen teórico 'vale más'.</t>
+    <t>Definir el peso de cada criterio de evaluación en la calificación final y el porcentaje de cada instrumento de evaluación. Consensuar con el departamento y reflejar en la programación.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de ponderaciones de instrumentos para un mismo criterio no supere el 100%.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña las medidas DUA (Diseño Universal para el Aprendizaje) y el plan de recuperación para aquellos que no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Prepara 'guías de laboratorio multinivel'. Para el mismo experimento, ofrece una ficha con pasos detallados para alumnos con dificultades y una ficha de 'investigación abierta' para los de altas capacidades.</t>
+    <t>Incluir en la programación las medidas de refuerzo y adaptación para alumnado con necesidades específicas, así como el procedimiento de recuperación de evaluaciones pendientes y de la materia completa.</t>
+  </si>
+  <si>
+    <t>Incluye en la programación una tabla con indicadores de logro mínimos para cada criterio.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar críticamente conceptos y procesos relacionados con los saberes de la materia, interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmu</t>
   </si>
   <si>
     <t>Comunicar informaciones u opiniones razonadas relacionadas con los saberes de la materia o con trabajos científicos, transmitiéndolas de forma clara y rigurosa, utilizando la termi</t>
   </si>
   <si>
     <t xml:space="preserve">Argumentar sobre aspectos relacionados con los saberes de la materia, defendiendo una postura de forma razonada y con una actitud abierta, flexible, receptiva y respetuosa ante la </t>
   </si>
@@ -2471,895 +2511,899 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>312</v>
+        <v>451</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>453</v>
+        <v>320</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="D3" s="9">
         <v>5.0</v>
       </c>
       <c r="E3" s="9">
         <v>5.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="D4" s="9">
         <v>5.0</v>
       </c>
       <c r="E4" s="9">
         <v>5.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="D5" s="9">
         <v>5.0</v>
       </c>
       <c r="E5" s="9">
         <v>5.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="D9" s="9">
         <v>5.0</v>
       </c>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="D10" s="9">
         <v>5.0</v>
       </c>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="D11" s="9">
         <v>5.0</v>
       </c>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="D14" s="9">
         <v>10.0</v>
       </c>
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="D15" s="9">
         <v>10.0</v>
       </c>
       <c r="E15" s="9">
         <v>10.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="D16" s="9">
         <v>10.0</v>
       </c>
       <c r="E16" s="9">
         <v>10.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="D17" s="9">
         <v>10.0</v>
       </c>
       <c r="E17" s="9">
         <v>10.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="D18" s="9"/>
+        <v>511</v>
+      </c>
+      <c r="D18" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E18" s="9">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="D19" s="9"/>
+        <v>183</v>
+      </c>
+      <c r="D19" s="9">
+        <v>10.0</v>
+      </c>
       <c r="E19" s="9">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
-        <v>111.77</v>
+        <v>120.010000000000005</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3369,871 +3413,871 @@
       <c r="L1" s="8">
         <v>3.4</v>
       </c>
       <c r="M1" s="8">
         <v>3.5</v>
       </c>
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8">
         <v>6.1</v>
       </c>
       <c r="S1" s="8">
         <v>6.2</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -6266,2547 +6310,2631 @@
         <v>95</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>114</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>115</v>
       </c>
       <c r="K5" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.2</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="E6" s="7"/>
-[...1 lines deleted...]
-      <c r="G6" s="7"/>
+      <c r="E6" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>119</v>
+      </c>
       <c r="H6" s="7" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="J6" s="7"/>
+        <v>95</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>121</v>
+      </c>
       <c r="K6" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>2.3</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>106</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="K7" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.1</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="K8" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>3.2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="K9" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>3.3</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K10" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>3.4</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="K11" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>3.5</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="K12" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>4.1</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="K13" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>4.2</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="K14" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>5.1</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="K15" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>5.2</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="K16" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="7">
         <v>6.1</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="K17" s="9">
         <v>5.88</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="7">
         <v>6.2</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="K18" s="9">
         <v>5.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C10" s="7">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C11" s="7">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C12" s="7">
         <v>3</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C13" s="7">
         <v>4</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C14" s="7">
         <v>5</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C15" s="7">
         <v>6</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C16" s="7">
         <v>7</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C17" s="7">
         <v>1</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C18" s="7">
         <v>2</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C19" s="7">
         <v>3</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C20" s="7">
         <v>4</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C21" s="7">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C23" s="7">
         <v>2</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C25" s="7">
         <v>4</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C26" s="7">
         <v>5</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C27" s="7">
         <v>6</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C28" s="7">
         <v>7</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C29" s="7">
         <v>8</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C30" s="7">
         <v>9</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C31" s="7">
         <v>10</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C32" s="7">
         <v>11</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C33" s="7">
         <v>1</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C34" s="7">
         <v>2</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C35" s="7">
         <v>3</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C36" s="7">
         <v>1</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C37" s="7">
         <v>2</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C38" s="7">
         <v>3</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C39" s="7">
         <v>4</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C40" s="7">
         <v>5</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C41" s="7">
         <v>1</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C42" s="7">
         <v>2</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C43" s="7">
         <v>3</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C44" s="7">
         <v>4</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C45" s="7">
         <v>5</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C46" s="7">
         <v>6</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>15</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7">
         <v>25</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="7">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="7">
         <v>20</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F22" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>257</v>
       </c>
-      <c r="G22" s="7" t="s">
-        <v>275</v>
+      <c r="F25" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>362</v>
+        <v>328</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8815,320 +8943,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B11" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="B11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="7" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>