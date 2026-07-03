--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 20:03</t>
+    <t>03/07/2026 21:28</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica directamente el currículo estatal del RD 243/2022 para 1.º Bachillerato, sin añadir ni modificar elementos.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, Aragón mantiene sin modificaciones el currículo estatal.</t>
   </si>