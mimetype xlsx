--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 21:28</t>
+    <t>01/09/2026 13:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica directamente el currículo estatal del RD 243/2022 para 1.º Bachillerato, sin añadir ni modificar elementos.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, Aragón mantiene sin modificaciones el currículo estatal.</t>
   </si>