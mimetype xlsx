--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Principado de Asturias</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:53</t>
+    <t>01/09/2026 13:31</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -367,51 +367,63 @@
   <si>
     <t>Debates organizados sobre temas de actualidad como la experimentación animal, el uso de transgénicos o la implantación de energías renovables en entornos protegidos.</t>
   </si>
   <si>
     <t>Calificar únicamente la veracidad de los datos científicos aportados, ignorando la evaluación de las actitudes de respeto y flexibilidad ante posturas divergentes.</t>
   </si>
   <si>
     <t>Plantear y resolver cuestiones relacionadas con los saberes de la materia localizando y citando fuentes adecuadas y seleccionando, organizando y analizando críticamente la información.</t>
   </si>
   <si>
     <t>Investigar y resolver dudas científicas mediante la búsqueda autónoma en fuentes fiables, organizando la información obtenida y citando correctamente las referencias utilizadas.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o trabajo de investigación que incluye una bibliografía normalizada y un análisis crítico de la fiabilidad de las fuentes consultadas.</t>
   </si>
   <si>
     <t>Realización de un trabajo de investigación bibliográfica sobre un avance biotecnológico o un problema ambiental actual, contrastando noticias de prensa con artículos científicos.</t>
   </si>
   <si>
     <t>Calificar el trabajo basándose únicamente en la corrección de los conceptos teóricos, omitiendo la evaluación del rigor y la citación de las fuentes bibliográficas.</t>
   </si>
   <si>
     <t>Contrastar y justificar la veracidad de la información relacionada con los saberes de la materia utilizando fuentes fiables y adoptando una actitud crítica y escéptica hacia informaciones sin una base científica como pseudociencias, teorías conspiratorias, creencias infundadas, bulos, etc.</t>
   </si>
   <si>
-    <t>Caso aplicado, práctica o análisis de imagen</t>
+    <t>Contrastar y justificar la veracidad de información científica frente a pseudociencias usando fuentes fiables y actitud crítica.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde contrasta una noticia pseudocientífica con fuentes fiables y justifica su veracidad o falsedad.</t>
+  </si>
+  <si>
+    <t>Los estudiantes investigan un bulo científico en redes sociales y elaboran un análisis crítico con fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Los alumnos aceptan afirmaciones pseudocientíficas sobre el cambio climático sin contrastar con fuentes oficiales.</t>
   </si>
   <si>
     <t>Argumentar sobre la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella destacando el papel de la mujer y entendiendo la investigación como una labor colectiva e interdisciplinar en constante evolución influida por el contexto político, social y económico.</t>
   </si>
   <si>
     <t>Explicar razonadamente el impacto social de la ciencia y el papel de los investigadores, visibilizando a las mujeres y el carácter colaborativo y condicionado de la investigación.</t>
   </si>
   <si>
     <t>El alumnado realiza un ensayo crítico o una presentación digital sobre un hito científico, analizando el papel de las investigadoras y los factores económicos que influyeron en su desarrollo.</t>
   </si>
   <si>
     <t>Debate o trabajo monográfico sobre un descubrimiento biológico o geológico actual, integrando la perspectiva de género y el análisis del financiamiento científico.</t>
   </si>
   <si>
     <t>Limitarse a una mera enumeración de biografías de científicas sin analizar la naturaleza colectiva de la ciencia o su dependencia de recursos económicos y decisiones políticas.</t>
   </si>
   <si>
     <t>Plantear preguntas, realizar predicciones y formular hipótesis que puedan ser respondidas o contrastadas utilizando la experimentación o la observación e intenten explicar fenómenos biológicos, geológicos o ambientales.</t>
   </si>
   <si>
     <t>Formular preguntas investigables y plantear hipótesis contrastables mediante el método científico para explicar fenómenos naturales del ámbito de la biología, geología o medio ambiente.</t>
   </si>
   <si>
     <t>Investigar</t>
   </si>
@@ -421,51 +433,51 @@
   <si>
     <t>Sesión inicial de laboratorio o salida de campo donde se identifica un problema ambiental o geológico y se proponen explicaciones tentativas contrastables.</t>
   </si>
   <si>
     <t>Confundir la hipótesis con una opinión subjetiva o un objetivo general, redactando enunciados que no son experimentalmente contrastables ni falsables.</t>
   </si>
   <si>
     <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos, geológicos y ambientales y seleccionar los instrumentos necesarios de modo que permitan responder de forma argumentada a preguntas concretas y contrastar una hipótesis planteada minimizando los sesgos.</t>
   </si>
   <si>
     <t>Diseñar protocolos experimentales y de toma de datos para contrastar hipótesis científicas sobre fenómenos naturales, seleccionando herramientas adecuadas y controlando variables para evitar sesgos.</t>
   </si>
   <si>
     <t>Diseñar</t>
   </si>
   <si>
     <t>El alumnado entrega un protocolo de investigación o informe de laboratorio que incluye el diseño experimental, la selección de materiales y el método de control de variables.</t>
   </si>
   <si>
     <t>Planteamiento de un problema científico en el laboratorio o entorno natural donde el alumnado debe proponer un método para validarlo experimentalmente.</t>
   </si>
   <si>
     <t>Evaluar la ejecución de una práctica dirigida con guion cerrado en lugar de la capacidad del alumno para proponer su propio diseño experimental.</t>
   </si>
   <si>
-    <t>Realizar experimentos y tomar datos cuantitativos y cualitativos sobre fenómenos biológicos, geológicos y ambientales seleccionando y utilizando los instrumentos, herramientas o técnicas adecuadas con corrección y precisión. Cód. 2022-06714</t>
+    <t>Realizar experimentos y tomar datos cuantitativos y cualitativos sobre fenómenos biológicos, geológicos y ambientales seleccionando y utilizando los instrumentos, herramientas o técnicas adecuadas con corrección y precisión.</t>
   </si>
   <si>
     <t>Ejecutar prácticas de laboratorio o campo recolectando datos precisos mediante el uso correcto de instrumental científico y técnicas de medición específicas.</t>
   </si>
   <si>
     <t>Realizar</t>
   </si>
   <si>
     <t>El alumnado entrega un cuaderno de laboratorio o informe técnico que incluye tablas de datos, mediciones precisas y la descripción del material utilizado.</t>
   </si>
   <si>
     <t>Sesiones de prácticas en el laboratorio o salidas de campo donde se miden variables bióticas o abióticas siguiendo un protocolo establecido.</t>
   </si>
   <si>
     <t>Evaluar el informe final basándose solo en la redacción, ignorando la supervisión de la destreza manual y el uso correcto de instrumentos como microscopios o pipetas.</t>
   </si>
   <si>
     <t>Interpretar y analizar resultados obtenidos en el proyecto de investigación utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas y reconociendo su alcance y limitaciones y obteniendo conclusiones razonadas y fundamentadas o valorando la imposibilidad de hacerlo.</t>
   </si>
   <si>
     <t>Analizar críticamente los resultados de una investigación científica mediante herramientas matemáticas y tecnológicas para extraer conclusiones fundamentadas y reconocer las limitaciones del estudio.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de investigación que incluye tablas, gráficas procesadas digitalmente y una discusión razonada sobre la validez de las conclusiones obtenidas.</t>
   </si>
@@ -874,50 +886,66 @@
 → Calcula el balance hídrico de una zona siguiendo una plantilla, pero no sabe cómo modificar los pasos del cálculo cuando el resultado arroja valores negativos imposibles.</t>
   </si>
   <si>
     <t>Resuelve problemas y explica fenómenos naturales de forma autónoma seleccionando recursos variados, analiza críticamente la validez de las soluciones halladas y es capaz de reformular el procedimiento de resolución para corregir desviaciones o errores detectados.
 → Explica la dinámica de una población tras un incendio forestal usando modelos gráficos, detecta una incoherencia en la tasa de recuperación y ajusta los parámetros del modelo para reflejar la realidad observada.</t>
   </si>
   <si>
     <t>Diseña y optimiza estrategias complejas para la resolución de problemas científicos, evaluando con rigor la fiabilidad de las fuentes y soluciones, y reformula procedimientos con creatividad y precisión técnica para dar respuesta a fenómenos ambientales multidimensionales.
 → Propone un modelo de gestión sostenible para un ecosistema degradado, analiza críticamente los fallos de modelos previos y ajusta las variables de intervención basándose en la integración de datos geológicos y biológicos propios.</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos problemas medioambientales o hábitos saludables, pero carece de un análisis sobre sus causas y consecuencias, y no logra proponer ni ejecutar iniciativas fundamentadas en las ciencias biológicas o geológicas.
 → Listado de problemas ambientales globales sin conexión con el entorno local ni base científica.</t>
   </si>
   <si>
     <t>Describe las causas y consecuencias de problemas ambientales cercanos y propone hábitos sostenibles o saludables siguiendo pautas establecidas, aunque la fundamentación científica es limitada y la ejecución de las iniciativas es parcial.
 → Elaboración de un cartel informativo sobre el reciclaje en el centro con una justificación teórica básica.</t>
   </si>
   <si>
     <t>Analiza con rigor las causas y consecuencias ecológicas, sociales y económicas de problemas ambientales, diseñando y ejecutando iniciativas sostenibles y saludables a nivel local que argumenta con fundamentos de las ciencias biológicas, geológicas y ambientales.
 → Diseño y puesta en marcha de un huerto escolar ecológico o un plan de reducción de plásticos, analizando el impacto en la biodiversidad local.</t>
   </si>
   <si>
     <t>Evalúa críticamente problemas ambientales complejos y lidera la promoción y ejecución de iniciativas innovadoras de sostenibilidad y salud, integrando conocimientos multidisciplinares y evaluando el impacto real de las acciones mediante la recogida y análisis de datos.
 → Proyecto de auditoría de la huella de carbono del instituto con propuesta de medidas correctoras, ejecución de las mismas y difusión de resultados a la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Identifica elementos aislados del registro geológico (rocas, fósiles, estructuras) pero no establece relaciones con eventos concretos de la historia terrestre ni aplica métodos de datación.
+→ Enumera tipos de fósiles sin asociarlos a una era geológica ni explicar su significado temporal.</t>
+  </si>
+  <si>
+    <t>Relaciona algunos elementos del registro geológico con eventos principales, aunque con imprecisiones. Aplica métodos de datación básicos con ayuda y errores parciales en la resolución de problemas.
+→ Asocia el fósil de un ammonites al Mesozoico, pero confunde la escala temporal al ordenar eventos sucesivos.</t>
+  </si>
+  <si>
+    <t>Analiza correctamente elementos del registro geológico para relacionarlos con grandes eventos de la historia de la Tierra, y resuelve problemas de datación aplicando métodos relativos o absolutos de manera autónoma y precisa.
+→ Explica la extinción del Cretácico-Paleógeno utilizando el registro de iridio en capas sedimentarias y la desaparición de ammonites, aplicando datación relativa por superposición de estratos.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere el análisis del registro geológico a contextos nuevos, evaluando la validez de diversas hipótesis sobre eventos pasados. Combina métodos de datación para resolver problemas complejos y argumenta con solidez las relaciones temporales.
+→ Analiza un perfil geológico no trabajado en clase, propone una secuencia cronológica de eventos combinando datación relativa y absoluta (ej. C14), y discute críticamente la fiabilidad de las dataciones según el contexto.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
@@ -1038,198 +1066,195 @@
   <si>
     <t xml:space="preserve">
 • Resolución de problemas de datación relativa mediante la creación de 'stop-motion' o animaciones digitales que expliquen la secuencia de eventos geológicos en un corte complejo.
 • Elaboración de un informe pericial geológico en formato libre (póster científico, podcast o wiki) analizando las evidencias de un evento de extinción masiva a partir de datos bioestratigráficos reales.
 • Diseño de una clave dicotómica digital o física para la identificación de fósiles guía, justificando su utilidad cronoestratigráfica según su distribución temporal y geográfica.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de una excavación paleontológica virtual donde los alumnos deben gestionar un presupuesto para decidir qué estratos analizar basándose en hipótesis previas sobre la historia de la zona.
 • Debate estructurado sobre la propuesta del Antropoceno como nueva época geológica, conectando el registro sedimentario actual con los impactos ambientales contemporáneos.
 • Sistema de 'retos de datación' con niveles de dificultad progresiva (desde principios básicos de Steno hasta correlaciones geoquímicas complejas) que permita autonomía en el ritmo de aprendizaje.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, STEM2</t>
-[...50 lines deleted...]
-    <t>Analiza el registro geológico y la historia de la Tierra (STEM2, STEM4) reconociendo el valor del patrimonio natural (CCEC1).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Interpretar y transmitir información y datos científicos, argumentando sobre estos con precisión y utilizando diferentes formatos para analizar procesos, métodos, experimentos o resultados'.</t>
+  </si>
+  <si>
+    <t>CD1, CD2, CCL3</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA5</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Localizar y utilizar fuentes fiables, identificando, seleccionando y organizando información, evaluándola críticamente y contrastando su veracidad'.</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA3, CE2</t>
+  </si>
+  <si>
+    <t>STEM1, CD3, CC3</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, planear y desarrollar proyectos de investigación siguiendo los pasos de las metodologías científicas, teniendo en cuenta los recursos disponibles de forma realista y buscando vías de colaboración'.</t>
+  </si>
+  <si>
+    <t>CCL2, CD2, CE1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Buscar y utilizar estrategias en la resolución de problemas analizando críticamente las soluciones y respuestas halladas y reformulando el procedimiento si fuera necesario'.</t>
+  </si>
+  <si>
+    <t>CC4, CC1, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA2, CE3, CCEC2</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, promover y ejecutar iniciativas relacionadas con la conservación del medioambiente, la sostenibilidad y la salud, basándose en los fundamentos de las ciencias biológicas, geológicas y ambientales'.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Analizar los elementos del registro geológico utilizando fundamentos científicos, para relacionarlos con los grandes eventos ocurridos a lo largo de la historia de la Tierra y con la magnitud temporal'.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Consultar el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Identificar las competencias específicas, criterios de evaluación y saberes básicos propios de la materia.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y busca las competencias específicas y los criterios de evaluación; no te fíes de resúmenes de terceros.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo autonómico derivado del RD 243/2022. Identifica cómo se han desglosado los 7 bloques de saberes y si tu CCAA ha añadido algún criterio adicional a los 17 estatales.</t>
-[...14 lines deleted...]
-    <t>No intentes evaluar los 17 criterios en cada unidad. Agrupa los criterios de 'comunicación científica' (CE2) para evaluarlos solo en exposiciones o informes de laboratorio específicos.</t>
+    <t>Extraer las 6 competencias específicas y los 17 criterios de evaluación del decreto. Organizarlos en una tabla con sus correspondientes saberes básicos (45 en total).</t>
+  </si>
+  <si>
+    <t>Crea una tabla con una columna para saberes básicos, otra para criterios y otra para instrumentos; así visualizas conexiones.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 17 criterios a un instrumento de evaluación (rúbricas de laboratorio, pruebas escritas, diarios de campo, proyectos de investigación).</t>
-[...2 lines deleted...]
-    <t>Para los criterios de Geología, usa visores GIS o Google Earth como instrumento de evaluación; es más coherente con la LOMLOE que un examen tradicional de identificación de rocas.</t>
+    <t>Asignar nivel de prioridad (esencial, importante, complementario) a cada criterio según su peso en la progresión del alumnado. Decidir los instrumentos de evaluación más adecuados: pruebas escritas, informes de laboratorio, exposiciones orales, etc.</t>
+  </si>
+  <si>
+    <t>No quieras evaluar todo con examen; usa rúbricas para trabajos prácticos de laboratorio.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 45 saberes básicos en los 7 bloques. Con solo 3 horas semanales, la carga de Bioquímica y Citología suele ocupar el primer trimestre, Geología el segundo y Biología de organismos/Ecología el tercero.</t>
-[...2 lines deleted...]
-    <t>Adelanta el bloque de 'Geología' al segundo trimestre si tienes pensado hacer una salida de campo; si lo dejas para el final del tercer trimestre, el calor y la selectividad de 2º Bachillerato te quitarán tiempo y ganas.</t>
+    <t>Repartir los 45 saberes básicos en los tres trimestres del curso, equilibrando la carga y asegurando coherencia temática. Agrupar saberes que puedan trabajarse conjuntamente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes que permitan una situación de aprendizaje interdisciplinar, por ejemplo, ecosistemas y cambio climático juntos.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por evaluación que conecte varios bloques. Ejemplo: 'El impacto de un vertido en el entorno local' une Geología, Biología y Ciencias Ambientales.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la SDA incluya una fase de 'Producto Final' que sea tangible (un podcast, un herbario digital o un informe de impacto ambiental) para cumplir con el enfoque competencial.</t>
+    <t>Crear una situación de aprendizaje para cada trimestre que integre varios saberes básicos y criterios de evaluación. Debe plantear un reto o problema real que el alumnado deba resolver aplicando los contenidos.</t>
+  </si>
+  <si>
+    <t>La SDA debe plantear un reto real: diseño de un estudio ambiental local, no una simple exposición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide cuánto pesa cada criterio de evaluación en la nota final. Recuerda que en LOMLOE la calificación emana de los criterios, no de los exámenes.</t>
-[...2 lines deleted...]
-    <t>Dales un peso del 20-25% a los criterios relacionados con el trabajo de laboratorio (CE1). Si no lo haces, los alumnos ignorarán las prácticas al ver que el examen teórico 'vale más'.</t>
+    <t>Definir el peso de cada criterio de evaluación en la calificación final y el porcentaje de cada instrumento de evaluación. Consensuar con el departamento y reflejar en la programación.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de ponderaciones de instrumentos para un mismo criterio no supere el 100%.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña las medidas DUA (Diseño Universal para el Aprendizaje) y el plan de recuperación para aquellos que no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Prepara 'guías de laboratorio multinivel'. Para el mismo experimento, ofrece una ficha con pasos detallados para alumnos con dificultades y una ficha de 'investigación abierta' para los de altas capacidades.</t>
+    <t>Incluir en la programación las medidas de refuerzo y adaptación para alumnado con necesidades específicas, así como el procedimiento de recuperación de evaluaciones pendientes y de la materia completa.</t>
+  </si>
+  <si>
+    <t>Incluye en la programación una tabla con indicadores de logro mínimos para cada criterio.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar críticamente conceptos y procesos relacionados con los saberes de la materia interpretando información en diferentes formatos (textos, imágenes, modelos, gráficos, tablas,</t>
   </si>
   <si>
     <t>Comunicar informaciones u opiniones razonadas relacionadas con los saberes de la materia o con trabajos científicos transmitiéndolas de forma clara y rigurosa, utilizando la termin</t>
   </si>
   <si>
     <t>Argumentar sobre aspectos relacionados con los saberes de la materia defendiendo una postura de forma razonada y con una actitud abierta, flexible, receptiva y respetuosa ante la o</t>
   </si>
@@ -2003,790 +2028,794 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="D3" s="7">
         <v>5.0</v>
       </c>
       <c r="E3" s="7">
         <v>5.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="D4" s="7">
         <v>5.0</v>
       </c>
       <c r="E4" s="7">
         <v>5.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="D5" s="7">
         <v>5.0</v>
       </c>
       <c r="E5" s="7">
         <v>5.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="D6" s="7">
         <v>6.67</v>
       </c>
       <c r="E6" s="7">
         <v>6.67</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="D7" s="7">
         <v>6.67</v>
       </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="D8" s="7">
         <v>6.67</v>
       </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="D9" s="7">
         <v>5.0</v>
       </c>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="D10" s="7">
         <v>5.0</v>
       </c>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="D11" s="7">
         <v>5.0</v>
       </c>
       <c r="E11" s="7">
         <v>5.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="D12" s="7">
         <v>5.0</v>
       </c>
       <c r="E12" s="7">
         <v>5.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="D13" s="7">
         <v>5.0</v>
       </c>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="D14" s="7">
         <v>10.0</v>
       </c>
       <c r="E14" s="7">
         <v>10.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="D15" s="7">
         <v>10.0</v>
       </c>
       <c r="E15" s="7">
         <v>10.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="D16" s="7">
         <v>10.0</v>
       </c>
       <c r="E16" s="7">
         <v>10.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="D17" s="7">
         <v>10.0</v>
       </c>
       <c r="E17" s="7">
         <v>10.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>6.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>385</v>
+      </c>
+      <c r="D18" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E18" s="7">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>6.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>175</v>
+      </c>
+      <c r="D19" s="7">
+        <v>10.0</v>
+      </c>
       <c r="E19" s="7">
-        <v>5.88</v>
+        <v>10.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <f>SUM(E3:E19)</f>
-        <v>111.77</v>
+        <v>120.010000000000005</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="6" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -2796,871 +2825,871 @@
       <c r="L1" s="6">
         <v>3.4</v>
       </c>
       <c r="M1" s="6">
         <v>3.5</v>
       </c>
       <c r="N1" s="6">
         <v>4.1</v>
       </c>
       <c r="O1" s="6">
         <v>4.2</v>
       </c>
       <c r="P1" s="6">
         <v>5.1</v>
       </c>
       <c r="Q1" s="6">
         <v>5.2</v>
       </c>
       <c r="R1" s="6">
         <v>6.1</v>
       </c>
       <c r="S1" s="6">
         <v>6.2</v>
       </c>
       <c r="T1" s="6" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="U1" s="6" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="5" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="5"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="5" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="5"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="5" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="5"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="5" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="5" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="5"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="5" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="5"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="5" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="5"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="5" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="5"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="5" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="5"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="5" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="5"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="5" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="5"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="5" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="5"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="5" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="5"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="5" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="5"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="5" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="5"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="5" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="5"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="5" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="5"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="5" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="5"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="5" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="5"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="5" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="5"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="5" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="5"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="5" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="5"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="5" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="5"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="5" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="5"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="5" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="5"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="5" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="5"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="5" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="5"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="5" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="5"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="5" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="5"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="5" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="5"/>
     </row>
@@ -5642,2270 +5671,2354 @@
         <v>87</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>106</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>107</v>
       </c>
       <c r="K5" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="E6" s="5"/>
-[...1 lines deleted...]
-      <c r="G6" s="5"/>
+      <c r="E6" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>111</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>113</v>
+      </c>
       <c r="K6" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>2.3</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K7" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>3.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K8" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>3.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="K9" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>3.3</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="K10" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>3.4</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="K11" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>3.5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K12" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>4.1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="K13" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>4.2</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="K14" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>5.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="K15" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>5.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="K16" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5">
         <v>6.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="K17" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5">
         <v>6.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="K18" s="7">
         <v>5.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C12" s="5">
         <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C13" s="5">
         <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C14" s="5">
         <v>5</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C15" s="5">
         <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C16" s="5">
         <v>7</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C17" s="5">
         <v>8</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C18" s="5">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C19" s="5">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C20" s="5">
         <v>3</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C21" s="5">
         <v>4</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C22" s="5">
         <v>5</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C23" s="5">
         <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C24" s="5">
         <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C25" s="5">
         <v>3</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C26" s="5">
         <v>4</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C27" s="5">
         <v>5</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C28" s="5">
         <v>6</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C29" s="5">
         <v>7</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C30" s="5">
         <v>8</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C31" s="5">
         <v>9</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C32" s="5">
         <v>10</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C33" s="5">
         <v>11</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C34" s="5">
         <v>1</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C35" s="5">
         <v>2</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C36" s="5">
         <v>3</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C37" s="5">
         <v>4</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C38" s="5">
         <v>5</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C39" s="5">
         <v>6</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C40" s="5">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C41" s="5">
         <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C42" s="5">
         <v>3</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C43" s="5">
         <v>4</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C44" s="5">
         <v>5</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C45" s="5">
         <v>1</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C46" s="5">
         <v>2</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C47" s="5">
         <v>3</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C48" s="5">
         <v>4</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C49" s="5">
         <v>5</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C50" s="5">
         <v>6</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="F22" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="G22" s="5" t="s">
-        <v>271</v>
+      <c r="F25" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>