--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="430">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:52</t>
+    <t>01/09/2026 14:29</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -367,159 +367,174 @@
   <si>
     <t>Debates organizados sobre temas de actualidad como la experimentación animal, el uso de transgénicos o la implantación de energías renovables en entornos protegidos.</t>
   </si>
   <si>
     <t>Calificar únicamente la veracidad de los datos científicos aportados, ignorando la evaluación de las actitudes de respeto y flexibilidad ante posturas divergentes.</t>
   </si>
   <si>
     <t>Plantear y resolver cuestiones relacionadas con los contenidos de la materia Biología, Geología y Ciencias Ambientales localizando y citando fuentes adecuadas y seleccionando, organizando y analizando críticamente la información, desarrollando estrategias que permitan ampliar el repertorio lingüístico individual. (CCL2, CCL3, CP1, CP2, STEM2, STEM4, CD1, CD2, CD3, CD4, CPSAA4, CPSAA5)</t>
   </si>
   <si>
     <t>Investigar y resolver dudas científicas mediante la búsqueda autónoma en fuentes fiables, organizando la información obtenida y citando correctamente las referencias utilizadas.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o trabajo de investigación que incluye una bibliografía normalizada y un análisis crítico de la fiabilidad de las fuentes consultadas.</t>
   </si>
   <si>
     <t>Realización de un trabajo de investigación bibliográfica sobre un avance biotecnológico o un problema ambiental actual, contrastando noticias de prensa con artículos científicos.</t>
   </si>
   <si>
     <t>Calificar el trabajo basándose únicamente en la corrección de los conceptos teóricos, omitiendo la evaluación del rigor y la citación de las fuentes bibliográficas.</t>
   </si>
   <si>
     <t>Contrastar y justificar la veracidad de la información relacionada con los contenidos de la materia Biología, Geología y Ciencias Ambientales, con especial énfasis en los, textos académicos utilizando fuentes fiables y aplicando medidas de protección frente al uso de tecnologías digitales, con una actitud crítica y escéptica hacia informaciones sin una base científica, como pseudociencias, teorías conspiratorias, creencias infundadas, bulos, etc., contribuyendo a la consolidación de su madurez personal y social. (CCL2, CCL3, STEM2, CD1, CPSAA4, CC1, CC3)</t>
   </si>
   <si>
+    <t>Contrastar y justificar la veracidad de información científica frente a pseudociencias usando fuentes fiables y actitud crítica.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde contrasta una noticia pseudocientífica con fuentes fiables y justifica su veracidad o falsedad.</t>
+  </si>
+  <si>
+    <t>Los estudiantes investigan un bulo científico en redes sociales y elaboran un análisis crítico con fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Los alumnos aceptan afirmaciones pseudocientíficas sobre el cambio climático sin contrastar con fuentes oficiales.</t>
+  </si>
+  <si>
+    <t>Argumentar sobre la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella destacando el papel de la mujer y entendiendo la investigación como una labor colectiva e interdisciplinar en constante evolución influida por el contexto político y los recursos económicos. (CCL5, CC3)</t>
+  </si>
+  <si>
+    <t>Explicar razonadamente el impacto social de la ciencia y el papel de los investigadores, visibilizando a las mujeres y el carácter colaborativo y condicionado de la investigación.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un ensayo crítico o una presentación digital sobre un hito científico, analizando el papel de las investigadoras y los factores económicos que influyeron en su desarrollo.</t>
+  </si>
+  <si>
+    <t>Debate o trabajo monográfico sobre un descubrimiento biológico o geológico actual, integrando la perspectiva de género y el análisis del financiamiento científico.</t>
+  </si>
+  <si>
+    <t>Limitarse a una mera enumeración de biografías de científicas sin analizar la naturaleza colectiva de la ciencia o su dependencia de recursos económicos y decisiones políticas.</t>
+  </si>
+  <si>
+    <t>Plantear preguntas y formular hipótesis que puedan ser respondidas o contrastadas utilizando la metodología científica para explicar fenómenos biológicos, geológicos y ambientales y realizar predicciones sobre estos. (STEM1, STEM2)</t>
+  </si>
+  <si>
+    <t>Formular preguntas investigables y plantear hipótesis contrastables mediante el método científico para explicar fenómenos naturales del ámbito de la biología, geología o medio ambiente.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de prácticas o proyecto de investigación donde se definen explícitamente la pregunta de indagación, las predicciones y las hipótesis de trabajo.</t>
+  </si>
+  <si>
+    <t>Sesión inicial de laboratorio o salida de campo donde se identifica un problema ambiental o geológico y se proponen explicaciones tentativas contrastables.</t>
+  </si>
+  <si>
+    <t>Confundir la hipótesis con una opinión subjetiva o un objetivo general, redactando enunciados que no son experimentalmente contrastables ni falsables.</t>
+  </si>
+  <si>
+    <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos, geológicos y ambientales, y seleccionar los instrumentos necesarios de modo que permitan responder a preguntas concretas y contrastar una hipótesis planteada minimizando los sesgos en la medida de lo posible. (STEM1, STEM2, STEM3, CE3)</t>
+  </si>
+  <si>
+    <t>Diseñar protocolos experimentales y de toma de datos para contrastar hipótesis científicas sobre fenómenos naturales, seleccionando herramientas adecuadas y controlando variables para evitar sesgos.</t>
+  </si>
+  <si>
+    <t>Diseñar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un protocolo de investigación o informe de laboratorio que incluye el diseño experimental, la selección de materiales y el método de control de variables.</t>
+  </si>
+  <si>
+    <t>Planteamiento de un problema científico en el laboratorio o entorno natural donde el alumnado debe proponer un método para validarlo experimentalmente.</t>
+  </si>
+  <si>
+    <t>Evaluar la ejecución de una práctica dirigida con guion cerrado en lugar de la capacidad del alumno para proponer su propio diseño experimental.</t>
+  </si>
+  <si>
+    <t>Realizar experimentos y tomar datos cuantitativos y cualitativos sobre fenómenos biológicos, geológicos y ambientales, identificando las variables implicadas, seleccionando y utilizando los controles, instrumentos, herramientas o técnicas adecuadas con corrección y precisión, asegurando la normativa básica de seguridad en el laboratorio. (STEM2, STEM3, CD1, CE3)</t>
+  </si>
+  <si>
+    <t>Ejecutar prácticas de laboratorio o campo recolectando datos precisos mediante el uso correcto de instrumental científico y técnicas de medición específicas.</t>
+  </si>
+  <si>
+    <t>Realizar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un cuaderno de laboratorio o informe técnico que incluye tablas de datos, mediciones precisas y la descripción del material utilizado.</t>
+  </si>
+  <si>
+    <t>Sesiones de prácticas en el laboratorio o salidas de campo donde se miden variables bióticas o abióticas siguiendo un protocolo establecido.</t>
+  </si>
+  <si>
+    <t>Evaluar el informe final basándose solo en la redacción, ignorando la supervisión de la destreza manual y el uso correcto de instrumentos como microscopios o pipetas.</t>
+  </si>
+  <si>
+    <t>Interpretar y analizar resultados obtenidos en el proyecto de investigación utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas y reconociendo su alcance y limitaciones y obteniendo conclusiones razonadas y fundamentadas o valorando la imposibilidad de hacerlo. (STEM1, STEM2, STEM4, CD3, CE3)</t>
+  </si>
+  <si>
+    <t>Analizar críticamente los resultados de una investigación científica mediante herramientas matemáticas y tecnológicas para extraer conclusiones fundamentadas y reconocer las limitaciones del estudio.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de investigación que incluye tablas, gráficas procesadas digitalmente y una discusión razonada sobre la validez de las conclusiones obtenidas.</t>
+  </si>
+  <si>
+    <t>Sesiones de tratamiento de datos y redacción de conclusiones tras la realización de experimentos de laboratorio o salidas de campo ambientales.</t>
+  </si>
+  <si>
+    <t>Confundir la mera descripción de resultados con su análisis crítico, omitiendo la mención a las limitaciones del diseño experimental o el margen de error.</t>
+  </si>
+  <si>
+    <t>Establecer colaboraciones dentro y fuera del centro educativo en las distintas fases del proyecto científico, trabajando así con mayor eficiencia, utilizando las herramientas tecnológicas adecuadas, aplicando medidas de protección frente al uso de tecnologías digitales y valorando la importancia de la cooperación en la investigación, desarrollando una actitud empática frente a las experiencias aportadas por sus compañeros,</t>
+  </si>
+  <si>
+    <t>Cooperar con agentes internos y externos mediante herramientas digitales en proyectos científicos, promoviendo la inclusión y la eficiencia en el trabajo de investigación.</t>
+  </si>
+  <si>
+    <t>Colaborar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un registro de interacciones digitales y presenciales con colaboradores externos o compañeros, detallando las aportaciones recibidas y el cumplimiento de roles inclusivos.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Desarrollo de un proyecto de investigación sobre la biodiversidad local contactando con expertos de universidades o asociaciones ambientales mediante plataformas digitales.</t>
+  </si>
+  <si>
+    <t>Calificar la colaboración basándose únicamente en la entrega final del trabajo sin verificar el uso real de herramientas digitales de trabajo cooperativo.</t>
+  </si>
+  <si>
+    <t>Presentar de forma oral, escrita y multimodal, con fluidez y rigurosidad, la introducción, metodología, resultados y conclusiones del proyecto científico utilizando el formato adecuado (tablas, gráficos, informes, etc.) y destacando el uso de herramientas digitales. (CCL1, CP1, STEM4, CD2, CD3, CE1, CE3)</t>
+  </si>
+  <si>
     <t>Caso aplicado, práctica o análisis de imagen</t>
-  </si>
-[...106 lines deleted...]
-    <t>Presentar de forma oral, escrita y multimodal, con fluidez y rigurosidad, la introducción, metodología, resultados y conclusiones del proyecto científico utilizando el formato adecuado (tablas, gráficos, informes, etc.) y destacando el uso de herramientas digitales. (CCL1, CP1, STEM4, CD2, CD3, CE1, CE3)</t>
   </si>
   <si>
     <t>Resolver problemas, responder con creatividad y eficacia oral, escrita y multimodal, con fluidez y rigurosidad a procesos biológicos, geológicos o ambientales buscando y utilizando recursos variados como conocimientos, datos e información, con especial énfasis en los textos académicos, razonamiento lógico, pensamiento computacional o recursos digitales. (CCL1, CCL2, CCL3, STEM1, STEM2, STEM4, CD1, CD5)</t>
   </si>
   <si>
     <t>Resolver problemas y explicar procesos científicos aplicando conocimientos, datos y herramientas digitales para proponer soluciones razonadas a fenómenos biológicos, geológicos o ambientales.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado realiza informes de resolución de problemas, modelos digitales o cuadernos de prácticas donde detalla el procedimiento lógico y las fuentes de datos empleadas.</t>
   </si>
   <si>
     <t>Resolución de supuestos prácticos sobre genética, interpretación de cortes geológicos o balances de materia y energía en ecosistemas utilizando simuladores y bases de datos.</t>
   </si>
   <si>
     <t>Evaluar exclusivamente la exactitud del resultado numérico final en problemas de genética o ecología, ignorando el proceso de razonamiento lógico y el uso de herramientas digitales.</t>
   </si>
   <si>
     <t>Analizar críticamente la solución a un problema sobre fenómenos biológicos, geológicos o ambientales y modificar los procedimientos utilizados o conclusiones obtenidas si dicha solución no fuese viable o ante nuevos datos aportados o encontrados con posterioridad, considerando tanto la experiencia de éxito como de fracaso una oportunidad para aprender. (CCL3, STEM1, CD1, CPSAA1.1, CPSAA1.2, CPSAA4, CPSAA5, CE1, CE2, CE3)</t>
   </si>
   <si>
     <t>Evaluar la validez de soluciones a problemas científicos, ajustando métodos o conclusiones tras detectar errores o recibir información adicional que contradiga los resultados iniciales.</t>
   </si>
@@ -892,50 +907,66 @@
 → Calcula el balance hídrico de una zona siguiendo una plantilla, pero no sabe cómo modificar los pasos del cálculo cuando el resultado arroja valores negativos imposibles.</t>
   </si>
   <si>
     <t>Resuelve problemas y explica fenómenos naturales de forma autónoma seleccionando recursos variados, analiza críticamente la validez de las soluciones halladas y es capaz de reformular el procedimiento de resolución para corregir desviaciones o errores detectados.
 → Explica la dinámica de una población tras un incendio forestal usando modelos gráficos, detecta una incoherencia en la tasa de recuperación y ajusta los parámetros del modelo para reflejar la realidad observada.</t>
   </si>
   <si>
     <t>Diseña y optimiza estrategias complejas para la resolución de problemas científicos, evaluando con rigor la fiabilidad de las fuentes y soluciones, y reformula procedimientos con creatividad y precisión técnica para dar respuesta a fenómenos ambientales multidimensionales.
 → Propone un modelo de gestión sostenible para un ecosistema degradado, analiza críticamente los fallos de modelos previos y ajusta las variables de intervención basándose en la integración de datos geológicos y biológicos propios.</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos problemas medioambientales o hábitos saludables, pero carece de un análisis sobre sus causas y consecuencias, y no logra proponer ni ejecutar iniciativas fundamentadas en las ciencias biológicas o geológicas.
 → Listado de problemas ambientales globales sin conexión con el entorno local ni base científica.</t>
   </si>
   <si>
     <t>Describe las causas y consecuencias de problemas ambientales cercanos y propone hábitos sostenibles o saludables siguiendo pautas establecidas, aunque la fundamentación científica es limitada y la ejecución de las iniciativas es parcial.
 → Elaboración de un cartel informativo sobre el reciclaje en el centro con una justificación teórica básica.</t>
   </si>
   <si>
     <t>Analiza con rigor las causas y consecuencias ecológicas, sociales y económicas de problemas ambientales, diseñando y ejecutando iniciativas sostenibles y saludables a nivel local que argumenta con fundamentos de las ciencias biológicas, geológicas y ambientales.
 → Diseño y puesta en marcha de un huerto escolar ecológico o un plan de reducción de plásticos, analizando el impacto en la biodiversidad local.</t>
   </si>
   <si>
     <t>Evalúa críticamente problemas ambientales complejos y lidera la promoción y ejecución de iniciativas innovadoras de sostenibilidad y salud, integrando conocimientos multidisciplinares y evaluando el impacto real de las acciones mediante la recogida y análisis de datos.
 → Proyecto de auditoría de la huella de carbono del instituto con propuesta de medidas correctoras, ejecución de las mismas y difusión de resultados a la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Identifica elementos aislados del registro geológico (rocas, fósiles, estructuras) pero no establece relaciones con eventos concretos de la historia terrestre ni aplica métodos de datación.
+→ Enumera tipos de fósiles sin asociarlos a una era geológica ni explicar su significado temporal.</t>
+  </si>
+  <si>
+    <t>Relaciona algunos elementos del registro geológico con eventos principales, aunque con imprecisiones. Aplica métodos de datación básicos con ayuda y errores parciales en la resolución de problemas.
+→ Asocia el fósil de un ammonites al Mesozoico, pero confunde la escala temporal al ordenar eventos sucesivos.</t>
+  </si>
+  <si>
+    <t>Analiza correctamente elementos del registro geológico para relacionarlos con grandes eventos de la historia de la Tierra, y resuelve problemas de datación aplicando métodos relativos o absolutos de manera autónoma y precisa.
+→ Explica la extinción del Cretácico-Paleógeno utilizando el registro de iridio en capas sedimentarias y la desaparición de ammonites, aplicando datación relativa por superposición de estratos.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere el análisis del registro geológico a contextos nuevos, evaluando la validez de diversas hipótesis sobre eventos pasados. Combina métodos de datación para resolver problemas complejos y argumenta con solidez las relaciones temporales.
+→ Analiza un perfil geológico no trabajado en clase, propone una secuencia cronológica de eventos combinando datación relativa y absoluta (ej. C14), y discute críticamente la fiabilidad de las dataciones según el contexto.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
@@ -1056,198 +1087,195 @@
   <si>
     <t xml:space="preserve">
 • Resolución de problemas de datación relativa mediante la creación de 'stop-motion' o animaciones digitales que expliquen la secuencia de eventos geológicos en un corte complejo.
 • Elaboración de un informe pericial geológico en formato libre (póster científico, podcast o wiki) analizando las evidencias de un evento de extinción masiva a partir de datos bioestratigráficos reales.
 • Diseño de una clave dicotómica digital o física para la identificación de fósiles guía, justificando su utilidad cronoestratigráfica según su distribución temporal y geográfica.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de una excavación paleontológica virtual donde los alumnos deben gestionar un presupuesto para decidir qué estratos analizar basándose en hipótesis previas sobre la historia de la zona.
 • Debate estructurado sobre la propuesta del Antropoceno como nueva época geológica, conectando el registro sedimentario actual con los impactos ambientales contemporáneos.
 • Sistema de 'retos de datación' con niveles de dificultad progresiva (desde principios básicos de Steno hasta correlaciones geoquímicas complejas) que permita autonomía en el ritmo de aprendizaje.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, STEM2</t>
-[...50 lines deleted...]
-    <t>Analiza el registro geológico y la historia de la Tierra (STEM2, STEM4) reconociendo el valor del patrimonio natural (CCEC1).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Interpretar y transmitir información y datos científicos, argumentando sobre estos con precisión y utilizando diferentes formatos para analizar procesos, métodos, experimentos o resultados'.</t>
+  </si>
+  <si>
+    <t>CD1, CD2, CCL3</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA5</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Localizar y utilizar fuentes fiables, identificando, seleccionando y organizando información, evaluándola críticamente y contrastando su veracidad'.</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA3, CE2</t>
+  </si>
+  <si>
+    <t>STEM1, CD3, CC3</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, planear y desarrollar proyectos de investigación siguiendo los pasos de las metodologías científicas, teniendo en cuenta los recursos disponibles de forma realista y buscando vías de colaboración'.</t>
+  </si>
+  <si>
+    <t>CCL2, CD2, CE1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Buscar y utilizar estrategias en la resolución de problemas analizando críticamente las soluciones y respuestas halladas y reformulando el procedimiento si fuera necesario'.</t>
+  </si>
+  <si>
+    <t>CC4, CC1, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA2, CE3, CCEC2</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, promover y ejecutar iniciativas relacionadas con la conservación del medioambiente, la sostenibilidad y la salud, basándose en los fundamentos de las ciencias biológicas, geológicas y ambientales'.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Analizar los elementos del registro geológico utilizando fundamentos científicos, para relacionarlos con los grandes eventos ocurridos a lo largo de la historia de la Tierra y con la magnitud temporal'.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Consultar el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Identificar las competencias específicas, criterios de evaluación y saberes básicos propios de la materia.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y busca las competencias específicas y los criterios de evaluación; no te fíes de resúmenes de terceros.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo autonómico derivado del RD 243/2022. Identifica cómo se han desglosado los 7 bloques de saberes y si tu CCAA ha añadido algún criterio adicional a los 17 estatales.</t>
-[...14 lines deleted...]
-    <t>No intentes evaluar los 17 criterios en cada unidad. Agrupa los criterios de 'comunicación científica' (CE2) para evaluarlos solo en exposiciones o informes de laboratorio específicos.</t>
+    <t>Extraer las 6 competencias específicas y los 17 criterios de evaluación del decreto. Organizarlos en una tabla con sus correspondientes saberes básicos (45 en total).</t>
+  </si>
+  <si>
+    <t>Crea una tabla con una columna para saberes básicos, otra para criterios y otra para instrumentos; así visualizas conexiones.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 17 criterios a un instrumento de evaluación (rúbricas de laboratorio, pruebas escritas, diarios de campo, proyectos de investigación).</t>
-[...2 lines deleted...]
-    <t>Para los criterios de Geología, usa visores GIS o Google Earth como instrumento de evaluación; es más coherente con la LOMLOE que un examen tradicional de identificación de rocas.</t>
+    <t>Asignar nivel de prioridad (esencial, importante, complementario) a cada criterio según su peso en la progresión del alumnado. Decidir los instrumentos de evaluación más adecuados: pruebas escritas, informes de laboratorio, exposiciones orales, etc.</t>
+  </si>
+  <si>
+    <t>No quieras evaluar todo con examen; usa rúbricas para trabajos prácticos de laboratorio.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 45 saberes básicos en los 7 bloques. Con solo 3 horas semanales, la carga de Bioquímica y Citología suele ocupar el primer trimestre, Geología el segundo y Biología de organismos/Ecología el tercero.</t>
-[...2 lines deleted...]
-    <t>Adelanta el bloque de 'Geología' al segundo trimestre si tienes pensado hacer una salida de campo; si lo dejas para el final del tercer trimestre, el calor y la selectividad de 2º Bachillerato te quitarán tiempo y ganas.</t>
+    <t>Repartir los 45 saberes básicos en los tres trimestres del curso, equilibrando la carga y asegurando coherencia temática. Agrupar saberes que puedan trabajarse conjuntamente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes que permitan una situación de aprendizaje interdisciplinar, por ejemplo, ecosistemas y cambio climático juntos.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por evaluación que conecte varios bloques. Ejemplo: 'El impacto de un vertido en el entorno local' une Geología, Biología y Ciencias Ambientales.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la SDA incluya una fase de 'Producto Final' que sea tangible (un podcast, un herbario digital o un informe de impacto ambiental) para cumplir con el enfoque competencial.</t>
+    <t>Crear una situación de aprendizaje para cada trimestre que integre varios saberes básicos y criterios de evaluación. Debe plantear un reto o problema real que el alumnado deba resolver aplicando los contenidos.</t>
+  </si>
+  <si>
+    <t>La SDA debe plantear un reto real: diseño de un estudio ambiental local, no una simple exposición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide cuánto pesa cada criterio de evaluación en la nota final. Recuerda que en LOMLOE la calificación emana de los criterios, no de los exámenes.</t>
-[...2 lines deleted...]
-    <t>Dales un peso del 20-25% a los criterios relacionados con el trabajo de laboratorio (CE1). Si no lo haces, los alumnos ignorarán las prácticas al ver que el examen teórico 'vale más'.</t>
+    <t>Definir el peso de cada criterio de evaluación en la calificación final y el porcentaje de cada instrumento de evaluación. Consensuar con el departamento y reflejar en la programación.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de ponderaciones de instrumentos para un mismo criterio no supere el 100%.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña las medidas DUA (Diseño Universal para el Aprendizaje) y el plan de recuperación para aquellos que no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Prepara 'guías de laboratorio multinivel'. Para el mismo experimento, ofrece una ficha con pasos detallados para alumnos con dificultades y una ficha de 'investigación abierta' para los de altas capacidades.</t>
+    <t>Incluir en la programación las medidas de refuerzo y adaptación para alumnado con necesidades específicas, así como el procedimiento de recuperación de evaluaciones pendientes y de la materia completa.</t>
+  </si>
+  <si>
+    <t>Incluye en la programación una tabla con indicadores de logro mínimos para cada criterio.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar críticamente conceptos y procesos relacionados con los contenidos de Biología, Geología y Ciencias Ambientales interpretando información en diferentes formatos (modelos, g</t>
   </si>
   <si>
     <t>Comunicar informaciones u opiniones razonadas relacionadas con los contenidos de la materia Biología, Geología y Ciencias Ambientales, transmitiéndolas de forma clara y rigurosa, u</t>
   </si>
   <si>
     <t xml:space="preserve">Argumentar sobre aspectos relacionados con los contenidos de la materia Biología, Geología y Ciencias Ambientales defendiendo una postura de forma razonada y no dogmática, con una </t>
   </si>
@@ -2027,824 +2055,830 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="D3" s="7">
         <v>5.0</v>
       </c>
       <c r="E3" s="7">
         <v>5.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="D4" s="7">
         <v>5.0</v>
       </c>
       <c r="E4" s="7">
         <v>5.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D5" s="7">
         <v>5.0</v>
       </c>
       <c r="E5" s="7">
         <v>5.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="D6" s="7">
         <v>6.67</v>
       </c>
       <c r="E6" s="7">
         <v>6.67</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="D7" s="7">
         <v>6.67</v>
       </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D8" s="7">
         <v>6.67</v>
       </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="D9" s="7">
         <v>4.17</v>
       </c>
       <c r="E9" s="7">
         <v>4.17</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="D10" s="7">
         <v>4.17</v>
       </c>
       <c r="E10" s="7">
         <v>4.17</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="D11" s="7">
         <v>4.17</v>
       </c>
       <c r="E11" s="7">
         <v>4.17</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D12" s="7">
         <v>4.17</v>
       </c>
       <c r="E12" s="7">
         <v>4.17</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="D13" s="7">
         <v>4.17</v>
       </c>
       <c r="E13" s="7">
         <v>4.17</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>3.6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="D14" s="7">
         <v>4.17</v>
       </c>
       <c r="E14" s="7">
         <v>4.17</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D15" s="7">
         <v>10.0</v>
       </c>
       <c r="E15" s="7">
         <v>10.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>4.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="D16" s="7">
         <v>10.0</v>
       </c>
       <c r="E16" s="7">
         <v>10.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="D17" s="7">
         <v>10.0</v>
       </c>
       <c r="E17" s="7">
         <v>10.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="D18" s="7">
         <v>10.0</v>
       </c>
       <c r="E18" s="7">
         <v>10.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>6.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="D19" s="7"/>
+        <v>393</v>
+      </c>
+      <c r="D19" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E19" s="7">
-        <v>5.26</v>
+        <v>6.67</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D20" s="7"/>
+        <v>394</v>
+      </c>
+      <c r="D20" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E20" s="7">
-        <v>5.26</v>
+        <v>6.67</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.3</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="D21" s="7"/>
+        <v>183</v>
+      </c>
+      <c r="D21" s="7">
+        <v>6.67</v>
+      </c>
       <c r="E21" s="7">
-        <v>5.26</v>
+        <v>6.67</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <f>SUM(E3:E21)</f>
-        <v>115.81000000000003</v>
+        <v>120.04000000000002</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="6" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -2860,929 +2894,929 @@
       <c r="N1" s="6">
         <v>3.6</v>
       </c>
       <c r="O1" s="6">
         <v>4.1</v>
       </c>
       <c r="P1" s="6">
         <v>4.2</v>
       </c>
       <c r="Q1" s="6">
         <v>5.1</v>
       </c>
       <c r="R1" s="6">
         <v>5.2</v>
       </c>
       <c r="S1" s="6">
         <v>6.1</v>
       </c>
       <c r="T1" s="6">
         <v>6.2</v>
       </c>
       <c r="U1" s="6">
         <v>6.3</v>
       </c>
       <c r="V1" s="6" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="W1" s="6" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="5"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="5" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="5"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="5" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="5"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="5" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="5" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="5"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="5" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="5"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="5" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="5"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="5" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="5"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="5" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="5"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="5" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="5"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="5" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="5"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="5" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="5"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="5" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="5"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="5" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="5"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="5" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="5"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="5" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="5"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="5" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="5"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="5" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="5"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="5" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="5"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="5" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="5"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="5" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="5"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="5" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="5"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="5" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="5"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="5" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="5"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="5" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="5"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="5" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="5"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="5" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="5"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="5"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="5" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="5"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="5" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -5946,2396 +5980,2480 @@
         <v>87</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>106</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>107</v>
       </c>
       <c r="K5" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="E6" s="5"/>
-[...1 lines deleted...]
-      <c r="G6" s="5"/>
+      <c r="E6" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>111</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>113</v>
+      </c>
       <c r="K6" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>2.3</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="K7" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>3.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="K8" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>3.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="K9" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>3.3</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="K10" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>3.4</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="K11" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>3.5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K12" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>3.6</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>109</v>
+        <v>150</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>4.1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="K14" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>4.2</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="K15" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>5.1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="K16" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5">
         <v>5.2</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="K17" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5">
         <v>6.1</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>87</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="K18" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>6.2</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="K19" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5">
         <v>6.3</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>109</v>
+        <v>150</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
         <v>5.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C12" s="5">
         <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C13" s="5">
         <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C14" s="5">
         <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C15" s="5">
         <v>4</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C16" s="5">
         <v>5</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C17" s="5">
         <v>6</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C18" s="5">
         <v>7</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C19" s="5">
         <v>8</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C20" s="5">
         <v>1</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C21" s="5">
         <v>2</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C22" s="5">
         <v>3</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C23" s="5">
         <v>4</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C24" s="5">
         <v>5</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C25" s="5">
         <v>1</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C26" s="5">
         <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C27" s="5">
         <v>3</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C28" s="5">
         <v>4</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C29" s="5">
         <v>5</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C30" s="5">
         <v>6</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C31" s="5">
         <v>7</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C32" s="5">
         <v>8</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C33" s="5">
         <v>9</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C34" s="5">
         <v>10</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C35" s="5">
         <v>11</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C36" s="5">
         <v>1</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C37" s="5">
         <v>2</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C38" s="5">
         <v>3</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C39" s="5">
         <v>4</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C40" s="5">
         <v>5</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C41" s="5">
         <v>1</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C42" s="5">
         <v>2</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C43" s="5">
         <v>3</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C44" s="5">
         <v>4</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C45" s="5">
         <v>5</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C46" s="5">
         <v>6</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C47" s="5">
         <v>7</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C48" s="5">
         <v>8</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C49" s="5">
         <v>1</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C50" s="5">
         <v>2</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C51" s="5">
         <v>3</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C52" s="5">
         <v>4</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C53" s="5">
         <v>5</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C54" s="5">
         <v>6</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="F24" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="F22" s="5" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="G24" s="5" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>