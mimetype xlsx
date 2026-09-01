--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:53</t>
+    <t>01/09/2026 13:31</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -556,51 +556,51 @@
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>La evolución histórica del saber científico: la ciencia como labor colectiva, interdisciplinar y en continua construcción y evolución.</t>
   </si>
   <si>
     <t>Estrategias para la elaboración de un proyecto científico.</t>
   </si>
   <si>
     <t>Formulación de hipótesis, preguntas y conjeturas científicas.</t>
   </si>
   <si>
     <t>Búsqueda, reconocimiento y utilización de fuentes fiables de información científica. Experiencias científicas de laboratorio y/o de campo: diseño, planificación y realización.</t>
   </si>
   <si>
     <t>Controles experimentales y contraste de hipótesis.</t>
   </si>
   <si>
     <t>Método de análisis de resultados científicos: organización, representación y herramientas estadísticas.</t>
   </si>
   <si>
-    <t>tales y formatos de uso frecuente en ciencia (presentación, gráfica, vídeo, pósteres, informe y otros).</t>
+    <t>Comunicación científica de procesos y resultados con vocabulario científico y a través de herramientas digitales y formatos de uso frecuente en ciencia (presentación, gráfica, vídeo, pósteres, informe y otros).</t>
   </si>
   <si>
     <t>Importancia social de la contribución y de la labor científica de las personas dedicadas a la ciencia. El papel de las mujeres en la ciencia.</t>
   </si>
   <si>
     <t>El estudio de la Tierra: métodos directos e indirectos.</t>
   </si>
   <si>
     <t>Los modelos de la estructura y dinámica de la geosfera.</t>
   </si>
   <si>
     <t>Los procesos geológicos internos. El relieve y la relación con la tectónica de placas.</t>
   </si>
   <si>
     <t>Antecedentes: deriva continental, expansión del fondo oceánico y paleomagnetismo. Las placas litosféricas. La convección terrestre.</t>
   </si>
   <si>
     <t>Tipos de bordes de placas. Estructuras y fenómenos geológicos asociados a los límites y a las zonas de intraplaca.</t>
   </si>
   <si>
     <t>Consecuencias: la deformación de las rocas. Pliegues y fallas.</t>
   </si>
   <si>
     <t>Los minerales: concepto, propiedades y clasificación.</t>
   </si>
@@ -691,51 +691,51 @@
   <si>
     <t>Tipos de respuestas de los vegetales a los distintos tipos de estímulos.</t>
   </si>
   <si>
     <t>Las fitohormonas y su papel en la fisiología vegetal.</t>
   </si>
   <si>
     <t>La función de reproducción.</t>
   </si>
   <si>
     <t>La reproducción asexual y la reproducción sexual. Relevancia ecológica y evolutiva.</t>
   </si>
   <si>
     <t>Los ciclos biológicos en los diferentes tipos de vegetales.</t>
   </si>
   <si>
     <t>Las adaptaciones de los vegetales al medio.</t>
   </si>
   <si>
     <t>La función de nutrición animal.</t>
   </si>
   <si>
     <t>Procesos y estructura implicados en los diferentes grupos taxonómicos.</t>
   </si>
   <si>
-    <t>cos.</t>
+    <t>Funcionamiento de los sistemas de coordinación (nervioso y endocrino) en los diferentes grupos taxonómicos.</t>
   </si>
   <si>
     <t>Procesos y estructuras implicados en los diferentes grupos taxonómicos.</t>
   </si>
   <si>
     <t>Importancia biológica.</t>
   </si>
   <si>
     <t>Las adaptaciones de los animales al medio.</t>
   </si>
   <si>
     <t>Concepto y características generales de los microorganismos.</t>
   </si>
   <si>
     <t>El metabolismo de los microorganismos. Ciclos biogeoquímicos e importancia ecológica.</t>
   </si>
   <si>
     <t>La reproducción bacteriana. Mecanismos de transferencia genética horizontal en bacterias.</t>
   </si>
   <si>
     <t>Las técnicas de esterilización, cultivo y aislamiento.</t>
   </si>
   <si>
     <t>Las formas acelulares: virus, viroides y priones. Características, mecanismos de infección e importancia biológica.</t>
   </si>
@@ -955,198 +955,195 @@
   <si>
     <t xml:space="preserve">
 • Resolución de problemas de datación relativa mediante la creación de 'stop-motion' o animaciones digitales que expliquen la secuencia de eventos geológicos en un corte complejo.
 • Elaboración de un informe pericial geológico en formato libre (póster científico, podcast o wiki) analizando las evidencias de un evento de extinción masiva a partir de datos bioestratigráficos reales.
 • Diseño de una clave dicotómica digital o física para la identificación de fósiles guía, justificando su utilidad cronoestratigráfica según su distribución temporal y geográfica.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de una excavación paleontológica virtual donde los alumnos deben gestionar un presupuesto para decidir qué estratos analizar basándose en hipótesis previas sobre la historia de la zona.
 • Debate estructurado sobre la propuesta del Antropoceno como nueva época geológica, conectando el registro sedimentario actual con los impactos ambientales contemporáneos.
 • Sistema de 'retos de datación' con niveles de dificultad progresiva (desde principios básicos de Steno hasta correlaciones geoquímicas complejas) que permita autonomía en el ritmo de aprendizaje.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, STEM2</t>
-[...50 lines deleted...]
-    <t>Analiza el registro geológico y la historia de la Tierra (STEM2, STEM4) reconociendo el valor del patrimonio natural (CCEC1).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Interpretar y transmitir información y datos científicos, argumentando sobre estos con precisión y utilizando diferentes formatos para analizar procesos, métodos, experimentos o resultados'.</t>
+  </si>
+  <si>
+    <t>CD1, CD2, CCL3</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA5</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Localizar y utilizar fuentes fiables, identificando, seleccionando y organizando información, evaluándola críticamente y contrastando su veracidad'.</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA3, CE2</t>
+  </si>
+  <si>
+    <t>STEM1, CD3, CC3</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, planear y desarrollar proyectos de investigación siguiendo los pasos de las metodologías científicas, teniendo en cuenta los recursos disponibles de forma realista y buscando vías de colaboración'.</t>
+  </si>
+  <si>
+    <t>CCL2, CD2, CE1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Buscar y utilizar estrategias en la resolución de problemas analizando críticamente las soluciones y respuestas halladas y reformulando el procedimiento si fuera necesario'.</t>
+  </si>
+  <si>
+    <t>CC4, CC1, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA2, CE3, CCEC2</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, promover y ejecutar iniciativas relacionadas con la conservación del medioambiente, la sostenibilidad y la salud, basándose en los fundamentos de las ciencias biológicas, geológicas y ambientales'.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Analizar los elementos del registro geológico utilizando fundamentos científicos, para relacionarlos con los grandes eventos ocurridos a lo largo de la historia de la Tierra y con la magnitud temporal'.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Consultar el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Identificar las competencias específicas, criterios de evaluación y saberes básicos propios de la materia.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y busca las competencias específicas y los criterios de evaluación; no te fíes de resúmenes de terceros.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo autonómico derivado del RD 243/2022. Identifica cómo se han desglosado los 7 bloques de saberes y si tu CCAA ha añadido algún criterio adicional a los 17 estatales.</t>
-[...14 lines deleted...]
-    <t>No intentes evaluar los 17 criterios en cada unidad. Agrupa los criterios de 'comunicación científica' (CE2) para evaluarlos solo en exposiciones o informes de laboratorio específicos.</t>
+    <t>Extraer las 6 competencias específicas y los 17 criterios de evaluación del decreto. Organizarlos en una tabla con sus correspondientes saberes básicos (45 en total).</t>
+  </si>
+  <si>
+    <t>Crea una tabla con una columna para saberes básicos, otra para criterios y otra para instrumentos; así visualizas conexiones.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 17 criterios a un instrumento de evaluación (rúbricas de laboratorio, pruebas escritas, diarios de campo, proyectos de investigación).</t>
-[...2 lines deleted...]
-    <t>Para los criterios de Geología, usa visores GIS o Google Earth como instrumento de evaluación; es más coherente con la LOMLOE que un examen tradicional de identificación de rocas.</t>
+    <t>Asignar nivel de prioridad (esencial, importante, complementario) a cada criterio según su peso en la progresión del alumnado. Decidir los instrumentos de evaluación más adecuados: pruebas escritas, informes de laboratorio, exposiciones orales, etc.</t>
+  </si>
+  <si>
+    <t>No quieras evaluar todo con examen; usa rúbricas para trabajos prácticos de laboratorio.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 45 saberes básicos en los 7 bloques. Con solo 3 horas semanales, la carga de Bioquímica y Citología suele ocupar el primer trimestre, Geología el segundo y Biología de organismos/Ecología el tercero.</t>
-[...2 lines deleted...]
-    <t>Adelanta el bloque de 'Geología' al segundo trimestre si tienes pensado hacer una salida de campo; si lo dejas para el final del tercer trimestre, el calor y la selectividad de 2º Bachillerato te quitarán tiempo y ganas.</t>
+    <t>Repartir los 45 saberes básicos en los tres trimestres del curso, equilibrando la carga y asegurando coherencia temática. Agrupar saberes que puedan trabajarse conjuntamente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes que permitan una situación de aprendizaje interdisciplinar, por ejemplo, ecosistemas y cambio climático juntos.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por evaluación que conecte varios bloques. Ejemplo: 'El impacto de un vertido en el entorno local' une Geología, Biología y Ciencias Ambientales.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la SDA incluya una fase de 'Producto Final' que sea tangible (un podcast, un herbario digital o un informe de impacto ambiental) para cumplir con el enfoque competencial.</t>
+    <t>Crear una situación de aprendizaje para cada trimestre que integre varios saberes básicos y criterios de evaluación. Debe plantear un reto o problema real que el alumnado deba resolver aplicando los contenidos.</t>
+  </si>
+  <si>
+    <t>La SDA debe plantear un reto real: diseño de un estudio ambiental local, no una simple exposición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide cuánto pesa cada criterio de evaluación en la nota final. Recuerda que en LOMLOE la calificación emana de los criterios, no de los exámenes.</t>
-[...2 lines deleted...]
-    <t>Dales un peso del 20-25% a los criterios relacionados con el trabajo de laboratorio (CE1). Si no lo haces, los alumnos ignorarán las prácticas al ver que el examen teórico 'vale más'.</t>
+    <t>Definir el peso de cada criterio de evaluación en la calificación final y el porcentaje de cada instrumento de evaluación. Consensuar con el departamento y reflejar en la programación.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de ponderaciones de instrumentos para un mismo criterio no supere el 100%.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña las medidas DUA (Diseño Universal para el Aprendizaje) y el plan de recuperación para aquellos que no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Prepara 'guías de laboratorio multinivel'. Para el mismo experimento, ofrece una ficha con pasos detallados para alumnos con dificultades y una ficha de 'investigación abierta' para los de altas capacidades.</t>
+    <t>Incluir en la programación las medidas de refuerzo y adaptación para alumnado con necesidades específicas, así como el procedimiento de recuperación de evaluaciones pendientes y de la materia completa.</t>
+  </si>
+  <si>
+    <t>Incluye en la programación una tabla con indicadores de logro mínimos para cada criterio.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Plantear preguntas, realizar predicciones y formular hipótesis que puedan ser respondidas o contrastadas utilizando métodos científicos y que intenten explicar fenómenos biológicos</t>
   </si>
   <si>
     <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos, geológicos y ambientales, y seleccionar los instrumentos necesarios, de modo que permitan respon</t>
   </si>
   <si>
     <t>Realizar experimentos y tomar datos cuantitativos y cualitativos sobre fenómenos biológicos, geológicos y ambientales seleccionando y utilizando los instrumentos, herramientas o té</t>
   </si>
@@ -2035,795 +2032,795 @@
         <v>291</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>267</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>293</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>294</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>271</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="D6" s="5" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>275</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C7" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="D7" s="5" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="D8" s="5" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>159</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="C2" s="6" t="s">
         <v>308</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="D2" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="D3" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="D4" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="E4" s="5" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="5" t="s">
+      <c r="E6" s="5" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="C7" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="D7" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="5" t="s">
+      <c r="E8" s="5" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="5" t="s">
+      <c r="E9" s="5" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C2" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>338</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="F2" s="6" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>1.96</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>58</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>1.96</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>1.96</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>1.96</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>1.96</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>1.96</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>1.96</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>1.96</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>1.96</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>1.96</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>1.96</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>1.96</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>1.96</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>1.96</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>1.96</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>1.96</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>1.96</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>1.96</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>1.96</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>1.96</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>1.96</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>98</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>1.96</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>1.96</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>1.96</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>1.96</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>1.96</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>1.96</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>1.96</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>1.96</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
@@ -2859,131 +2856,131 @@
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>1.96</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>1.96</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
         <v>122</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>1.96</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>1.96</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5" t="s">
         <v>126</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>1.96</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>129</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>1.96</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>1.96</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
         <v>132</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>1.96</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
@@ -3019,253 +3016,253 @@
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
         <v>138</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
         <v>1.96</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>1.96</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
         <v>142</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>1.96</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
         <v>144</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>145</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>1.96</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>1.96</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>1.96</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
         <v>150</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <v>1.96</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5" t="s">
         <v>152</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
         <v>1.96</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
         <v>154</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>155</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
         <v>1.96</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5" t="s">
         <v>156</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
         <v>1.96</v>
       </c>
       <c r="F53" s="5"/>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7">
         <f>SUM(E3:E53)</f>
         <v>99.95999999999991</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
       <c r="A1" s="6" t="s">
+        <v>375</v>
+      </c>
+      <c r="B1" s="6" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>62</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>70</v>
       </c>
@@ -3377,59 +3374,59 @@
       <c r="AT1" s="6" t="s">
         <v>142</v>
       </c>
       <c r="AU1" s="6" t="s">
         <v>144</v>
       </c>
       <c r="AV1" s="6" t="s">
         <v>146</v>
       </c>
       <c r="AW1" s="6" t="s">
         <v>148</v>
       </c>
       <c r="AX1" s="6" t="s">
         <v>150</v>
       </c>
       <c r="AY1" s="6" t="s">
         <v>152</v>
       </c>
       <c r="AZ1" s="6" t="s">
         <v>154</v>
       </c>
       <c r="BA1" s="6" t="s">
         <v>156</v>
       </c>
       <c r="BB1" s="6" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="BC1" s="6" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="A2" s="5" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -3447,51 +3444,51 @@
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:BA2),"")</f>
         <v/>
       </c>
       <c r="BC2" s="5"/>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" s="5" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -3509,51 +3506,51 @@
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5"/>
       <c r="BB3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:BA3),"")</f>
         <v/>
       </c>
       <c r="BC3" s="5"/>
     </row>
     <row r="4" spans="1:55">
       <c r="A4" s="5" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -3571,51 +3568,51 @@
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5"/>
       <c r="BB4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:BA4),"")</f>
         <v/>
       </c>
       <c r="BC4" s="5"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" s="5" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -3633,51 +3630,51 @@
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5"/>
       <c r="BB5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:BA5),"")</f>
         <v/>
       </c>
       <c r="BC5" s="5"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" s="5" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -3695,51 +3692,51 @@
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:BA6),"")</f>
         <v/>
       </c>
       <c r="BC6" s="5"/>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" s="5" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -3757,51 +3754,51 @@
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:BA7),"")</f>
         <v/>
       </c>
       <c r="BC7" s="5"/>
     </row>
     <row r="8" spans="1:55">
       <c r="A8" s="5" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -3819,51 +3816,51 @@
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="5"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:BA8),"")</f>
         <v/>
       </c>
       <c r="BC8" s="5"/>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" s="5" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -3881,51 +3878,51 @@
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="5"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:BA9),"")</f>
         <v/>
       </c>
       <c r="BC9" s="5"/>
     </row>
     <row r="10" spans="1:55">
       <c r="A10" s="5" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -3943,51 +3940,51 @@
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:BA10),"")</f>
         <v/>
       </c>
       <c r="BC10" s="5"/>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="5" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -4005,51 +4002,51 @@
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="5"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:BA11),"")</f>
         <v/>
       </c>
       <c r="BC11" s="5"/>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="5" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -4067,51 +4064,51 @@
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="5"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:BA12),"")</f>
         <v/>
       </c>
       <c r="BC12" s="5"/>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="5" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -4129,51 +4126,51 @@
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="5"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:BA13),"")</f>
         <v/>
       </c>
       <c r="BC13" s="5"/>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="5" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -4191,51 +4188,51 @@
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="5"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:BA14),"")</f>
         <v/>
       </c>
       <c r="BC14" s="5"/>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="5" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -4253,51 +4250,51 @@
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="5"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:BA15),"")</f>
         <v/>
       </c>
       <c r="BC15" s="5"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="5" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -4315,51 +4312,51 @@
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="5"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:BA16),"")</f>
         <v/>
       </c>
       <c r="BC16" s="5"/>
     </row>
     <row r="17" spans="1:55">
       <c r="A17" s="5" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -4377,51 +4374,51 @@
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="5"/>
       <c r="BA17" s="5"/>
       <c r="BB17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:BA17),"")</f>
         <v/>
       </c>
       <c r="BC17" s="5"/>
     </row>
     <row r="18" spans="1:55">
       <c r="A18" s="5" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -4439,51 +4436,51 @@
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="5"/>
       <c r="BA18" s="5"/>
       <c r="BB18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:BA18),"")</f>
         <v/>
       </c>
       <c r="BC18" s="5"/>
     </row>
     <row r="19" spans="1:55">
       <c r="A19" s="5" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -4501,51 +4498,51 @@
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5"/>
       <c r="BB19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:BA19),"")</f>
         <v/>
       </c>
       <c r="BC19" s="5"/>
     </row>
     <row r="20" spans="1:55">
       <c r="A20" s="5" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -4563,51 +4560,51 @@
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5"/>
       <c r="BB20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:BA20),"")</f>
         <v/>
       </c>
       <c r="BC20" s="5"/>
     </row>
     <row r="21" spans="1:55">
       <c r="A21" s="5" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -4625,51 +4622,51 @@
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5"/>
       <c r="BA21" s="5"/>
       <c r="BB21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:BA21),"")</f>
         <v/>
       </c>
       <c r="BC21" s="5"/>
     </row>
     <row r="22" spans="1:55">
       <c r="A22" s="5" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -4687,51 +4684,51 @@
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
       <c r="AY22" s="5"/>
       <c r="AZ22" s="5"/>
       <c r="BA22" s="5"/>
       <c r="BB22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:BA22),"")</f>
         <v/>
       </c>
       <c r="BC22" s="5"/>
     </row>
     <row r="23" spans="1:55">
       <c r="A23" s="5" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -4749,51 +4746,51 @@
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
       <c r="AY23" s="5"/>
       <c r="AZ23" s="5"/>
       <c r="BA23" s="5"/>
       <c r="BB23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:BA23),"")</f>
         <v/>
       </c>
       <c r="BC23" s="5"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" s="5" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -4811,51 +4808,51 @@
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="5"/>
       <c r="BA24" s="5"/>
       <c r="BB24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:BA24),"")</f>
         <v/>
       </c>
       <c r="BC24" s="5"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" s="5" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -4873,51 +4870,51 @@
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5"/>
       <c r="BB25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:BA25),"")</f>
         <v/>
       </c>
       <c r="BC25" s="5"/>
     </row>
     <row r="26" spans="1:55">
       <c r="A26" s="5" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -4935,51 +4932,51 @@
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5"/>
       <c r="BB26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:BA26),"")</f>
         <v/>
       </c>
       <c r="BC26" s="5"/>
     </row>
     <row r="27" spans="1:55">
       <c r="A27" s="5" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -4997,51 +4994,51 @@
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5"/>
       <c r="BB27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:BA27),"")</f>
         <v/>
       </c>
       <c r="BC27" s="5"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" s="5" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -5059,51 +5056,51 @@
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5"/>
       <c r="BB28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:BA28),"")</f>
         <v/>
       </c>
       <c r="BC28" s="5"/>
     </row>
     <row r="29" spans="1:55">
       <c r="A29" s="5" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -5121,51 +5118,51 @@
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
       <c r="AY29" s="5"/>
       <c r="AZ29" s="5"/>
       <c r="BA29" s="5"/>
       <c r="BB29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:BA29),"")</f>
         <v/>
       </c>
       <c r="BC29" s="5"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" s="5" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -5183,51 +5180,51 @@
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
       <c r="AY30" s="5"/>
       <c r="AZ30" s="5"/>
       <c r="BA30" s="5"/>
       <c r="BB30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:BA30),"")</f>
         <v/>
       </c>
       <c r="BC30" s="5"/>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" s="5" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>