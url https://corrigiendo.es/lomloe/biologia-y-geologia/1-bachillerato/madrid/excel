--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="449">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 64/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:31</t>
+    <t>03/07/2026 19:51</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto propio; aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Aplica íntegramente el currículo estatal del RD 243/2022.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación debe basarse exclusivamente en el Real Decreto 243/2022, sin adaptaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -310,51 +334,51 @@
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Analizar críticamente conceptos y procesos relacionados con los contenidos de la materia interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esquemas).</t>
   </si>
   <si>
     <t>Interpretar y explicar de forma crítica datos científicos presentados en diversos formatos, relacionándolos con procesos biológicos, geológicos o ambientales estudiados en clase.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza comentarios de texto, informes o actividades escritas donde extrae conclusiones válidas a partir de la interpretación de gráficas, esquemas o modelos científicos.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Análisis de una pirámide trófica, un perfil topográfico o una tabla de datos sobre el cambio climático para explicar el fenómeno subyacente.</t>
   </si>
   <si>
     <t>Limitarse a la descripción literal de los datos de una gráfica sin llegar a explicar el proceso biológico o geológico que los justifica.</t>
   </si>
   <si>
-    <t>Comunicar informaciones u opiniones razonadas relacionadas con los contenidos de la materia o con trabajos científicos transmitiéndolas de forma clara y rigurosa, utilizando la terminología y el formato adecuados (modelos, gráficos, tablas, vídeos, informes, diagramas, BO CM</t>
+    <t>Comunicar informaciones u opiniones razonadas relacionadas con los contenidos de la materia o con trabajos científicos transmitiéndolas de forma clara y rigurosa, utilizando la terminología y el formato adecuados (modelos, gráficos, tablas, vídeos, informes, diagramas, fórmulas, esquemas y símbolos, entre otros) y herramientas digitales.</t>
   </si>
   <si>
     <t>Comunicar conocimientos y resultados científicos con rigor, utilizando terminología técnica, diversos formatos de representación y herramientas digitales para transmitir información de forma clara.</t>
   </si>
   <si>
     <t>Comunicar</t>
   </si>
   <si>
     <t>El alumnado produce informes técnicos, presentaciones digitales o vídeos explicativos que integran gráficos, tablas y modelos para describir procesos biológicos, geológicos o ambientales.</t>
   </si>
   <si>
     <t>Exposición de los resultados de una práctica de laboratorio o defensa de un proyecto de investigación sobre problemáticas medioambientales actuales.</t>
   </si>
   <si>
     <t>Priorizar la calificación de la competencia digital o la estética del soporte sobre la precisión del lenguaje científico y la veracidad de los datos.</t>
   </si>
   <si>
     <t>Argumentar sobre aspectos relacionados con los contenidos de la materia, defendiendo una postura de forma razonada y con una actitud abierta, flexible, receptiva y respetuosa ante la opinión de los demás.</t>
   </si>
   <si>
     <t>Defender posturas razonadas sobre temas científicos mediante argumentos sólidos, manteniendo una actitud dialogante, respetuosa y abierta a las evidencias u opiniones de otros compañeros.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
@@ -367,51 +391,63 @@
   <si>
     <t>Debates organizados sobre temas de actualidad como la experimentación animal, el uso de transgénicos o la implantación de energías renovables en entornos protegidos.</t>
   </si>
   <si>
     <t>Calificar únicamente la veracidad de los datos científicos aportados, ignorando la evaluación de las actitudes de respeto y flexibilidad ante posturas divergentes.</t>
   </si>
   <si>
     <t>Plantear y resolver cuestiones relacionadas con los contenidos de la materia, localizando y citando fuentes adecuadas y seleccionando, organizando y analizando críticamente la información.</t>
   </si>
   <si>
     <t>Investigar y resolver dudas científicas mediante la búsqueda autónoma en fuentes fiables, organizando la información obtenida y citando correctamente las referencias utilizadas.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o trabajo de investigación que incluye una bibliografía normalizada y un análisis crítico de la fiabilidad de las fuentes consultadas.</t>
   </si>
   <si>
     <t>Realización de un trabajo de investigación bibliográfica sobre un avance biotecnológico o un problema ambiental actual, contrastando noticias de prensa con artículos científicos.</t>
   </si>
   <si>
     <t>Calificar el trabajo basándose únicamente en la corrección de los conceptos teóricos, omitiendo la evaluación del rigor y la citación de las fuentes bibliográficas.</t>
   </si>
   <si>
     <t>Contrastar y justificar la veracidad de la información relacionada con los contenidos de la materia, utilizando fuentes fiables y adoptando una actitud crítica y escéptica hacia informaciones sin una base científica como pseudociencias, teorías conspiratorias, creencias infundadas, bulos, etc.</t>
   </si>
   <si>
-    <t>Caso aplicado, práctica o análisis de imagen</t>
+    <t>Contrastar y justificar la veracidad de información científica frente a pseudociencias usando fuentes fiables y actitud crítica.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado produce un informe escrito donde contrasta una noticia pseudocientífica con fuentes fiables y justifica su veracidad o falsedad.</t>
+  </si>
+  <si>
+    <t>Los estudiantes investigan un bulo científico en redes sociales y elaboran un análisis crítico con fuentes contrastadas.</t>
+  </si>
+  <si>
+    <t>Los alumnos aceptan afirmaciones pseudocientíficas sobre el cambio climático sin contrastar con fuentes oficiales.</t>
   </si>
   <si>
     <t>Argumentar sobre la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella y entendiendo la investigación como una labor colectiva e interdisciplinar en constante evolución.</t>
   </si>
   <si>
     <t>Explicar razonadamente el impacto social de la ciencia y el papel de los investigadores, visibilizando a las mujeres y el carácter colaborativo y condicionado de la investigación.</t>
   </si>
   <si>
     <t>El alumnado realiza un ensayo crítico o una presentación digital sobre un hito científico, analizando el papel de las investigadoras y los factores económicos que influyeron en su desarrollo.</t>
   </si>
   <si>
     <t>Debate o trabajo monográfico sobre un descubrimiento biológico o geológico actual, integrando la perspectiva de género y el análisis del financiamiento científico.</t>
   </si>
   <si>
     <t>Limitarse a una mera enumeración de biografías de científicas sin analizar la naturaleza colectiva de la ciencia o su dependencia de recursos económicos y decisiones políticas.</t>
   </si>
   <si>
     <t>Plantear preguntas, realizar predicciones y formular hipótesis que puedan ser respondidas o contrastadas utilizando métodos científicos y que intenten explicar fenómenos biológicos, geológicos o ambientales.</t>
   </si>
   <si>
     <t>Formular preguntas investigables y plantear hipótesis contrastables mediante el método científico para explicar fenómenos naturales del ámbito de la biología, geología o medio ambiente.</t>
   </si>
   <si>
     <t>Investigar</t>
   </si>
@@ -984,60 +1020,452 @@
   <si>
     <t>Resuelve problemas y explica fenómenos naturales de forma autónoma seleccionando recursos variados, analiza críticamente la validez de las soluciones halladas y es capaz de reformular el procedimiento de resolución para corregir desviaciones o errores detectados.
 → Explica la dinámica de una población tras un incendio forestal usando modelos gráficos, detecta una incoherencia en la tasa de recuperación y ajusta los parámetros del modelo para reflejar la realidad observada.</t>
   </si>
   <si>
     <t>Diseña y optimiza estrategias complejas para la resolución de problemas científicos, evaluando con rigor la fiabilidad de las fuentes y soluciones, y reformula procedimientos con creatividad y precisión técnica para dar respuesta a fenómenos ambientales multidimensionales.
 → Propone un modelo de gestión sostenible para un ecosistema degradado, analiza críticamente los fallos de modelos previos y ajusta las variables de intervención basándose en la integración de datos geológicos y biológicos propios.</t>
   </si>
   <si>
     <t>Identifica de forma aislada algunos problemas medioambientales o hábitos saludables, pero carece de un análisis sobre sus causas y consecuencias, y no logra proponer ni ejecutar iniciativas fundamentadas en las ciencias biológicas o geológicas.
 → Listado de problemas ambientales globales sin conexión con el entorno local ni base científica.</t>
   </si>
   <si>
     <t>Describe las causas y consecuencias de problemas ambientales cercanos y propone hábitos sostenibles o saludables siguiendo pautas establecidas, aunque la fundamentación científica es limitada y la ejecución de las iniciativas es parcial.
 → Elaboración de un cartel informativo sobre el reciclaje en el centro con una justificación teórica básica.</t>
   </si>
   <si>
     <t>Analiza con rigor las causas y consecuencias ecológicas, sociales y económicas de problemas ambientales, diseñando y ejecutando iniciativas sostenibles y saludables a nivel local que argumenta con fundamentos de las ciencias biológicas, geológicas y ambientales.
 → Diseño y puesta en marcha de un huerto escolar ecológico o un plan de reducción de plásticos, analizando el impacto en la biodiversidad local.</t>
   </si>
   <si>
     <t>Evalúa críticamente problemas ambientales complejos y lidera la promoción y ejecución de iniciativas innovadoras de sostenibilidad y salud, integrando conocimientos multidisciplinares y evaluando el impacto real de las acciones mediante la recogida y análisis de datos.
 → Proyecto de auditoría de la huella de carbono del instituto con propuesta de medidas correctoras, ejecución de las mismas y difusión de resultados a la comunidad educativa.</t>
   </si>
   <si>
+    <t>Identifica elementos aislados del registro geológico (rocas, fósiles, estructuras) pero no establece relaciones con eventos concretos de la historia terrestre ni aplica métodos de datación.
+→ Enumera tipos de fósiles sin asociarlos a una era geológica ni explicar su significado temporal.</t>
+  </si>
+  <si>
+    <t>Relaciona algunos elementos del registro geológico con eventos principales, aunque con imprecisiones. Aplica métodos de datación básicos con ayuda y errores parciales en la resolución de problemas.
+→ Asocia el fósil de un ammonites al Mesozoico, pero confunde la escala temporal al ordenar eventos sucesivos.</t>
+  </si>
+  <si>
+    <t>Analiza correctamente elementos del registro geológico para relacionarlos con grandes eventos de la historia de la Tierra, y resuelve problemas de datación aplicando métodos relativos o absolutos de manera autónoma y precisa.
+→ Explica la extinción del Cretácico-Paleógeno utilizando el registro de iridio en capas sedimentarias y la desaparición de ammonites, aplicando datación relativa por superposición de estratos.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere el análisis del registro geológico a contextos nuevos, evaluando la validez de diversas hipótesis sobre eventos pasados. Combina métodos de datación para resolver problemas complejos y argumenta con solidez las relaciones temporales.
+→ Analiza un perfil geológico no trabajado en clase, propone una secuencia cronológica de eventos combinando datación relativa y absoluta (ej. C14), y discute críticamente la fiabilidad de las dataciones según el contexto.</t>
+  </si>
+  <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Génesis y Dinámica Terrestre: El Escenario de la Vida</t>
+  </si>
+  <si>
+    <t>Geoparque: Crónica de un planeta vivo. Proyecto de reconstrucción de la historia geológica local mediante el análisis de cortes y muestras de rocas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• El tiempo geológico: magnitud, escala y métodos de datación. Problemas de datación absoluta y relativa.
+• Métodos de datación directos e indirectos. Radioisótopos.
+• La historia de la Tierra: principales acontecimientos geológicos.
+• El tiempo geológico: Los eones, las eras y los periodos geológicos: ubicación de los acontecimientos geológicos y biológicos importantes.
+• La tabla del tiempo geológico. Principales acontecimientos en la historia geológica de la Tierra. Orogenias.
+• Métodos y principios para el estudio del registro geológico: reconstrucción de la historia geológica de una zona. Principios geológicos.
+• Estudio de cortes geológicos sencillos.
+• Los fósiles.
+• Extinciones masivas y sus causas naturales.
+• Estructura, dinámica y funciones de la atmósfera y de la hidrosfera.
+• Análisis de la estructura y dinámica de la geosfera a la luz de la teoría de la tectónica de placas.
+• Capas que conforman el interior del planeta de acuerdo con su composición, y en función de su mecánica.
+• Discontinuidades y zonas de transición.
+• Estructura, composición y dinámica de la geosfera. Métodos de estudio, directos e indirectos.
+• Los procesos geológicos internos, el relieve y su relación con la tectónica de placas. Tipos de bordes, relieves, actividad sísmica y volcánica y rocas resultantes en cada uno de ellos.
+• Tipos de bordes de placas litosféricas y los procesos que ocurren entre ellas.
+• Origen de las cordilleras, los arcos de islas y los orógenos térmicos.
+• Los procesos geológicos externos: agentes causales y consecuencias sobre el relieve. Formas principales de modelado del relieve y geomorfología.
+• La edafogénesis: factores y procesos formadores del suelo. La edafodiversidad e importancia de su conservación.
+• Los riesgos naturales: relación con los procesos geológicos y las actividades humanas. Estrategias de predicción, prevención y corrección.
+• Clasificación e identificación de las rocas: según su origen y composición. El ciclo litológico.
+• Reconocimiento de las rocas magmáticas, metamórficas y sedimentarias más representativas.
+• Clasificación químico-estructural e identificación de minerales y rocas.
+• Minerales y rocas. Estudio experimental de la formación de cristales. Minerales petrogenéticos.
+• La importancia de los minerales y las rocas: usos cotidianos. Su explotación y uso responsable.
+• La importancia de la conservación del patrimonio geológico.</t>
+  </si>
+  <si>
+    <t>4.1
+4.2
+6.1
+6.2
+3.1
+3.2</t>
+  </si>
+  <si>
+    <t>CE.4
+CE.6</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de resolución de cortes geológicos, identificación de visu de minerales y rocas, e informe de prácticas sobre cristalización.</t>
+  </si>
+  <si>
+    <t>Evolución y Fisiología: El Funcionamiento de la Biodiversidad</t>
+  </si>
+  <si>
+    <t>El Diseño de la Vida: De la Selección Natural a la Fisiología. Creación de modelos anatómicos comparados y claves dicotómicas digitales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• La historia de la vida en la Tierra: principales cambios en los grandes grupos de seres vivos y justificación desde la perspectiva evolutiva.
+• La evolución, selección natural y adaptación al medio.
+• Evidencias y pruebas del proceso evolutivo.
+• Darwinismo y neodarwinismo: la teoría sintética de la evolución.
+• Evolución y biodiversidad.
+• Los principales grupos taxonómicos: características fundamentales. Importancia de la conservación de la biodiversidad.
+• Características y clasificación de los seres vivos: los seis reinos (bacterias, arqueas, protoctistas, hongos, plantas, animales).
+• Sistemas de clasificación de los seres vivos. Concepto de especie.
+• Utilización de claves sencillas de identificación de seres vivos.
+• La función de nutrición: importancia biológica y estructuras implicadas en diferentes grupos taxonómicos.
+• Modelos de aparatos digestivos de los invertebrados.
+• Modelos de aparatos circulatorios.
+• La respiración, el transporte de gases y los pigmentos respiratorios.
+• Tipos de aparatos respiratorios.
+• Concepto de excreción y principales productos de excreción.
+• La función de relación: fisiología y funcionamiento de los sistemas de coordinación (nervioso y endocrino), de los receptores sensoriales, y de los órganos efectores.
+• Tipos y componentes del sistema nervioso y su funcionamiento.
+• Mecanismo de transmisión del impulso nervioso.
+• Componentes del sistema endocrino, glándulas y hormonas.
+• Tipos de órganos sensoriales.
+• La función de reproducción: importancia biológica, tipos, estructuras implicadas en diferentes grupos taxonómicos.
+• Reproducción sexual y reproducción asexual. Ventajas e inconvenientes.
+• Procesos de la gametogénesis.
+• Tipos de fecundación en animales.
+• Desarrollo embrionario.
+• La función de nutrición: la fotosíntesis, su balance general e importancia para la vida en la Tierra. Composición, formación y mecanismos de transporte de la savia bruta y la savia elaborada.
+• Importancia biológica de la fotosíntesis,
+• Fases y factores que afectan a la fotosíntesis.
+• La función de relación: tipos de respuestas de los vegetales a estímulos e influencia de las fitohormonas (auxinas, citoquininas, etileno, etc.).
+• La función de reproducción: la reproducción sexual y asexual, relevancia evolutiva, los ciclos biológicos, tipos de reproducción asexual, procesos implicados en la reproducción sexual (polinización, fecundación, dispersión de la semilla y el fruto) y su relación con el ecosistema.
+• Las adaptaciones de los vegetales al medio: relación entre estas y el ecosistema en el que se desarrollan.</t>
+  </si>
+  <si>
+    <t>1.1
+1.2
+1.3
+3.3
+4.1</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.3</t>
+  </si>
+  <si>
+    <t>Disección de órganos animales, prácticas de fotosíntesis y pigmentos, y defensa oral sobre teorías evolutivas.</t>
+  </si>
+  <si>
+    <t>Microbiología y Ecología: Hacia un Futuro Sostenible</t>
+  </si>
+  <si>
+    <t>Eco-Acción: El Reto del Antropoceno. Auditoría de la huella ecológica del centro y diseño de un plan de gestión de residuos y salud pública.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Las eubacterias y las arqueobacterias: diferencias.
+• El metabolismo bacteriano: ejemplos de importancia ecológica (simbiosis y ciclos biogeoquímicos).
+• Los microorganismos como agentes causales de enfermedades infecciosas: zoonosis y epidemias.
+• El cultivo de microorganismos: técnicas de esterilización y cultivo.
+• Mecanismos de transferencia genética horizontal en bacterias: el problema de la resistencia a antibióticos.
+• Las formas acelulares (virus, viroides y priones): características, mecanismos de infección e importancia biológica.
+• El medio ambiente como motor económico y social: importancia de la evaluación de impacto ambiental y de la gestión sostenible de recursos y residuos. La relación entre la salud medioambiental, humana y de otros seres vivos.
+• La sostenibilidad de las actividades cotidianas: uso de indicadores de sostenibilidad, estilos de vida compatibles y coherentes con un modelo de desarrollo sostenible. Concepto de huella ecológica.
+• Iniciativas locales y globales para promover un modelo de desarrollo sostenible.
+• La dinámica de los ecosistemas: flujos de energía, ciclos de la materia (carbono, nitrógeno, fósforo y azufre), interdependencia y las relaciones tróficas. Resolución de problemas.
+• Ecosistemas: componentes, factores e interacciones.
+• Flujo de energía, relaciones tróficas y pirámides ecológicas.
+• Sucesión, autorregulación y regresión.
+• El cambio climático: su relación con el ciclo del carbono, causas y consecuencias sobre la salud, la economía, la ecología y la sociedad. Estrategias y herramientas para afrontarlo: mitigación y adaptación.
+• La pérdida de biodiversidad: causas y consecuencias ambientales y sociales.
+• El problema de los residuos. Los compuestos xenobióticos: los plásticos y sus efectos sobre la naturaleza y sobre la salud humana y de otros seres vivos. La prevención y gestión adecuada de los residuos.</t>
+  </si>
+  <si>
+    <t>5.1
+5.2
+2.1
+2.2
+2.3
+3.4
+3.5</t>
+  </si>
+  <si>
+    <t>CE.2
+CE.5</t>
+  </si>
+  <si>
+    <t>Proyecto de investigación sobre sostenibilidad, prácticas de microbiología (siembra en placa) y análisis de datos climáticos.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>¿Qué esconde el Manzanares?</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Una web para desvelar la salud de nuestro río</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El río Manzanares, a su paso por Madrid, ha sido objeto de renaturalización urbana (Madrid Río), pero aún arrastra problemas de contaminación y pérdida de biodiversidad. Los vecinos desconocen su verdadero estado ecológico y no saben cómo contribuir a su mejora.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Investigar el estado ecológico del río Manzanares mediante fuentes fiables (datos de estaciones de aforo, informes de calidad), analizar las causas y consecuencias de su degradación, y elaborar un producto digital (web) que comunique los hallazgos y proponga hábitos sostenibles a la comunidad.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ordenadores con acceso a internet
+• Google Sites o herramienta similar para crear la web
+• Datos abiertos del Canal de Isabel II y del Ayuntamiento de Madrid
+• Hoja de cálculo para gráficos
+• Rúbrica de evaluación impresa</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital, y participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se proyectan imágenes del Manzanares (tramos limpios y degradados) y se lanza la pregunta guía. Lluvia de ideas sobre lo que ya saben y lo que necesitan averiguar. Se forman equipos y se reparten roles.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno de hipótesis iniciales y preguntas generadas.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre indicadores de calidad del agua (físicos, químicos y biológicos), manejo de bases de datos oficiales (Canal de Isabel II, MITECO), y nociones de diseño web. Se trabajan los saberes de hidrosfera y análisis crítico de fuentes.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de interpretación de datos y cuestionario de búsqueda guiada.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo busca y descarga datos oficiales de calidad del agua (últimos 5 años) y los representa en gráficos. Identifican puntos críticos y tendencias. Redactan el análisis de causas y consecuencias.</t>
+  </si>
+  <si>
+    <t>Hoja con gráficos y texto analítico (primer borrador).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Construcción de la página web: integrar texto, gráficos, mapas, enlaces a fuentes y sección de propuestas. Se prepara una presentación oral de 5 minutos para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Página web completa y enlace compartido.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Presentación de la web ante el grupo-clase y un representante de la asociación de vecinos (o simulado). Coevaluación mediante rúbrica y autoevaluación con diana. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Qué respiran los árboles de mi barrio?</t>
+  </si>
+  <si>
+    <t>Investigación sobre la calidad del aire en Madrid mediante el análisis de estomas</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha lanzado una iniciativa de ciencia ciudadana para mapear la contaminación atmosférica en los barrios. Nuestro instituto, situado en el distrito de Salamanca, participa en el proyecto. Disponemos de un microscopio óptico y acceso a árboles de plátano de sombra en tres zonas con distinto tráfico: la calle Serrano (alta densidad), la calle Príncipe de Vergara (media) y el Parque del Retiro (baja). Debemos recoger muestras, medir estomas y elaborar un informe que sirva para sensibilizar a la comunidad.</t>
+  </si>
+  <si>
+    <t>Determinar, mediante la recogida y análisis de datos propios, si existe una correlación entre la densidad estomática de las hojas de plátano de sombra y el nivel de tráfico de las zonas de muestreo en Madrid, y elaborar propuestas de mejora basadas en evidencias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Microscopios ópticos (1 por equipo)
+• Portaobjetos, cubreobjetos, esmalte de uñas transparente, cinta adhesiva
+• Hojas de plátano de sombra (o misma especie) de tres zonas
+• Ordenadores con Excel (o similar) y acceso a internet
+• Plantilla de informe y rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental y sostenibilidad; competencia digital (tratamiento de datos); trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia de la iniciativa de ciencia ciudadana del Ayuntamiento y se lanza la pregunta guía. El alumnado debate hipótesis sobre cómo la contaminación puede afectar a las hojas de los árboles. Se forman equipos y asignan roles.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de estomas, función de nutrición en plantas y el efecto de los contaminantes. Se explica el método de impresión de estomas con esmalte de uñas y conteo. Se muestra cómo calcular densidad estomática y utilizar Excel para gráficos y prueba t de Student. El alumnado realiza prácticas con hojas de muestra.</t>
+  </si>
+  <si>
+    <t>Ejercicios de conteo en imágenes y práctica de laboratorio.</t>
+  </si>
+  <si>
+    <t>Recogida de muestras en las tres zonas (Calle Serrano, Príncipe de Vergara, Retiro). Cada equipo toma 5 hojas de cada zona, realiza las impresiones y cuenta estomas en al menos 10 campos por muestra. Los datos se introducen en la hoja de cálculo y se calculan medias y desviaciones.</t>
+  </si>
+  <si>
+    <t>Tablas de datos y fotografías de las impresiones.</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza sus datos (prueba t), elabora el informe escrito (introducción, metodología, resultados, discusión, conclusiones y propuestas) y diseña el póster divulgativo para la audiencia real. Se recibe retroalimentación entre pares.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y póster.</t>
+  </si>
+  <si>
+    <t>Presentación de los pósteres a la clase, coevaluación entre equipos. Se discuten los resultados globales y las propuestas. Cada equipo completa una diana de autoevaluación y se asignan niveles de logro 1-4 para cada criterio mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Verdea tu instituto</t>
+  </si>
+  <si>
+    <t>Prototipo de espacio verde urbano para tu barrio</t>
+  </si>
+  <si>
+    <t>El instituto tiene una plaza interior asfaltada que se sobrecalienta en verano y apenas se usa. El barrio sufre falta de zonas verdes. El alumnado debe diseñar una propuesta basada en ciencia ciudadana y presentarla a la junta municipal.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de espacio verde (jardín vertical, cubierta vegetal o miniparque) para un lugar concreto del centro o barrio, modelizar su impacto ambiental (reducción de temperatura, absorción de CO₂, aumento de biodiversidad) y defenderlo ante una audiencia real con un informe y una maqueta o póster científico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Datos abiertos del Ayuntamiento de Madrid (temperatura superficial, cobertura vegetal)
+• Plantillas de modelización de balance térmico
+• Materiales para maquetas (cartón, plastilina, vegetación artificial)
+• Ordenadores con hoja de cálculo
+• Cámara o móvil para documentar el prototipo</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable, competencia ciudadana (participación en la mejora del entorno) y competencia digital (tratamiento de datos, diseño 3D básico).</t>
+  </si>
+  <si>
+    <t>Se lanza la pregunta guía: '¿Y si el patio asfaltado fuera un pequeño bosque?' Se muestran imágenes de Madrid Río y corredores verdes. Por equipos, formulan hipótesis sobre los efectos ambientales de convertir un espacio gris en verde.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis en papel o digital.</t>
+  </si>
+  <si>
+    <t>Taller sobre isla de calor, balance térmico, servicios ecosistémicos y biodiversidad urbana. El alumnado analiza datos reales de temperatura y vegetación de su distrito (descargados del portal de datos abiertos del Ayuntamiento de Madrid) y los compara con distritos verdes. Se introduce la metodología de diseño ecológico.</t>
+  </si>
+  <si>
+    <t>Ficha con gráficos interpretados y comparación de datos.</t>
+  </si>
+  <si>
+    <t>Cada equipo elige un lugar concreto (patio, cubierta, mediana) y modeliza su propuesta: estiman la reducción de temperatura, captura de CO₂ y aumento de biodiversidad mediante cálculos sencillos (superficie, número de plantas, etc.). Elaboran un boceto del diseño y lo ajustan a las limitaciones reales del espacio.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculos y boceto del diseño.</t>
+  </si>
+  <si>
+    <t>Redactan el informe técnico-divulgativo (máximo 2 páginas) que incluye: problema, hipótesis, metodología, resultados modelizados y propuesta argumentada. Preparan una presentación oral de 3-4 minutos para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Informe escrito y guion de la presentación.</t>
+  </si>
+  <si>
+    <t>Presentan sus propuestas a la Junta Municipal de Distrito (o sustituto): cinco equipos exponen, el tribunal hace preguntas. Luego coevaluación entre equipos y autoevaluación con diana. Se asignan niveles de logro 1-4 a cada criterio mediante rúbrica.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer conjuntos de datos brutos sobre series climáticas o estratigráficas acompañados de visualizaciones dinámicas interactivas que permitan filtrar variables para identificar patrones.
 • Utilizar glosarios terminológicos ramificados que conecten conceptos de biología molecular con sus representaciones gráficas y modelos tridimensionales manipulables.
 • Presentar artículos de divulgación científica con diferentes niveles de complejidad textual y apoyos visuales (infografías explicativas) sobre un mismo proceso biológico o geológico.</t>
   </si>
@@ -1146,198 +1574,264 @@
   <si>
     <t xml:space="preserve">
 • Resolución de problemas de datación relativa mediante la creación de 'stop-motion' o animaciones digitales que expliquen la secuencia de eventos geológicos en un corte complejo.
 • Elaboración de un informe pericial geológico en formato libre (póster científico, podcast o wiki) analizando las evidencias de un evento de extinción masiva a partir de datos bioestratigráficos reales.
 • Diseño de una clave dicotómica digital o física para la identificación de fósiles guía, justificando su utilidad cronoestratigráfica según su distribución temporal y geográfica.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de una excavación paleontológica virtual donde los alumnos deben gestionar un presupuesto para decidir qué estratos analizar basándose en hipótesis previas sobre la historia de la zona.
 • Debate estructurado sobre la propuesta del Antropoceno como nueva época geológica, conectando el registro sedimentario actual con los impactos ambientales contemporáneos.
 • Sistema de 'retos de datación' con niveles de dificultad progresiva (desde principios básicos de Steno hasta correlaciones geoquímicas complejas) que permita autonomía en el ritmo de aprendizaje.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, STEM2</t>
-[...56 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CCL3, STEM2, CD1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Interpretar y transmitir información y datos científicos, argumentando sobre estos con precisión y utilizando diferentes formatos para analizar procesos, métodos, experimentos o resultados'.</t>
+  </si>
+  <si>
+    <t>CD1, CD2, CCL3</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA5</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Localizar y utilizar fuentes fiables, identificando, seleccionando y organizando información, evaluándola críticamente y contrastando su veracidad'.</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA3, CE2</t>
+  </si>
+  <si>
+    <t>STEM1, CD3, CC3</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, planear y desarrollar proyectos de investigación siguiendo los pasos de las metodologías científicas, teniendo en cuenta los recursos disponibles de forma realista y buscando vías de colaboración'.</t>
+  </si>
+  <si>
+    <t>CCL2, CD2, CE1</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Buscar y utilizar estrategias en la resolución de problemas analizando críticamente las soluciones y respuestas halladas y reformulando el procedimiento si fuera necesario'.</t>
+  </si>
+  <si>
+    <t>CC4, CC1, STEM5</t>
+  </si>
+  <si>
+    <t>CPSAA2, CE3, CCEC2</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Diseñar, promover y ejecutar iniciativas relacionadas con la conservación del medioambiente, la sostenibilidad y la salud, basándose en los fundamentos de las ciencias biológicas, geológicas y ambientales'.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CC3</t>
+  </si>
+  <si>
+    <t>CCL2, CC1, CPSAA4</t>
+  </si>
+  <si>
+    <t>Basada en texto literal CE: 'Analizar los elementos del registro geológico utilizando fundamentos científicos, para relacionarlos con los grandes eventos ocurridos a lo largo de la historia de la Tierra y con la magnitud temporal'.</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué particularidades incluye el decreto madrileño de Bachillerato para Biología, Geología y Ciencias Ambientales y cómo afecta a la secuenciación de los 85 saberes básicos?</t>
+  </si>
+  <si>
+    <t>Madrid no ha desarrollado un decreto propio, por lo que se aplica el BOE. Sin embargo, la secuenciación de los 85 saberes debe priorizar los bloques de Biología y Ciencias Ambientales (más horas) frente a Geología, distribuyendo los 6 criterios de evaluación y 17 criterios de manera equilibrada.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la carga horaria y el número de criterios de evaluación de esta materia en Madrid respecto a una comunidad vecina que sigue el BOE sin ampliación?</t>
+  </si>
+  <si>
+    <t>En Madrid la materia tiene 3 horas semanales, igual que en el BOE base. Comunidades vecinas como Castilla-La Mancha también asignan 3 horas. La diferencia es que Madrid mantiene los 6 criterios de evaluación y 17 criterios del BOE, sin añadir criterios autonómicos.</t>
+  </si>
+  <si>
+    <t>¿Con 3 horas semanales y 85 saberes básicos, ¿cómo distribuir el tiempo para abordar Biología, Geología y Ciencias Ambientales sin dejar bloques sin tratar?</t>
+  </si>
+  <si>
+    <t>Distribuir aproximadamente un 40% del tiempo a Biología, 30% a Geología y 30% a Ciencias Ambientales. Agrupar saberes en situaciones de aprendizaje interdisciplinares que aborden varios criterios de evaluación (17 en total) y permitan trabajar los 6 criterios de evaluación de forma integrada.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se gestiona la recuperación de Biología, Geología y Ciencias Ambientales en 1º de Bachillerato en Madrid cuando el alumno promociona con la materia pendiente de cursos anteriores?</t>
+  </si>
+  <si>
+    <t>Se elabora un plan de recuperación individualizado con actividades centradas en los saberes básicos no superados (de los 85 totales). Se evalúa mediante pruebas específicas de los criterios de evaluación no alcanzados (de los 17 criterios) y se realiza seguimiento durante el curso. No hay convocatoria extraordinaria en Bachillerato.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad específicas para la parte de Geología (menos carga horaria) se pueden implementar en un grupo con altas capacidades y alumnado con dificultades?</t>
+  </si>
+  <si>
+    <t>Para Geología, diseñar tareas de profundización (modelización de procesos geológicos) para altas capacidades, y apoyos visuales y mapas conceptuales para dificultades de aprendizaje. Ajustar los criterios de evaluación (17 en total) mediante adaptaciones no significativas, priorizando los saberes básicos esenciales de los 85.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué otras materias de 1º de Bachillerato en Madrid se recomienda coordinar los contenidos de Ciencias Ambientales, y cómo se refleja en la programación?</t>
+  </si>
+  <si>
+    <t>Coordinar con Física y Química (ciclos biogeoquímicos) y Tecnología e Ingeniería (impacto ambiental). En la programación se incluyen proyectos interdisciplinares que aborden criterios de evaluación comunes (de los 17 criterios) y saberes básicos compartidos (de los 85 saberes), como el cambio climático.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿En la auditoría de la programación didáctica de esta materia en Madrid, ¿qué énfasis especial hace la inspección en la secuenciación de los saberes básicos y la vinculación con los criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>La inspección madrileña requiere que cada uno de los 85 saberes básicos esté vinculado explícitamente a uno o varios de los 17 criterios de evaluación y a los 6 criterios de evaluación, y que la temporalización (3 horas semanales) sea realista. Exigen que las situaciones de aprendizaje integren varios saberes y criterios.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos digitales y bibliográficos específicos para la Comunidad de Madrid recomiendan los inspectores para trabajar los saberes de Geología local en 1º de Bachillerato?</t>
+  </si>
+  <si>
+    <t>Recomiendan el uso del mapa geológico de Madrid del IGME, la guía de itinerarios geológicos por la Comunidad de Madrid (editorial CSIC), y visores digitales como Geode o Iberpix. También sugieren utilizar recursos del Museo Geominero y el Parque Nacional de la Sierra de Guadarrama para ejemplos prácticos.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Consultar el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Identificar las competencias específicas, criterios de evaluación y saberes básicos propios de la materia.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF oficial y busca las competencias específicas y los criterios de evaluación; no te fíes de resúmenes de terceros.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo autonómico derivado del RD 243/2022. Identifica cómo se han desglosado los 7 bloques de saberes y si tu CCAA ha añadido algún criterio adicional a los 17 estatales.</t>
-[...14 lines deleted...]
-    <t>No intentes evaluar los 17 criterios en cada unidad. Agrupa los criterios de 'comunicación científica' (CE2) para evaluarlos solo en exposiciones o informes de laboratorio específicos.</t>
+    <t>Extraer las 6 competencias específicas y los 17 criterios de evaluación del decreto. Organizarlos en una tabla con sus correspondientes saberes básicos (45 en total).</t>
+  </si>
+  <si>
+    <t>Crea una tabla con una columna para saberes básicos, otra para criterios y otra para instrumentos; así visualizas conexiones.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 17 criterios a un instrumento de evaluación (rúbricas de laboratorio, pruebas escritas, diarios de campo, proyectos de investigación).</t>
-[...2 lines deleted...]
-    <t>Para los criterios de Geología, usa visores GIS o Google Earth como instrumento de evaluación; es más coherente con la LOMLOE que un examen tradicional de identificación de rocas.</t>
+    <t>Asignar nivel de prioridad (esencial, importante, complementario) a cada criterio según su peso en la progresión del alumnado. Decidir los instrumentos de evaluación más adecuados: pruebas escritas, informes de laboratorio, exposiciones orales, etc.</t>
+  </si>
+  <si>
+    <t>No quieras evaluar todo con examen; usa rúbricas para trabajos prácticos de laboratorio.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 45 saberes básicos en los 7 bloques. Con solo 3 horas semanales, la carga de Bioquímica y Citología suele ocupar el primer trimestre, Geología el segundo y Biología de organismos/Ecología el tercero.</t>
-[...2 lines deleted...]
-    <t>Adelanta el bloque de 'Geología' al segundo trimestre si tienes pensado hacer una salida de campo; si lo dejas para el final del tercer trimestre, el calor y la selectividad de 2º Bachillerato te quitarán tiempo y ganas.</t>
+    <t>Repartir los 45 saberes básicos en los tres trimestres del curso, equilibrando la carga y asegurando coherencia temática. Agrupar saberes que puedan trabajarse conjuntamente en situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Agrupa saberes que permitan una situación de aprendizaje interdisciplinar, por ejemplo, ecosistemas y cambio climático juntos.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por evaluación que conecte varios bloques. Ejemplo: 'El impacto de un vertido en el entorno local' une Geología, Biología y Ciencias Ambientales.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la SDA incluya una fase de 'Producto Final' que sea tangible (un podcast, un herbario digital o un informe de impacto ambiental) para cumplir con el enfoque competencial.</t>
+    <t>Crear una situación de aprendizaje para cada trimestre que integre varios saberes básicos y criterios de evaluación. Debe plantear un reto o problema real que el alumnado deba resolver aplicando los contenidos.</t>
+  </si>
+  <si>
+    <t>La SDA debe plantear un reto real: diseño de un estudio ambiental local, no una simple exposición.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide cuánto pesa cada criterio de evaluación en la nota final. Recuerda que en LOMLOE la calificación emana de los criterios, no de los exámenes.</t>
-[...2 lines deleted...]
-    <t>Dales un peso del 20-25% a los criterios relacionados con el trabajo de laboratorio (CE1). Si no lo haces, los alumnos ignorarán las prácticas al ver que el examen teórico 'vale más'.</t>
+    <t>Definir el peso de cada criterio de evaluación en la calificación final y el porcentaje de cada instrumento de evaluación. Consensuar con el departamento y reflejar en la programación.</t>
+  </si>
+  <si>
+    <t>Asegúrate de que la suma de ponderaciones de instrumentos para un mismo criterio no supere el 100%.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña las medidas DUA (Diseño Universal para el Aprendizaje) y el plan de recuperación para aquellos que no alcancen los mínimos en los criterios seleccionados.</t>
-[...2 lines deleted...]
-    <t>Prepara 'guías de laboratorio multinivel'. Para el mismo experimento, ofrece una ficha con pasos detallados para alumnos con dificultades y una ficha de 'investigación abierta' para los de altas capacidades.</t>
+    <t>Incluir en la programación las medidas de refuerzo y adaptación para alumnado con necesidades específicas, así como el procedimiento de recuperación de evaluaciones pendientes y de la materia completa.</t>
+  </si>
+  <si>
+    <t>Incluye en la programación una tabla con indicadores de logro mínimos para cada criterio.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar críticamente conceptos y procesos relacionados con los contenidos de la materia interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fór</t>
   </si>
   <si>
     <t>Comunicar informaciones u opiniones razonadas relacionadas con los contenidos de la materia o con trabajos científicos transmitiéndolas de forma clara y rigurosa, utilizando la ter</t>
   </si>
   <si>
     <t xml:space="preserve">Argumentar sobre aspectos relacionados con los contenidos de la materia, defendiendo una postura de forma razonada y con una actitud abierta, flexible, receptiva y respetuosa ante </t>
   </si>
@@ -1504,130 +1998,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1943,1853 +2453,1974 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>343</v>
+      <c r="A2" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>449</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>346</v>
+      <c r="A3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>452</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>349</v>
+      <c r="A4" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>352</v>
+      <c r="A5" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>458</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>355</v>
+      <c r="A6" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>460</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>358</v>
+      <c r="A7" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>463</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>361</v>
+      <c r="A8" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>363</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="6" t="s">
+      <c r="A2" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>366</v>
       </c>
-      <c r="D2" s="6" t="s">
-[...3 lines deleted...]
-        <v>368</v>
+      <c r="E2" s="8" t="s">
+        <v>496</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>372</v>
+      <c r="B3" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>376</v>
+      <c r="B4" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>380</v>
+      <c r="B5" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>508</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>383</v>
+      <c r="B6" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>511</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>387</v>
+      <c r="B7" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>515</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>390</v>
+      <c r="B8" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>393</v>
+      <c r="B9" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>521</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>398</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>526</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="D3" s="9">
         <v>5.0</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>5.0</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="D4" s="9">
         <v>5.0</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>5.0</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>1.3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D5" s="9">
         <v>5.0</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>5.0</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.1</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="D6" s="9">
         <v>6.67</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>6.67</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D7" s="9">
         <v>6.67</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>6.67</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>2.3</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="D8" s="9">
         <v>6.67</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>6.67</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.1</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D9" s="9">
         <v>5.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>5.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="D10" s="9">
         <v>5.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>5.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>3.3</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D11" s="9">
         <v>5.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>5.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>3.4</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="D12" s="9">
         <v>5.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>5.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>3.5</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D13" s="9">
         <v>5.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>5.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>4.1</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="D14" s="9">
         <v>10.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>10.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>4.2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="D15" s="9">
         <v>10.0</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>10.0</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>5.1</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="D16" s="9">
         <v>10.0</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>10.0</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>5.2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="D17" s="9">
         <v>10.0</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>10.0</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>6.1</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...9 lines deleted...]
-      <c r="F18" s="5"/>
+      <c r="B18" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D18" s="9">
+        <v>10.0</v>
+      </c>
+      <c r="E18" s="9">
+        <v>10.0</v>
+      </c>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>6.2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...9 lines deleted...]
-      <c r="F19" s="5"/>
+      <c r="B19" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D19" s="9">
+        <v>10.0</v>
+      </c>
+      <c r="E19" s="9">
+        <v>10.0</v>
+      </c>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="7">
+      <c r="A20" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
-        <v>111.77</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>120.010000000000005</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>543</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>2.3</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.3</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>3.4</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>3.5</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>4.1</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>4.2</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>5.1</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>5.2</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>6.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>6.2</v>
       </c>
-      <c r="T1" s="6" t="s">
-[...3 lines deleted...]
-        <v>398</v>
+      <c r="T1" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="U1" s="8" t="s">
+        <v>526</v>
       </c>
     </row>
     <row r="2" spans="1:21">
-      <c r="A2" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
-      <c r="U2" s="5"/>
+      <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
-      <c r="U3" s="5"/>
+      <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
-      <c r="U4" s="5"/>
+      <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
-      <c r="A5" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
-      <c r="U5" s="5"/>
+      <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
-      <c r="U6" s="5"/>
+      <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
-      <c r="U7" s="5"/>
+      <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
-      <c r="U8" s="5"/>
+      <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
-      <c r="U9" s="5"/>
+      <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
-      <c r="U10" s="5"/>
+      <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
-      <c r="U11" s="5"/>
+      <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
-      <c r="U12" s="5"/>
+      <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
-      <c r="A13" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
-      <c r="U13" s="5"/>
+      <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
-      <c r="U14" s="5"/>
+      <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
-      <c r="U15" s="5"/>
+      <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
-      <c r="U16" s="5"/>
+      <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
-      <c r="U17" s="5"/>
+      <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
-      <c r="U18" s="5"/>
+      <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
-      <c r="U19" s="5"/>
+      <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
-      <c r="U20" s="5"/>
+      <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>566</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
-      <c r="U21" s="5"/>
+      <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
-      <c r="U22" s="5"/>
+      <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
-      <c r="U23" s="5"/>
+      <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
-      <c r="A24" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
-      <c r="U24" s="5"/>
+      <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
-      <c r="U25" s="5"/>
+      <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
-      <c r="A26" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>571</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
-      <c r="U26" s="5"/>
+      <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
-      <c r="A27" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
-      <c r="U27" s="5"/>
+      <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
-      <c r="U28" s="5"/>
+      <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
-      <c r="A29" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
-      <c r="U29" s="5"/>
+      <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>575</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
-      <c r="U30" s="5"/>
+      <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
-      <c r="A31" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>576</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
-      <c r="U31" s="5"/>
+      <c r="U31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="510">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -5291,3410 +5922,4220 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...21 lines deleted...]
-        <v>42</v>
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...21 lines deleted...]
-        <v>49</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...21 lines deleted...]
-        <v>56</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="7" t="s">
         <v>57</v>
-      </c>
-[...68 lines deleted...]
-        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="K2" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="K3" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="K4" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="K5" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="K6" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="K7" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="K8" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K9" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="K10" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="K11" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="K12" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="K13" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="K14" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="K15" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="K16" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...43 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D17" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="K17" s="9">
         <v>5.88</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...434 lines deleted...]
-      <c r="I15" s="5" t="s">
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F18" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="J15" s="5" t="s">
-[...107 lines deleted...]
-      <c r="K18" s="7">
+      <c r="G18" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="K18" s="9">
         <v>5.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I86"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>183</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="5">
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="5">
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5">
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="5">
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C9" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="5">
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C10" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C11" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="5">
+      <c r="A12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C12" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="5">
+      <c r="A13" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C13" s="7">
         <v>12</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="D13" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="E13" s="5"/>
-[...12 lines deleted...]
-      <c r="C14" s="5">
+      <c r="C14" s="7">
         <v>1</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C15" s="7">
         <v>2</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="5">
+      <c r="A16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C16" s="7">
         <v>3</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="5">
+      <c r="A17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C17" s="7">
         <v>4</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="5">
+      <c r="A18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C18" s="7">
         <v>5</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="D18" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="5">
+      <c r="A19" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C19" s="7">
         <v>6</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="5">
+      <c r="A20" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C20" s="7">
         <v>7</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="5">
+      <c r="A21" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C21" s="7">
         <v>8</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C22" s="5">
+      <c r="A22" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C22" s="7">
         <v>9</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="D22" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="5">
+      <c r="A23" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C23" s="7">
         <v>10</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="D23" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C24" s="5">
+      <c r="A24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C24" s="7">
         <v>1</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I24" s="5"/>
+      <c r="D24" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="5">
+      <c r="A25" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C25" s="7">
         <v>2</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="D25" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="5">
+      <c r="A26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C26" s="7">
         <v>3</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I26" s="5"/>
+      <c r="D26" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C27" s="5">
+      <c r="A27" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C27" s="7">
         <v>4</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I27" s="5"/>
+      <c r="D27" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C28" s="5">
+      <c r="A28" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C28" s="7">
         <v>5</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I28" s="5"/>
+      <c r="D28" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C29" s="5">
+      <c r="A29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C29" s="7">
         <v>6</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="D29" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C30" s="5">
+      <c r="A30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C30" s="7">
         <v>7</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="D30" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C31" s="5">
+      <c r="A31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" s="7">
         <v>8</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I31" s="5"/>
+      <c r="D31" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C32" s="5">
+      <c r="A32" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C32" s="7">
         <v>9</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I32" s="5"/>
+      <c r="D32" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C33" s="7">
         <v>10</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="D33" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C34" s="5">
+      <c r="A34" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C34" s="7">
         <v>11</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="D34" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C35" s="5">
+      <c r="A35" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C35" s="7">
         <v>12</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I35" s="5"/>
+      <c r="D35" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C36" s="5">
+      <c r="A36" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C36" s="7">
         <v>13</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="D36" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C37" s="5">
+      <c r="A37" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C37" s="7">
         <v>14</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I37" s="5"/>
+      <c r="D37" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C38" s="5">
+      <c r="A38" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C38" s="7">
         <v>15</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="D38" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C39" s="5">
+      <c r="A39" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C39" s="7">
         <v>16</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="D39" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="5">
+      <c r="A40" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C40" s="7">
         <v>17</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I40" s="5"/>
+      <c r="D40" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C41" s="5">
+      <c r="A41" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C41" s="7">
         <v>18</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I41" s="5"/>
+      <c r="D41" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C42" s="5">
+      <c r="A42" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C42" s="7">
         <v>1</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="D42" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C43" s="5">
+      <c r="A43" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C43" s="7">
         <v>2</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I43" s="5"/>
+      <c r="D43" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C44" s="5">
+      <c r="A44" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C44" s="7">
         <v>3</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I44" s="5"/>
+      <c r="D44" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C45" s="5">
+      <c r="A45" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C45" s="7">
         <v>4</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I45" s="5"/>
+      <c r="D45" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="5">
+      <c r="A46" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C46" s="7">
         <v>5</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I46" s="5"/>
+      <c r="D46" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C47" s="5">
+      <c r="A47" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C47" s="7">
         <v>6</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I47" s="5"/>
+      <c r="D47" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C48" s="5">
+      <c r="A48" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C48" s="7">
         <v>7</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I48" s="5"/>
+      <c r="D48" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C49" s="5">
+      <c r="A49" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C49" s="7">
         <v>8</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="D49" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C50" s="5">
+      <c r="A50" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C50" s="7">
         <v>9</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I50" s="5"/>
+      <c r="D50" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C51" s="5">
+      <c r="A51" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C51" s="7">
         <v>10</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I51" s="5"/>
+      <c r="D51" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C52" s="5">
+      <c r="A52" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C52" s="7">
         <v>11</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I52" s="5"/>
+      <c r="D52" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="5">
+      <c r="A53" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C53" s="7">
         <v>12</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I53" s="5"/>
+      <c r="D53" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C54" s="5">
+      <c r="A54" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C54" s="7">
         <v>13</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I54" s="5"/>
+      <c r="D54" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="5">
+      <c r="A55" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C55" s="7">
         <v>14</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I55" s="5"/>
+      <c r="D55" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C56" s="5">
+      <c r="A56" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C56" s="7">
         <v>15</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I56" s="5"/>
+      <c r="D56" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C57" s="5">
+      <c r="A57" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C57" s="7">
         <v>16</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I57" s="5"/>
+      <c r="D57" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C58" s="5">
+      <c r="A58" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C58" s="7">
         <v>17</v>
       </c>
-      <c r="D58" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I58" s="5"/>
+      <c r="D58" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C59" s="5">
+      <c r="A59" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C59" s="7">
         <v>1</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I59" s="5"/>
+      <c r="D59" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C60" s="5">
+      <c r="A60" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C60" s="7">
         <v>2</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I60" s="5"/>
+      <c r="D60" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C61" s="5">
+      <c r="A61" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C61" s="7">
         <v>3</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I61" s="5"/>
+      <c r="D61" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
     </row>
     <row r="62" spans="1:9">
-      <c r="A62" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C62" s="5">
+      <c r="A62" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C62" s="7">
         <v>4</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I62" s="5"/>
+      <c r="D62" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C63" s="5">
+      <c r="A63" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C63" s="7">
         <v>5</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I63" s="5"/>
+      <c r="D63" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
     </row>
     <row r="64" spans="1:9">
-      <c r="A64" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C64" s="5">
+      <c r="A64" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C64" s="7">
         <v>6</v>
       </c>
-      <c r="D64" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I64" s="5"/>
+      <c r="D64" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
     </row>
     <row r="65" spans="1:9">
-      <c r="A65" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C65" s="5">
+      <c r="A65" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C65" s="7">
         <v>7</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I65" s="5"/>
+      <c r="D65" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
     </row>
     <row r="66" spans="1:9">
-      <c r="A66" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C66" s="5">
+      <c r="A66" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C66" s="7">
         <v>8</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I66" s="5"/>
+      <c r="D66" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
     </row>
     <row r="67" spans="1:9">
-      <c r="A67" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C67" s="5">
+      <c r="A67" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C67" s="7">
         <v>9</v>
       </c>
-      <c r="D67" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I67" s="5"/>
+      <c r="D67" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
     </row>
     <row r="68" spans="1:9">
-      <c r="A68" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C68" s="5">
+      <c r="A68" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C68" s="7">
         <v>10</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I68" s="5"/>
+      <c r="D68" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
     </row>
     <row r="69" spans="1:9">
-      <c r="A69" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C69" s="5">
+      <c r="A69" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C69" s="7">
         <v>11</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I69" s="5"/>
+      <c r="D69" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
     </row>
     <row r="70" spans="1:9">
-      <c r="A70" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C70" s="5">
+      <c r="A70" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C70" s="7">
         <v>12</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I70" s="5"/>
+      <c r="D70" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
     </row>
     <row r="71" spans="1:9">
-      <c r="A71" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C71" s="5">
+      <c r="A71" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C71" s="7">
         <v>13</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I71" s="5"/>
+      <c r="D71" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
     </row>
     <row r="72" spans="1:9">
-      <c r="A72" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C72" s="5">
+      <c r="A72" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C72" s="7">
         <v>14</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I72" s="5"/>
+      <c r="D72" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
     </row>
     <row r="73" spans="1:9">
-      <c r="A73" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C73" s="5">
+      <c r="A73" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C73" s="7">
         <v>15</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I73" s="5"/>
+      <c r="D73" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
     </row>
     <row r="74" spans="1:9">
-      <c r="A74" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C74" s="5">
+      <c r="A74" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C74" s="7">
         <v>16</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I74" s="5"/>
+      <c r="D74" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
     </row>
     <row r="75" spans="1:9">
-      <c r="A75" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C75" s="5">
+      <c r="A75" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C75" s="7">
         <v>1</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I75" s="5"/>
+      <c r="D75" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
     </row>
     <row r="76" spans="1:9">
-      <c r="A76" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C76" s="5">
+      <c r="A76" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C76" s="7">
         <v>2</v>
       </c>
-      <c r="D76" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I76" s="5"/>
+      <c r="D76" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
     </row>
     <row r="77" spans="1:9">
-      <c r="A77" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C77" s="5">
+      <c r="A77" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C77" s="7">
         <v>3</v>
       </c>
-      <c r="D77" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I77" s="5"/>
+      <c r="D77" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
     </row>
     <row r="78" spans="1:9">
-      <c r="A78" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C78" s="5">
+      <c r="A78" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C78" s="7">
         <v>4</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I78" s="5"/>
+      <c r="D78" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
     </row>
     <row r="79" spans="1:9">
-      <c r="A79" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C79" s="5">
+      <c r="A79" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C79" s="7">
         <v>5</v>
       </c>
-      <c r="D79" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I79" s="5"/>
+      <c r="D79" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
     </row>
     <row r="80" spans="1:9">
-      <c r="A80" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C80" s="5">
+      <c r="A80" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C80" s="7">
         <v>6</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I80" s="5"/>
+      <c r="D80" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
     </row>
     <row r="81" spans="1:9">
-      <c r="A81" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C81" s="5">
+      <c r="A81" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C81" s="7">
         <v>1</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I81" s="5"/>
+      <c r="D81" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
     </row>
     <row r="82" spans="1:9">
-      <c r="A82" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C82" s="5">
+      <c r="A82" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C82" s="7">
         <v>2</v>
       </c>
-      <c r="D82" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I82" s="5"/>
+      <c r="D82" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
     </row>
     <row r="83" spans="1:9">
-      <c r="A83" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C83" s="5">
+      <c r="A83" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C83" s="7">
         <v>3</v>
       </c>
-      <c r="D83" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I83" s="5"/>
+      <c r="D83" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
     </row>
     <row r="84" spans="1:9">
-      <c r="A84" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C84" s="5">
+      <c r="A84" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C84" s="7">
         <v>4</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I84" s="5"/>
+      <c r="D84" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+      <c r="I84" s="7"/>
     </row>
     <row r="85" spans="1:9">
-      <c r="A85" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C85" s="5">
+      <c r="A85" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C85" s="7">
         <v>5</v>
       </c>
-      <c r="D85" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I85" s="5"/>
+      <c r="D85" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
     </row>
     <row r="86" spans="1:9">
-      <c r="A86" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C86" s="5">
+      <c r="A86" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C86" s="7">
         <v>6</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I86" s="5"/>
+      <c r="D86" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>277</v>
+      <c r="A2" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="7">
         <v>15</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>281</v>
+      <c r="E3" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>293</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>284</v>
+      <c r="E4" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>287</v>
+      <c r="E5" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="5" t="s">
+      <c r="E6" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7">
+        <v>20</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D7" s="7">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="7">
+        <v>25</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>290</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="5">
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C19" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>291</v>
       </c>
-      <c r="D7" s="5">
+      <c r="F19" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="D23" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="E23" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="F23" s="7" t="s">
         <v>292</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D8" s="5">
+      <c r="G23" s="7" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D9" s="5">
+      <c r="E24" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D10" s="5">
+      <c r="E25" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...102 lines deleted...]
-      <c r="G15" s="5" t="s">
+      <c r="E26" s="7" t="s">
         <v>300</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="F26" s="7" t="s">
         <v>301</v>
       </c>
-    </row>
-[...105 lines deleted...]
-        <v>307</v>
+      <c r="G26" s="7" t="s">
+        <v>323</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C5" s="7">
+        <v>40</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="C7" s="7">
+        <v>30</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>311</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>384</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>315</v>
+      <c r="A2" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>421</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>318</v>
+      <c r="A3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>424</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>321</v>
+      <c r="A4" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>324</v>
+      <c r="A5" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>430</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>325</v>
+      <c r="A6" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>326</v>
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>432</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>327</v>
+      <c r="A8" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>433</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>328</v>
+      <c r="A9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>329</v>
+      <c r="A10" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>330</v>
+      <c r="A11" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>436</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>331</v>
+      <c r="A12" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>332</v>
+      <c r="A13" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>438</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>333</v>
+      <c r="A14" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>439</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>334</v>
+      <c r="A15" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>440</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>335</v>
+      <c r="A16" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>441</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="A17" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>442</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>337</v>
+      <c r="A18" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>443</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>338</v>
+      <c r="A19" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>339</v>
+      <c r="A20" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>445</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>