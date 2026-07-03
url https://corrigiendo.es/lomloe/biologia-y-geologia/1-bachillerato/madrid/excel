--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:51</t>
+    <t>03/07/2026 21:05</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>