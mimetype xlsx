--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 21:05</t>
+    <t>01/09/2026 13:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>