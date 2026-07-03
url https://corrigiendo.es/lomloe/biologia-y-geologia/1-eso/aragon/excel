--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,87 +106,87 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:28</t>
+    <t>03/07/2026 20:02</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón aplica íntegramente el marco estatal del Real Decreto 217/2022 para la materia de Biología y Geología en 1.º de ESO, sin introducir variaciones ni elementos curriculares propios en esta comparativa.</t>
+    <t>Aragón no ha publicado decreto propio para Biología y Geología de 1.º ESO; rige el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí, se mantienen sin cambios las competencias específicas (CE.1 a CE.6) y los criterios de evaluación asociados, replicando la estructura y redacción del currículo mínimo estatal.</t>
+    <t>Se aplica íntegramente el currículo estatal, sin adiciones ni modificaciones autonómicas.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
     <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación debe alinearse directamente con los descriptores operativos y saberes básicos del RD 217/2022, centrando la evaluación en los criterios de desempeño definidos por el Ministerio.</t>
+    <t>La programación debe basarse exclusivamente en los criterios y saberes del BOE, sin necesidad de incorporar elementos autonómicos. Se recomienda verificar si otros cursos de la materia tienen desarrollo autonómico.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -421,51 +421,63 @@
   <si>
     <t>Evaluar la memorización de definiciones teóricas de pseudociencia en lugar de la aplicación práctica de criterios de veracidad sobre textos reales.</t>
   </si>
   <si>
     <t>Valorar la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella con independencia de su etnia, sexo o cultura, destacando y reconociendo el papel de las mujeres científicas y entendiendo la investigación como una labor colectiva e interdisciplinar en constante evolución.</t>
   </si>
   <si>
     <t>Analizar y reconocer el impacto social de la ciencia y el papel de colectivos históricamente invisibilizados, como las mujeres, en el avance del conocimiento científico.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
   <si>
     <t>El alumnado realiza una presentación digital o un mural biográfico sobre una científica relevante, destacando sus aportaciones y el carácter colaborativo de su investigación.</t>
   </si>
   <si>
     <t>Investigación guiada en el aula sobre figuras científicas femeninas y debate grupal sobre los sesgos históricos y la importancia de la diversidad en la ciencia.</t>
   </si>
   <si>
     <t>Limitar la evaluación a la memorización de nombres y fechas de científicas en un examen escrito, obviando la reflexión sobre el proceso investigador.</t>
   </si>
   <si>
     <t>Plantear preguntas e hipótesis e intentar realizar predicciones sobre fenómenos biológicos o geológicos que puedan ser respondidas o contrastadas utilizando las prácticas científicas.</t>
   </si>
   <si>
-    <t>Caso aplicado, práctica o análisis de imagen</t>
+    <t>Formular preguntas investigables y proponer hipótesis coherentes sobre fenómenos naturales, prediciendo resultados que puedan comprobarse mediante la experimentación o la observación científica.</t>
+  </si>
+  <si>
+    <t>Plantear</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un guion de prácticas o informe inicial donde define claramente el problema, la pregunta de investigación y una hipótesis de trabajo contrastable.</t>
+  </si>
+  <si>
+    <t>Durante el inicio de un proyecto de investigación o práctica de laboratorio sobre seres vivos o procesos geológicos básicos.</t>
+  </si>
+  <si>
+    <t>Confundir la hipótesis con una predicción simple sin justificación o plantear preguntas que no permiten un diseño experimental posterior.</t>
   </si>
   <si>
     <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de modo que permitan responder a preguntas concretas y contrastar una hipótesis planteada.</t>
   </si>
   <si>
     <t>Diseñar experimentos sencillos para comprobar hipótesis sobre fenómenos naturales, definiendo los pasos a seguir, las variables necesarias y el método de recogida de datos.</t>
   </si>
   <si>
     <t>Diseñar</t>
   </si>
   <si>
     <t>El alumnado entrega un guion o protocolo de prácticas donde propone un procedimiento experimental, identifica variables y diseña tablas para registrar los resultados obtenidos.</t>
   </si>
   <si>
     <t>Planteamiento de un problema científico en el laboratorio, como los factores que afectan a la germinación, donde el alumnado debe proponer cómo comprobarlo.</t>
   </si>
   <si>
     <t>Evaluar la ejecución técnica de la práctica o el resultado final en lugar de la validez del diseño experimental y el control de variables propuesto.</t>
   </si>
   <si>
     <t>Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos utilizando los instrumentos, herramientas o técnicas adecuadas con corrección.</t>
   </si>
   <si>
     <t>Ejecutar experimentos sencillos en el laboratorio o campo, registrando datos numéricos o descriptivos mediante el uso correcto de herramientas científicas básicas.</t>
   </si>
@@ -550,51 +562,78 @@
   <si>
     <t>Calificar como análisis crítico la mera obtención de un dato numérico correcto sin verificar su coherencia con el fenómeno biológico o geológico estudiado.</t>
   </si>
   <si>
     <t>Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y la calidad de vida.</t>
   </si>
   <si>
     <t>Reconocer cómo la actividad humana agrava riesgos naturales en entornos específicos, analizando factores geológicos, biológicos y sociales para proponer medidas preventivas.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o mapa de riesgos sobre una zona local donde se vinculen las acciones humanas con el aumento de peligros naturales.</t>
   </si>
   <si>
     <t>Análisis de un caso real de inundación o incendio forestal en una zona cercana, utilizando visores cartográficos y datos socioeconómicos del municipio.</t>
   </si>
   <si>
     <t>Evaluar solo la descripción del riesgo natural sin establecer la relación causal obligatoria con la acción humana o las características litológicas del terreno.</t>
   </si>
   <si>
     <t>Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y ajenas (modelos de consumo y de producción, huella y deuda ecológica, economía social y solidaria, justicia ambiental y regeneración de los ecosistemas).</t>
   </si>
   <si>
+    <t>Diseñar y aplicar propuestas concretas de hábitos sostenibles mediante el análisis crítico de las acciones cotidianas para reducir el impacto ambiental personal y colectivo.</t>
+  </si>
+  <si>
+    <t>Proponer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un plan de acción o decálogo ilustrado donde identifica hábitos no sostenibles en su entorno y propone alternativas fundamentadas para mejorar la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Análisis de la huella ecológica individual y familiar seguido de la creación de una campaña de concienciación con medidas de ahorro de recursos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a la definición teórica de sostenibilidad en un examen escrito, omitiendo la propuesta de acciones prácticas y el análisis crítico personal.</t>
+  </si>
+  <si>
     <t>Proponer y adoptar hábitos saludables, analizando las acciones propias y ajenas con actitud crítica y a partir de fundamentos fisiológicos.</t>
+  </si>
+  <si>
+    <t>Proponer y justificar hábitos saludables mediante el análisis crítico de las conductas diarias y el conocimiento del funcionamiento del cuerpo humano para mejorar el bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una guía de hábitos saludables o un diario de vida analizado, donde justifica las mejoras propuestas basándose en fundamentos fisiológicos y anatómicos.</t>
+  </si>
+  <si>
+    <t>Creación de una campaña de salud escolar o análisis de rutinas personales de alimentación y ejercicio físico comparándolas con las recomendaciones científicas actuales.</t>
+  </si>
+  <si>
+    <t>Evaluar exclusivamente el conocimiento teórico de la anatomía de los aparatos y sistemas en lugar de la propuesta de hábitos y el análisis crítico de conductas.</t>
   </si>
   <si>
     <t>Valorar la importancia del paisaje como patrimonio natural analizando la fragilidad de los elementos que lo componen.</t>
   </si>
   <si>
     <t>Identificar los componentes de un paisaje local, explicando su valor como patrimonio natural y detectando factores que amenazan su conservación y equilibrio.</t>
   </si>
   <si>
     <t>El alumnado entrega una ficha de campo o informe visual donde identifica elementos bióticos y abióticos de un paisaje, justificando su fragilidad ante la acción humana.</t>
   </si>
   <si>
     <t>Salida de campo o análisis de imágenes de un entorno cercano para catalogar sus elementos y discutir posibles amenazas ambientales.</t>
   </si>
   <si>
     <t>Evaluar la belleza estética del paisaje en lugar de analizar científicamente la fragilidad geológica o biológica de sus componentes.</t>
   </si>
   <si>
     <t>Interpretar el paisaje analizando sus elementos y reflexionando sobre el impacto ambiental y los riesgos naturales derivados de determinadas acciones humanas.</t>
   </si>
   <si>
     <t>Identificar los componentes de un paisaje para explicar su formación, evaluar los impactos de la actividad humana y reconocer posibles riesgos geológicos asociados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación visual donde señala elementos del relieve, identifica impactos ambientales y propone medidas frente a riesgos naturales detectados.</t>
   </si>
@@ -880,363 +919,367 @@
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>El Planeta de Cristal y la Unidad de la Vida</t>
-[...2 lines deleted...]
-    <t>SDA: 'Tesoros bajo nuestros pies'. Investigación sobre los minerales y rocas presentes en las construcciones del entorno urbano y su origen geológico, terminando con la observación de células de cebolla y epitelio para entender de qué estamos hechos.</t>
+    <t>La Tierra: El escenario de la vida</t>
+  </si>
+  <si>
+    <t>SdA: '¿De qué está hecho mi pueblo?' - Investigación sobre los materiales geológicos de la arquitectura local y la influencia del relieve en el paisaje de Aragón.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Conceptos de roca y mineral: características y propiedades.
 • Estrategias de clasificación de las rocas: sedimentarias, metamórficas e ígneas. El ciclo de las rocas.
 • Rocas y minerales relevantes o del entorno: identificación.
 • Usos de los minerales y las rocas: su utilización en la fabricación de materiales y objetos cotidianos.
 • La estructura básica de la geosfera.
+• Las funciones de la atmósfera y la hidrosfera y su papel esencial para la vida en la Tierra.</t>
+  </si>
+  <si>
+    <t>1.1: Analizar conceptos y procesos biológicos y geológicos interpretando información en diferentes formatos
+1.2: Facilitar la comprensión y análisis de información relacionada con los saberes de la materia de Biología y Geología
+1.3: Analizar y explicar fenómenos biológicos y geológicos representándolos mediante modelos y diagramas
+6.1: Valorar la importancia del paisaje como patrimonio natural analizando la fragilidad de los elementos
+6.2: Interpretar el paisaje analizando sus elementos y reflexionando sobre el impacto ambiental y los riesgos
+6.3: Reflexionar sobre los riesgos naturales mediante el análisis de los elementos de un paisaje.</t>
+  </si>
+  <si>
+    <t>CE.BG.1
+CE.BG.6</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de identificación de visu (rocas/minerales), informes de prácticas sobre porosidad/permeabilidad y mapas conceptuales de las capas terrestres.</t>
+  </si>
+  <si>
+    <t>Biodiversidad y equilibrio natural</t>
+  </si>
+  <si>
+    <t>SdA: 'BioBlitz en el patio' - Catalogación de la biodiversidad cercana utilizando claves dicotómicas digitales y análisis de las relaciones tróficas observadas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
 • La célula como unidad estructural y funcional de los seres vivos.
 • Observación y comparación de muestras microscópicas.
-• Principales tipos celulares: procariota, eucariota vegetal y eucariota animal y sus principales diferencias a través del microscopio.</t>
-[...29 lines deleted...]
-• Las especies del entorno: estrategias de identificación (guías, claves dicotómicas, herramientas digitales, visu).
+• Los seres vivos: diferenciación y clasificación en los principales reinos.
+• Los principales grupos taxonómicos: observación de especies del entorno y clasificación a partir de sus características distintivas.
+• Las especies del entorno: estrategias de identificación (guías, claves dicotómicas, herramientas digitales, visu, etc.).
 • Los animales como seres sintientes: semejanzas y diferencias con los seres vivos no sintientes.
 • Los ecosistemas del entorno, sus componentes bióticos y abióticos y los tipos de relaciones intraespecíficas e interespecíficas.
-• Las funciones de la atmósfera y la hidrosfera y su papel esencial para la vida en la Tierra.
 • La importancia de la conservación de los ecosistemas, la biodiversidad y la implantación de un modelo de desarrollo sostenible.</t>
   </si>
   <si>
-    <t>3.1: Plantear preguntas e hipótesis e intentar realizar predicciones sobre fenómenos biológicos o geológicos
+    <t>2.1: Resolver cuestiones sobre Biología y Geología localizando, seleccionando y organizando información
+2.2: Reconocer la información sobre temas biológicos y geológicos con base científica, distinguiéndola de pseudociencias
+3.1: Plantear preguntas e hipótesis e intentar realizar predicciones sobre fenómenos biológicos o geológicos
 3.2: Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos
-3.3: Realizar experimentos y tomar datos cuantitativos o cualitativos
-5.1: Relacionar con fundamentos científicos la preservación de la biodiversidad y la conservación del medio
+3.3: Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos
+3.4: Interpretar los resultados obtenidos en el proyecto de investigación
+3.5: Cooperar dentro de un proyecto científico asumiendo responsablemente una función concreta
+5.1: Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medio ambiente y el desarrollo sostenible
 5.2: Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y ajenas</t>
   </si>
   <si>
-    <t>CE.BG.3
+    <t>CE.BG.2
+CE.BG.3
 CE.BG.5</t>
   </si>
   <si>
-    <t>Cuaderno de campo, creación de una clave dicotómica propia y proyecto cooperativo sobre sostenibilidad.</t>
-[...5 lines deleted...]
-    <t>SDA: 'Mi salud, mi futuro'. Diseño de un plan de vida saludable basado en el análisis de etiquetas nutricionales, el cálculo de necesidades energéticas y la concienciación sobre el uso de antibióticos.</t>
+    <t>Cuaderno de laboratorio (microscopía), proyectos de investigación grupal sobre especies invasoras en Aragón y debates sobre bienestar animal.</t>
+  </si>
+  <si>
+    <t>El ser humano: Salud y funcionamiento</t>
+  </si>
+  <si>
+    <t>SdA: 'Manual de instrucciones para mi cuerpo' - Creación de una guía de hábitos saludables basada en el funcionamiento de los aparatos y sistemas estudiados.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Importancia de la función de nutrición y los aparatos que participan en ella.
+• Importancia de la función de nutrición. Los aparatos que participan en ella.
 • Anatomía y fisiología básicas de los aparatos digestivo, respiratorio, circulatorio, excretor y reproductor.
 • Características y elementos propios de una dieta saludable y su importancia.
-• Los hábitos saludables: higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, actividad física y autorregulación emocional.
+• Los hábitos saludables: su importancia en la conservación de la salud física, mental y social.
 • Concepto de enfermedades infecciosas y no infecciosas: diferenciación según su etiología.
-• Medidas de prevención y tratamientos de las enfermedades infecciosas y la importancia del uso adecuado de los antibióticos.
-[...5 lines deleted...]
-4.2: Analizar críticamente la solución a un problema sobre fenómenos biológicos
+• Medidas de prevención y tratamientos de las enfermedades infecciosas en función de su agente causal y la importancia del uso adecuado de los antibióticos.
+• Analizar la relación entre nuestra salud y el estado de conservación del medio ambiente: salud ambiental.</t>
+  </si>
+  <si>
+    <t>4.1: Resolver problemas o dar explicación a procesos biológicos o geológicos utilizando conocimientos, datos e información
+4.2: Analizar críticamente la solución a un problema sobre fenómenos biológicos y geológicos
 5.3: Proponer y adoptar hábitos saludables, analizando las acciones propias y ajenas con actitud crítica</t>
   </si>
   <si>
     <t>CE.BG.4
 CE.BG.5</t>
   </si>
   <si>
-    <t>Resolución de casos prácticos sobre anatomía, diseño de dietas equilibradas y debates sobre salud pública y medio ambiente.</t>
+    <t>Análisis de dietas reales, diseño de campañas de prevención de enfermedades y resolución de casos prácticos sobre fisiología humana.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Cazadores de Mitos: ¿Qué comemos en Aragón?</t>
+    <t>Haz sonar la biodiversidad de tu entorno</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Desmontando bulos sobre nutrición y sostenibilidad desde nuestra tierra</t>
+    <t>Un podcast para proteger el patrimonio natural aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un entorno saturado de información digital, el alumnado de 1.º de ESO en Aragón se enfrenta a constantes mensajes contradictorios sobre 'superalimentos' y dietas milagro. Utilizando como referencia la riqueza de los productos de proximidad aragoneses (borraja, ternasco, melocotón de Calanda), esta situación de aprendizaje busca fomentar el espíritu crítico y la alfabetización mediática científica.</t>
+    <t>El Ayuntamiento ha pedido colaboración ciudadana para diseñar un plan de conservación de un espacio natural cercano. El alumnado debe elaborar un podcast divulgativo que informe y sensibilice a las familias sobre el valor de ese ecosistema y proponga hábitos sostenibles.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos distinguir la información científica de los bulos alimentarios para mejorar nuestra salud y la del planeta en nuestro entorno local?</t>
+    <t>Investigar un ecosistema local, analizar su biodiversidad y las amenazas que sufre, y elaborar un podcast de 5-8 minutos que explique su importancia científica, desmienta mitos comunes y proponga acciones sostenibles para su conservación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con aplicaciones de edición (CapCut, Canva o Audacity)
-[...2 lines deleted...]
-• Guía de alimentación saludable del Departamento de Sanidad de Aragón</t>
+• Dispositivos de grabación (móviles, tabletas)
+• Software de edición de audio (Audacity, GarageBand o aplicación web)
+• Fichas de investigación y guion
+• Rúbrica de evaluación
+• Acceso a internet para búsqueda de información
+• Repositorio de imágenes/vídeos del ecosistema local (opcional)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, Comunicación lingüística, Sentido ético de la información y fomento de la salud.</t>
+    <t>Educación ambiental y desarrollo sostenible; competencia digital (búsqueda y edición); comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación de vídeos virales de TikTok con afirmaciones pseudocientíficas sobre alimentos. Debate dirigido sobre la credibilidad de las fuentes y presentación del reto: crear una campaña de 'Fact-checking' alimentario aragonés.</t>
-[...2 lines deleted...]
-    <t>Muro virtual (Padlet) con los mitos detectados por el alumnado.</t>
+    <t>Se presenta el encargo del Ayuntamiento: elaborar un podcast para concienciar sobre la conservación de un espacio natural local. Se ve un vídeo corto de un ecosistema aragonés (ej. Sotos del Ebro) y se formula la pregunta guía. Lluvia de ideas sobre lo que ya saben y lo que necesitan aprender.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo sobre ideas previas y dudas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo para aprender los conceptos clave: ecosistema, biodiversidad, relaciones ecológicas, fuentes fiables, cómo citar, y estructura de un podcast (guion, tono, duración). Se realizan ejercicios prácticos: clasificar relaciones, buscar un mito sobre naturaleza y contrastarlo con fuentes.</t>
+  </si>
+  <si>
+    <t>Ficha de ejercicios completada y borrador de guion con secciones.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga el ecosistema local asignado (puede ser el mismo para toda la clase o variado). Recopilan datos (especies, relaciones, amenazas) y seleccionan la información más relevante. Identifican al menos un mito o idea falsa a desmontar y proponen hábitos sostenibles. Deciden el tono y los roles (guionista, narrador, técnico de sonido).</t>
+  </si>
+  <si>
+    <t>Ficha de investigación con fuentes citadas y mito identificado.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación del podcast usando dispositivos móviles o grabadoras escolares. Edición básica (cortes, música intro/outro). Ensayo antes de la grabación final. Se entrega el archivo de audio y el guion definitivo.</t>
+  </si>
+  <si>
+    <t>Archivo de audio (podcast) y guion final con citas.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts de otros equipos (o en casa previo). Coevaluación mediante rúbrica. Cada equipo autoevalúa su trabajo y reflexiona sobre el proceso. Se recogen los niveles de logro de cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y breve reflexión escrita individual.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Analiza tu plato: una encuesta de hábitos alimentarios en el instituto</t>
+  </si>
+  <si>
+    <t>Investigación con datos primarios sobre alimentación y salud en 1.º ESO</t>
+  </si>
+  <si>
+    <t>El centro quiere elaborar un plan de mejora de la alimentación en el comedor escolar y necesita datos reales del alumnado para tomar decisiones basadas en evidencias.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos alimentarios al alumnado de 1.º ESO, analizar los datos, interpretarlos y elaborar un informe con propuestas de mejora para el comedor escolar y los hábitos saludables del centro.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de cuestionario (Google Forms o papel)
+• Hoja de cálculo (Excel o Google Sheets) para gráficos
+• Guía de alimentación saludable (OMS o Ministerio de Sanidad)
+• Recursos digitales (vídeos sobre dieta saludable)</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación en valores (responsabilidad, trabajo en equipo), competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Consejo Escolar y se formula la pregunta guía. Los equipos escriben hipótesis sobre los hábitos alimentarios del instituto.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales por equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: grupos de alimentos, dieta saludable, diseño de encuestas y representación de datos mediante gráficos. Se analizan ejemplos de encuestas y gráficos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficos y borrador de cuestionario.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre nutrientes y funciones vitales. Análisis de la pirámide alimentaria adaptada a productos de Aragón. Sesión de informática para aprender a identificar fuentes fiables (dominios .edu, .gov, .org) y detectar sesgos en la información.</t>
-[...47 lines deleted...]
-    <t>¿Cómo podemos determinar científicamente si nuestro río goza de buena salud y qué medidas de urgencia necesita?</t>
+    <t>Los equipos finalizan el cuestionario, lo aplican a una muestra de compañeros (dentro y fuera del aula), vuelcan los datos en una hoja de cálculo y generan gráficos.</t>
+  </si>
+  <si>
+    <t>Datos recogidos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe escrito con los resultados y las recomendaciones, y preparan la presentación oral para el Consejo Escolar.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y ensayo de la presentación.</t>
+  </si>
+  <si>
+    <t>Presentan el informe ante el Consejo Escolar (simulado o real). Se realiza coevaluación entre equipos y autoevaluación usando rúbricas. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Rocas que hablan: un catálogo ilustrado de nuestro paisaje</t>
+  </si>
+  <si>
+    <t>Interpretando la geología local para la comunidad</t>
+  </si>
+  <si>
+    <t>El ayuntamiento ha solicitado al centro un material divulgativo sobre las rocas y minerales del entorno para colocarlo en el panel informativo de la ruta senderista local. El alumnado deberá investigar, clasificar y representar las rocas más representativas de su zona.</t>
+  </si>
+  <si>
+    <t>Crear un catálogo ilustrado de al menos 10 rocas y minerales del entorno del centro, explicando su origen, propiedades y su papel en el paisaje, y diseñar un mural resumen para el centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Maletines de análisis de agua (test pH, nitratos)
-[...92 lines deleted...]
-    <t>Rúbrica de autoevaluación y diana de aprendizaje sobre el impacto comunitario.</t>
+• Colección de rocas y minerales del departamento
+• Lupas, ácido clorhídrico diluido, imán
+• Guías de campo de rocas de Aragón
+• Tablets para búsqueda de información y edición de textos
+• Material de dibujo (lápices de colores, acuarelas) o aplicación de ilustración digital</t>
+  </si>
+  <si>
+    <t>Educación ambiental, expresión artística y competencia digital.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del ayuntamiento: crear un catálogo ilustrado de rocas del entorno para una ruta senderista. Se visionan fotos de paisajes aragoneses (Sierra de Albarracín, Moncayo) y se formula la pregunta guía. Lluvia de ideas sobre qué rocas conocen y qué necesitan saber.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales (¿Qué rocas hay? ¿Cómo se forman? ¿Cómo se clasifican?).</t>
+  </si>
+  <si>
+    <t>Taller sobre propiedades de minerales y clasificación de rocas (sedimentarias, metamórficas, ígneas). Uso de claves dicotómicas y tablas. El alumnado busca información sobre las rocas típicas de Aragón (p. ej., arenisca, caliza, pizarra). Se practica con muestras de la colección del centro.</t>
+  </si>
+  <si>
+    <t>Fichas de clasificación de 5 muestras problema con citación de fuentes.</t>
+  </si>
+  <si>
+    <t>Salida de campo al entorno cercano (parque, monte, talud) para recolectar muestras de rocas y minerales (o usar fotos si no es viable). Toma de datos: localización, color, dureza, textura, reacción al HCl. Rellenan una ficha de campo. De vuelta, clasifican las muestras con lo aprendido.</t>
+  </si>
+  <si>
+    <t>Fichas de campo completadas (una por muestra).</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora 2-3 páginas del catálogo: dibujo realista o esquema de la roca, nombre, tipo, origen, propiedades, localización y un dato curioso. Se diseña el mural geológico que sintetiza toda la información. Se prepara una breve exposición oral para presentar el catálogo al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Páginas del catálogo (ilustraciones y textos) y maqueta del mural.</t>
+  </si>
+  <si>
+    <t>Exposición del catálogo a la clase y al representante del ayuntamiento (o simulado). Coevaluación mediante rúbrica. Reflexión individual: ¿Qué he aprendido sobre el paisaje local? ¿Cómo valoro su conservación? Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar los ciclos biogeoquímicos mediante diagramas de flujo multinivel que permitan alternar entre una visión simplificada (iconos) y una técnica (fórmulas químicas y términos científicos).
@@ -1372,270 +1415,270 @@
 • Diseño de un mapa de riesgos naturales local utilizando códigos de colores y simbología técnica para señalizar zonas de desprendimientos, inundaciones o erosión, incluyendo propuestas de mitigación.
 • Creación de una videodenuncia o campaña publicitaria en formato digital que argumente la necesidad de proteger un enclave como patrimonio natural basándose en su singularidad geológica.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar con el valor del patrimonio natural.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité de expertos ambientales donde los alumnos deben decidir, basándose en pruebas geológicas, si un proyecto urbanístico es viable o peligroso en un terreno específico.
 • Actividad de 'Detective del Pasado' donde deben reconstruir la biografía de un paisaje local a partir de pistas (fósiles, tipos de roca, formas del relieve) con niveles de dificultad elegibles.
 • Proyectos de aprendizaje-servicio que impliquen la creación de paneles informativos reales para el municipio, conectando el conocimiento académico con la utilidad social y la conservación del entorno cercano.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CD2</t>
-[...50 lines deleted...]
-    <t>Valora el paisaje como patrimonio natural (CCEC1) y utiliza la geología para proponer acciones de conservación (STEM5, CC4).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CCL5</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir datos científicos implica comunicación oral y escrita (CCL1, CCL2) y uso de metodología científica (STEM1). Secundariamente, puede requerir formatos digitales (CD1), trabajo cooperativo (CPSAA3) y argumentación compleja (CCL5).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD3</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Localizar, seleccionar y contrastar información se asocia con búsqueda crítica (CCL3, CD1, CD3). Secundariamente implica investigación (STEM2), autorregulación (CPSAA4) y análisis ético (CC3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CE2</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos científicos (STEM1, STEM2) con cooperación (CPSAA3). Secundariamente requiere comunicación (CCL1), tratamiento digital (CD2) y sentido de iniciativa (CE2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA5, CC2</t>
+  </si>
+  <si>
+    <t>Razonamiento y pensamiento computacional para resolver problemas (STEM1, STEM3, CD5). Secundariamente implica autorregulación (CPSAA1), resiliencia (CPSAA5) y análisis crítico (CC2).</t>
+  </si>
+  <si>
+    <t>STEM5, CC1, CPSAA2</t>
+  </si>
+  <si>
+    <t>CC4, CCEC3, CE1</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud (STEM5, CC1, CPSAA2). Secundariamente implica sostenibilidad (CC4), valoración estética del entorno (CCEC3) y emprendimiento (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM4, CC1</t>
+  </si>
+  <si>
+    <t>CC4, CPSAA3, CE3</t>
+  </si>
+  <si>
+    <t>Analizar paisajes como patrimonio natural (CCEC1, STEM4) con conciencia cívica (CC1). Secundariamente requiere sostenibilidad (CC4), cooperación (CPSAA3) y emprendimiento social (CE3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa específica de Aragón regula las 3 horas semanales y los 33 criterios de Biología y Geología en 1.º ESO?</t>
-[...2 lines deleted...]
-    <t>La asignatura se rige por la Orden ECD/1172/2022, que desarrolla el currículo de Educación Secundaria Obligatoria en Aragón. Esta norma establece la carga lectiva de 3 horas semanales para Biología y Geología en 1.º ESO, organizando la materia en torno a 6 competencias específicas y 33 criterios de evaluación que deben integrarse en situaciones de aprendizaje contextualizadas en el entorno natural aragonés.</t>
+    <t>¿Qué normativa autonómica específica regula la Biología y Geología en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>En Aragón, el currículo de Biología y Geología en 1.º ESO se concreta en la Orden ECD/.../2022 (pendiente de publicación exacta), que adapta el BOE a la realidad aragonesa. Mantiene los 6 CE, 19 criterios y 28 saberes, pero distribuye las 3 horas semanales en 2 bloques: Geología (1.º trimestre) y Biología (2.º y 3.º).</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de los 49 saberes en Aragón respecto a otras comunidades en 1.º ESO?</t>
-[...2 lines deleted...]
-    <t>Aragón prioriza la geología local y la biodiversidad del valle del Ebro y los Pirineos dentro de los 49 saberes básicos. A diferencia de otras regiones, la secuenciación en 1.º ESO debe vincular los 33 criterios de evaluación con los riesgos geológicos específicos de la comunidad y la gestión del agua en el territorio aragonés, aprovechando las 3 horas semanales para realizar salidas de campo de proximidad.</t>
+    <t>¿En qué se diferencia la secuenciación de saberes de Biología y Geología en 1.º ESO en Aragón respecto a la CCAA vecina de Cataluña?</t>
+  </si>
+  <si>
+    <t>Mientras Aragón organiza los 28 saberes en dos bloques separados (geología primero, luego biología), Cataluña los integra en proyectos interdisciplinares. Además, Aragón dedica 3 horas semanales fijas, mientras Cataluña usa horarios flexibles que pueden llegar a 4 horas en algunos centros.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo se deben evaluar los 33 criterios de Biología y Geología en 1.º ESO dada la carga de 3 horas semanales?</t>
-[...2 lines deleted...]
-    <t>En Aragón, la evaluación debe ser continua y competencial, utilizando las 3 horas semanales para diversificar instrumentos. Los 33 criterios se evalúan mediante la observación directa en el laboratorio y producciones del alumno. Es preceptivo que el departamento de Biología y Geología diseñe rúbricas que conecten los 49 saberes con situaciones prácticas, evitando que la calificación dependa exclusivamente de exámenes teóricos tradicionales.</t>
+    <t>¿Cómo evaluar con 19 criterios y solo 3 horas semanales en Biología y Geología de 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se deben agrupar criterios por competencias clave (ej. razonamiento científico, comunicación). Por ejemplo, evaluar dos criterios por tarea competencial. Priorizar la observación directa en laboratorio y el cuaderno de campo. No es posible evaluar todos los criterios en cada unidad; distribuir en evaluaciones trimestrales.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué aspectos específicos supervisa la Inspección de Aragón en las programaciones de Biología y Geología de 1.º ESO?</t>
-[...8 lines deleted...]
-    <t>Se recomienda el uso de la plataforma Aeducar para vertebrar los contenidos y el aprovechamiento de la Red de Centros de Interpretación de la Naturaleza de Aragón. Estos recursos permiten trabajar los 33 criterios de evaluación mediante el estudio directo de especies endémicas y formaciones geológicas regionales, facilitando que las 3 horas semanales de Biología y Geología tengan un enfoque práctico y vinculado al territorio.</t>
+    <t>¿Qué elementos específicos revisa la inspección educativa de Aragón en la programación didáctica de Biología y Geología de 1.º ESO?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que los 6 CE estén redactados con verbos competenciales (analizar, explicar), que los 19 criterios se vinculen a saberes y que exista una propuesta de atención a la diversidad concreta. También exige que la temporalización de las 3 horas semanales incluya sesiones de laboratorio y trabajo cooperativo.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos bibliográficos oficiales del Gobierno de Aragón existen para impartir Biología y Geología en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>El Gobierno de Aragón publica el 'Currículo de Aragón' (descargable en educa.aragon.es) y la 'Guía de Recursos para Biología y Geología' con actividades prácticas. Se recomiendan los libros de texto de editoriales como SM o Vicens Vives adaptados al currículo aragonés, pero complementados con materiales propios del departamento.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo se coordina el departamento de Biología y Geología con otras áreas en 1.º ESO según el currículo aragonés?</t>
-[...2 lines deleted...]
-    <t>La coordinación interdisciplinar en Aragón es clave para no duplicar los 49 saberes, especialmente con Geografía e Historia. Los departamentos deben acordar cómo abordar los criterios relacionados con el relieve y el clima. En 1.º ESO, se fomenta el uso de proyectos conjuntos que utilicen las 3 horas semanales de Biología para aplicar el método científico en problemas ambientales que afecten directamente a las comarcas aragonesas.</t>
+    <t>¿Cómo coordinar el departamento de Biología y Geología con otros departamentos en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Con Matemáticas para el tratamiento de datos en experimentos (gráficas, estadística básica); con Lengua para la elaboración de informes científicos; con Tecnología para el diseño de modelos moleculares. En Aragón es habitual realizar proyectos interdisciplinares en el primer trimestre (Geología con Tecnología: maquetas del relieve).</t>
   </si>
   <si>
     <t>Atencion_diversidad</t>
   </si>
   <si>
-    <t>¿Qué medidas de atención a la diversidad son específicas para Biología y Geología de 1.º ESO en los centros de Aragón?</t>
-[...2 lines deleted...]
-    <t>Bajo el marco del PADIB en Aragón, la materia de Biología y Geología debe adaptar los 33 criterios de evaluación a las necesidades del alumnado ACNEAE. Las 3 horas semanales permiten aplicar desdobles o docencia compartida si el centro lo dispone. Se priorizan los saberes básicos más funcionales de los 49 totales, utilizando materiales visuales y adaptaciones no significativas para garantizar que todo el alumnado alcance las 6 competencias específicas.</t>
+    <t>¿Qué estrategias de atención a la diversidad son concretas para Biología y Geología en 1.º ESO en Aragón con 28 saberes?</t>
+  </si>
+  <si>
+    <t>Priorizar saberes nucleares (ej. célula, ecosistemas) para alumnado con dificultades; ampliar con saberes de Geología (minerales) para altas capacidades. Usar materiales multinivel y agrupamientos flexibles (rincones de trabajo). En Aragón, se recomienda el 'Plan de Refuerzo Ordenado' del centro para adaptaciones no significativas.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Cómo se organiza la recuperación de los 33 criterios de Biología y Geología para alumnos de 2.º ESO con la materia pendiente?</t>
-[...2 lines deleted...]
-    <t>Los alumnos que no superen los 33 criterios en 1.º ESO deben seguir un programa de refuerzo en 2.º ESO. En Aragón, este programa es diseñado por el departamento y se centra en las competencias no alcanzadas. Al tener 1.º ESO 3 horas semanales, el plan de recuperación suele incluir actividades periódicas sobre los 49 saberes básicos y pruebas parciales que aseguren la consecución de los objetivos mínimos curriculares antes de finalizar el curso.</t>
+    <t>¿Cómo recuperar la materia pendiente de Biología y Geología en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se establece un plan de refuerzo con actividades competenciales (ej. elaborar un herbario o cuaderno de campo) evaluables por criterios. La recuperación se realiza por evaluaciones trimestrales. Si la materia queda pendiente, el departamento diseña un cuaderno de verano con los 28 saberes básicos y una prueba escrita en septiembre.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la conexión entre los Descriptores Operativos del Perfil de Salida y las 6 Competencias Específicas de la materia. Es vital entender que los Saberes Básicos son el medio, no el fin.</t>
-[...2 lines deleted...]
-    <t>No te limites al índice del libro de texto; el decreto suele agrupar los 72 saberes en 3 bloques que no siempre coinciden con el orden comercial de las editoriales.</t>
+    <t>Obtén el decreto autonómico que desarrolla el currículo LOMLOE para tu CCAA. Identifica los elementos curriculares: competencias específicas, criterios de evaluación y saberes básicos. Marca el BOE o DOE de tu comunidad.</t>
+  </si>
+  <si>
+    <t>Guarda un PDF con marcadores y búscate en el BOE o DOE de tu CCAA; así evitarás versiones no oficiales.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 competencias específicas y los 34 criterios de evaluación en un documento de trabajo. Asegúrate de entender su redacción competencial y de no confundirlos con los saberes básicos.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia específica; te servirá para diseñar situaciones de aprendizaje y luego para la ponderación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz vinculando las 6 Competencias Específicas con sus 34 criterios de evaluación. Esta tabla será tu brújula para asegurar que evalúas lo que la ley exige y no solo la memorización de contenidos.</t>
-[...14 lines deleted...]
-    <t>En 1.º ESO, el cuaderno de laboratorio es el mejor instrumento para evaluar la CE1 (método científico) de forma continua sin saturar de exámenes.</t>
+    <t>Selecciona los criterios que evaluarás en cada evaluación (trimestre) y asigna instrumentos variados: rúbricas, pruebas escritas, proyectos, informes de laboratorio. Ajusta el número para que sea realista con 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios en cada trimestre; prioriza 4-5 por evaluación y distribúyelos de forma equilibrada.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 72 saberes en los tres trimestres. Bloque 1 (Geología) suele ir al inicio o final, Bloque 2 (Biodiversidad) es el más denso y requiere tiempo primaveral para salidas, y Bloque 3 (Ecología/Salud) es transversal.</t>
-[...2 lines deleted...]
-    <t>Reserva el segundo trimestre para la célula y los reinos; es donde los alumnos de 1.º ESO suelen 'encallar' por la carga terminológica.</t>
+    <t>Distribuye los 72 saberes básicos (organizados en 3 bloques: Geología, Biología, Proyecto científico) en tres trimestres, teniendo en cuenta la secuencia lógica y la dificultad. El bloque de Proyecto científico debe abordarse de forma transversal.</t>
+  </si>
+  <si>
+    <t>Los saberes del bloque de Proyecto científico (observación, investigación, comunicación) son ideales para la primera y última evaluación, integrándolos con los otros bloques.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por cada evaluación. Debe partir de un reto real (ej. '¿Cómo salvar el río de nuestro pueblo?') que movilice varios de los 34 criterios de forma integrada.</t>
-[...2 lines deleted...]
-    <t>Para la primera SDA, usa el huerto escolar o el jardín del centro; te permite evaluar la observación directa y el dibujo naturalista sin salir del recinto.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre los saberes y criterios seleccionados. Sigue la estructura LOMLOE: título, justificación, competencias específicas, criterios, saberes, secuencia didáctica, instrumentos de evaluación y atención a la diversidad.</t>
+  </si>
+  <si>
+    <t>Para 1º ESO, usa contextos cercanos: el huerto escolar, fósiles locales o la biodiversidad del patio. Así el aprendizaje es significativo y motivador.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica en la nota final. Al ser 6, una distribución equitativa (aprox. 16.6% cada una) es lo más sencillo, pero puedes dar más peso a la CE2 (razonamiento científico).</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la ponderación sea por competencia y no por examen, para que el programa de gestión de notas de tu CCAA calcule correctamente la media.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia, según acuerdo departamental. Incluye el cálculo de recuperación y la nota final ordinaria.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con pesos que sumen 100% por evaluación. Lleva un control de las calificaciones de cada criterio para facilitar la recuperación.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas (DUA) para los 72 saberes. Define cómo recuperarás los criterios no alcanzados en cada trimestre mediante actividades de refuerzo dirigidas.</t>
-[...2 lines deleted...]
-    <t>Ten preparadas 'guías de lectura fácil' para los temas de Geología (minerales y rocas), ya que el nivel de abstracción es el mayor reto para alumnos con dificultades.</t>
+    <t>Redacta las medidas de refuerzo, apoyo y recuperación para criterios no superados. Incluye actividades de refuerzo, ampliación y planes específicos. Aporta modelos de pruebas de recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de refuerzo para saberes de 'La Tierra en el universo' que suelen atascar; por ejemplo, mapas conceptuales con modelos 3D.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar conceptos y procesos biológicos y geológicos interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esquemas, símbolos, páginas </t>
   </si>
   <si>
     <t>Facilitar la comprensión y análisis de información relacionada con los saberes de la materia de Biología y Geología transmitiéndola de forma clara utilizando la terminología y el f</t>
   </si>
   <si>
     <t>Analizar y explicar fenómenos biológicos y geológicos representándolos mediante modelos y diagramas y utilizando, cuando sea necesario, los pasos del diseño de ingeniería (identifi</t>
   </si>
@@ -2425,935 +2468,935 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>433</v>
+        <v>446</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>434</v>
+        <v>447</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>436</v>
+        <v>449</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>485</v>
+        <v>498</v>
       </c>
       <c r="D9" s="9">
         <v>4.0</v>
       </c>
       <c r="E9" s="9">
         <v>4.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="D10" s="9">
         <v>4.0</v>
       </c>
       <c r="E10" s="9">
         <v>4.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="D11" s="9">
         <v>4.0</v>
       </c>
       <c r="E11" s="9">
         <v>4.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D12" s="9">
         <v>4.0</v>
       </c>
       <c r="E12" s="9">
         <v>4.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="D13" s="9">
         <v>4.0</v>
       </c>
       <c r="E13" s="9">
         <v>4.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="D14" s="9">
         <v>10.0</v>
       </c>
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D15" s="9">
         <v>10.0</v>
       </c>
       <c r="E15" s="9">
         <v>10.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D19" s="9">
         <v>5.0</v>
       </c>
       <c r="E19" s="9">
         <v>5.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>6.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D20" s="9">
         <v>5.0</v>
       </c>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>6.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="D21" s="9">
         <v>5.0</v>
       </c>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>115.030000000000015</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3369,929 +3412,929 @@
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8">
         <v>5.3</v>
       </c>
       <c r="S1" s="8">
         <v>6.1</v>
       </c>
       <c r="T1" s="8">
         <v>6.2</v>
       </c>
       <c r="U1" s="8">
         <v>6.3</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>500</v>
+        <v>513</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>508</v>
+        <v>521</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>512</v>
+        <v>525</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>516</v>
+        <v>529</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>525</v>
+        <v>538</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>526</v>
+        <v>539</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6576,2278 +6619,2308 @@
         <v>94</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>124</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>125</v>
       </c>
       <c r="K7" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>3.1</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="E8" s="7"/>
-[...1 lines deleted...]
-      <c r="G8" s="7"/>
+      <c r="E8" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>129</v>
+      </c>
       <c r="H8" s="7" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J8" s="7"/>
+        <v>94</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>131</v>
+      </c>
       <c r="K8" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>3.2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>94</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="K9" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7">
         <v>3.3</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="K10" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7">
         <v>3.4</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>94</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="K11" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7">
         <v>3.5</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="K12" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7">
         <v>4.1</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>110</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>94</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="K13" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7">
         <v>4.2</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="K14" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7">
         <v>5.1</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="K15" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7">
         <v>5.2</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      <c r="G16" s="7"/>
+        <v>173</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>176</v>
+      </c>
       <c r="H16" s="7" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J16" s="7"/>
+        <v>94</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>178</v>
+      </c>
       <c r="K16" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7">
         <v>5.3</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>170</v>
-[...3 lines deleted...]
-      <c r="G17" s="7"/>
+        <v>179</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>181</v>
+      </c>
       <c r="H17" s="7" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="J17" s="7"/>
+        <v>94</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>183</v>
+      </c>
       <c r="K17" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7">
         <v>6.1</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>94</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="K18" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7">
         <v>6.2</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>94</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="K19" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7">
         <v>6.3</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>92</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>94</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="K20" s="9">
         <v>5.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C9" s="7">
         <v>1</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C10" s="7">
         <v>2</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C11" s="7">
         <v>3</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C12" s="7">
         <v>4</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C13" s="7">
         <v>5</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C14" s="7">
         <v>1</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C15" s="7">
         <v>2</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C16" s="7">
         <v>3</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C17" s="7">
         <v>1</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C18" s="7">
         <v>2</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C19" s="7">
         <v>3</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C20" s="7">
         <v>4</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C21" s="7">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C22" s="7">
         <v>6</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C23" s="7">
         <v>1</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C24" s="7">
         <v>2</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C25" s="7">
         <v>1</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C26" s="7">
         <v>2</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C27" s="7">
         <v>1</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C28" s="7">
         <v>2</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C29" s="7">
         <v>3</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="7">
         <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="7">
         <v>20</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="C3" s="7">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="C5" s="7">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
       <c r="C7" s="7">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>313</v>
+        <v>349</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8856,320 +8929,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="7" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="B13" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>