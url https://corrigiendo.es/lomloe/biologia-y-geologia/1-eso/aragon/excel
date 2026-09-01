--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 20:02</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Biología y Geología de 1.º ESO; rige el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se aplica íntegramente el currículo estatal, sin adiciones ni modificaciones autonómicas.</t>
   </si>