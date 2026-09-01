--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="422">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:42</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -397,51 +397,63 @@
   <si>
     <t>Evaluar la memorización de definiciones teóricas de pseudociencia en lugar de la aplicación práctica de criterios de veracidad sobre textos reales.</t>
   </si>
   <si>
     <t>Valorar la contribució de la ciència a la societat i la tasca de les persones que s'hi dediquen amb independència de la seva ètnia, sexe o cultura, destacant i reconeixent el paper de les dones científiques i entenent la investigació com una tasca col·lectiva interdisciplinària en constant evolució. Valorar les aportacions de la ciència a la societat i la tasca de les persones que s'hi dediquen, independentment de la seva ètnia, sexe o cultura. Reconèixer i destacar el paper de les dones en la ciència al llarg de la història. Percebre la ciència i la investigació científica com una tasca col·lectiva, interdisciplinar i en constant evolució.</t>
   </si>
   <si>
     <t>Analizar y reconocer el impacto social de la ciencia y el papel de colectivos históricamente invisibilizados, como las mujeres, en el avance del conocimiento científico.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
   <si>
     <t>El alumnado realiza una presentación digital o un mural biográfico sobre una científica relevante, destacando sus aportaciones y el carácter colaborativo de su investigación.</t>
   </si>
   <si>
     <t>Investigación guiada en el aula sobre figuras científicas femeninas y debate grupal sobre los sesgos históricos y la importancia de la diversidad en la ciencia.</t>
   </si>
   <si>
     <t>Limitar la evaluación a la memorización de nombres y fechas de científicas en un examen escrito, obviando la reflexión sobre el proceso investigador.</t>
   </si>
   <si>
     <t>Plantejar preguntes i hipòtesis que puguin ser respostes o contrastades mitjançant mètodes científics i intentar realitzar prediccions sobre fenòmens biològics o geològics. Plantejar preguntes i hipòtesis sobre fenòmens biològics o geològics que puguin ser respostes o contrastades mitjançant mètodes científics. Realitzar prediccions sobre fenòmens biològics i geològics i comprovar-ne l'adequació.</t>
   </si>
   <si>
-    <t>Caso aplicado, práctica o análisis de imagen</t>
+    <t>Formular preguntas investigables y proponer hipótesis coherentes sobre fenómenos naturales, prediciendo resultados que puedan comprobarse mediante la experimentación o la observación científica.</t>
+  </si>
+  <si>
+    <t>Plantear</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un guion de prácticas o informe inicial donde define claramente el problema, la pregunta de investigación y una hipótesis de trabajo contrastable.</t>
+  </si>
+  <si>
+    <t>Durante el inicio de un proyecto de investigación o práctica de laboratorio sobre seres vivos o procesos geológicos básicos.</t>
+  </si>
+  <si>
+    <t>Confundir la hipótesis con una predicción simple sin justificación o plantear preguntas que no permiten un diseño experimental posterior.</t>
   </si>
   <si>
     <t>Dissenyar l'experimentació, la presa de dades i l'anàlisi de fenòmens biològics i geològics de manera que permetin respondre a preguntes concretes i contrastar una hipòtesi plantejada.</t>
   </si>
   <si>
     <t>Diseñar experimentos sencillos para comprobar hipótesis sobre fenómenos naturales, definiendo los pasos a seguir, las variables necesarias y el método de recogida de datos.</t>
   </si>
   <si>
     <t>Diseñar</t>
   </si>
   <si>
     <t>El alumnado entrega un guion o protocolo de prácticas donde propone un procedimiento experimental, identifica variables y diseña tablas para registrar los resultados obtenidos.</t>
   </si>
   <si>
     <t>Planteamiento de un problema científico en el laboratorio, como los factores que afectan a la germinación, donde el alumnado debe proponer cómo comprobarlo.</t>
   </si>
   <si>
     <t>Evaluar la ejecución técnica de la práctica o el resultado final en lugar de la validez del diseño experimental y el control de variables propuesto.</t>
   </si>
   <si>
     <t>Realitzar experiments i prendre dades quantitatives o qualitatives sobre fenòmens biològics i geològics utilitzant els instruments, eines o tècniques adequats amb correcció. Realitzar experiments que permetin entendre fenòmens biològics i geològics. Utilitzar els instruments, eines i tècniques adequats amb correcció. Recollir i organitzar correctament les dades, tant qualitatives com quantitatives, obtingudes durant l'experiment, de forma correcta i amb el format adequat. Realitzar prediccions i comprovar-ne l'adequació.</t>
   </si>
   <si>
     <t>Ejecutar experimentos sencillos en el laboratorio o campo, registrando datos numéricos o descriptivos mediante el uso correcto de herramientas científicas básicas.</t>
   </si>
@@ -526,51 +538,78 @@
   <si>
     <t>Calificar como análisis crítico la mera obtención de un dato numérico correcto sin verificar su coherencia con el fenómeno biológico o geológico estudiado.</t>
   </si>
   <si>
     <t>Relacionar amb fonaments científics la preservació de la biodiversitat, la conservació del medi ambient, la protecció dels éssers vius de l'entorn, el desenvolupament sostenible i la qualitat de vida.</t>
   </si>
   <si>
     <t>Reconocer cómo la actividad humana agrava riesgos naturales en entornos específicos, analizando factores geológicos, biológicos y sociales para proponer medidas preventivas.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o mapa de riesgos sobre una zona local donde se vinculen las acciones humanas con el aumento de peligros naturales.</t>
   </si>
   <si>
     <t>Análisis de un caso real de inundación o incendio forestal en una zona cercana, utilizando visores cartográficos y datos socioeconómicos del municipio.</t>
   </si>
   <si>
     <t>Evaluar solo la descripción del riesgo natural sin establecer la relación causal obligatoria con la acción humana o las características litológicas del terreno.</t>
   </si>
   <si>
     <t>Proposar i adoptar hàbits sostenibles analitzant d'una manera crítica les activitats pròpies i alienes a partir dels propis raonaments, dels coneixements adquirits i de la informació disponible.</t>
   </si>
   <si>
+    <t>Diseñar y aplicar propuestas concretas de hábitos sostenibles mediante el análisis crítico de las acciones cotidianas para reducir el impacto ambiental personal y colectivo.</t>
+  </si>
+  <si>
+    <t>Proponer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un plan de acción o decálogo ilustrado donde identifica hábitos no sostenibles en su entorno y propone alternativas fundamentadas para mejorar la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Análisis de la huella ecológica individual y familiar seguido de la creación de una campaña de concienciación con medidas de ahorro de recursos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a la definición teórica de sostenibilidad en un examen escrito, omitiendo la propuesta de acciones prácticas y el análisis crítico personal.</t>
+  </si>
+  <si>
     <t>Proposar i adoptar hàbits saludables, analitzant les accions pròpies i alienes amb actitud crítica i a partir de fonaments fisiològics. Proposar i adoptar hàbits saludables a partir de fonaments fisiològics examinant les accions pròpies i alienes. Analitzar amb actitud crítica els hàbits propis i aliens implementant, si escau, millores.</t>
+  </si>
+  <si>
+    <t>Proponer y justificar hábitos saludables mediante el análisis crítico de las conductas diarias y el conocimiento del funcionamiento del cuerpo humano para mejorar el bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una guía de hábitos saludables o un diario de vida analizado, donde justifica las mejoras propuestas basándose en fundamentos fisiológicos y anatómicos.</t>
+  </si>
+  <si>
+    <t>Creación de una campaña de salud escolar o análisis de rutinas personales de alimentación y ejercicio físico comparándolas con las recomendaciones científicas actuales.</t>
+  </si>
+  <si>
+    <t>Evaluar exclusivamente el conocimiento teórico de la anatomía de los aparatos y sistemas en lugar de la propuesta de hábitos y el análisis crítico de conductas.</t>
   </si>
   <si>
     <t>Valorar la importància del paisatge com a patrimoni natural analitzant la fragilitat dels elements que el formen.</t>
   </si>
   <si>
     <t>Identificar los componentes de un paisaje local, explicando su valor como patrimonio natural y detectando factores que amenazan su conservación y equilibrio.</t>
   </si>
   <si>
     <t>El alumnado entrega una ficha de campo o informe visual donde identifica elementos bióticos y abióticos de un paisaje, justificando su fragilidad ante la acción humana.</t>
   </si>
   <si>
     <t>Salida de campo o análisis de imágenes de un entorno cercano para catalogar sus elementos y discutir posibles amenazas ambientales.</t>
   </si>
   <si>
     <t>Evaluar la belleza estética del paisaje en lugar de analizar científicamente la fragilidad geológica o biológica de sus componentes.</t>
   </si>
   <si>
     <t>Interpretar el paisatge analitzant els elements que el componen i reflexionant sobre l'impacte ambiental i els riscos naturals derivats de determinades accions humanes. Interpretar el paisatge a partir de la identificació dels elements que el formen. Reflexionar sobre l'impacte ambiental i els riscos naturals derivats d'accions humanes.</t>
   </si>
   <si>
     <t>Identificar los componentes de un paisaje para explicar su formación, evaluar los impactos de la actividad humana y reconocer posibles riesgos geológicos asociados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación visual donde señala elementos del relieve, identifica impactos ambientales y propone medidas frente a riesgos naturales detectados.</t>
   </si>
@@ -1033,198 +1072,198 @@
 • Diseño de un mapa de riesgos naturales local utilizando códigos de colores y simbología técnica para señalizar zonas de desprendimientos, inundaciones o erosión, incluyendo propuestas de mitigación.
 • Creación de una videodenuncia o campaña publicitaria en formato digital que argumente la necesidad de proteger un enclave como patrimonio natural basándose en su singularidad geológica.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar con el valor del patrimonio natural.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité de expertos ambientales donde los alumnos deben decidir, basándose en pruebas geológicas, si un proyecto urbanístico es viable o peligroso en un terreno específico.
 • Actividad de 'Detective del Pasado' donde deben reconstruir la biografía de un paisaje local a partir de pistas (fósiles, tipos de roca, formas del relieve) con niveles de dificultad elegibles.
 • Proyectos de aprendizaje-servicio que impliquen la creación de paneles informativos reales para el municipio, conectando el conocimiento académico con la utilidad social y la conservación del entorno cercano.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CD2</t>
-[...50 lines deleted...]
-    <t>Valora el paisaje como patrimonio natural (CCEC1) y utiliza la geología para proponer acciones de conservación (STEM5, CC4).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CCL5</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir datos científicos implica comunicación oral y escrita (CCL1, CCL2) y uso de metodología científica (STEM1). Secundariamente, puede requerir formatos digitales (CD1), trabajo cooperativo (CPSAA3) y argumentación compleja (CCL5).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD3</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Localizar, seleccionar y contrastar información se asocia con búsqueda crítica (CCL3, CD1, CD3). Secundariamente implica investigación (STEM2), autorregulación (CPSAA4) y análisis ético (CC3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CE2</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos científicos (STEM1, STEM2) con cooperación (CPSAA3). Secundariamente requiere comunicación (CCL1), tratamiento digital (CD2) y sentido de iniciativa (CE2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA5, CC2</t>
+  </si>
+  <si>
+    <t>Razonamiento y pensamiento computacional para resolver problemas (STEM1, STEM3, CD5). Secundariamente implica autorregulación (CPSAA1), resiliencia (CPSAA5) y análisis crítico (CC2).</t>
+  </si>
+  <si>
+    <t>STEM5, CC1, CPSAA2</t>
+  </si>
+  <si>
+    <t>CC4, CCEC3, CE1</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud (STEM5, CC1, CPSAA2). Secundariamente implica sostenibilidad (CC4), valoración estética del entorno (CCEC3) y emprendimiento (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM4, CC1</t>
+  </si>
+  <si>
+    <t>CC4, CPSAA3, CE3</t>
+  </si>
+  <si>
+    <t>Analizar paisajes como patrimonio natural (CCEC1, STEM4) con conciencia cívica (CC1). Secundariamente requiere sostenibilidad (CC4), cooperación (CPSAA3) y emprendimiento social (CE3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la conexión entre los Descriptores Operativos del Perfil de Salida y las 6 Competencias Específicas de la materia. Es vital entender que los Saberes Básicos son el medio, no el fin.</t>
-[...2 lines deleted...]
-    <t>No te limites al índice del libro de texto; el decreto suele agrupar los 72 saberes en 3 bloques que no siempre coinciden con el orden comercial de las editoriales.</t>
+    <t>Obtén el decreto autonómico que desarrolla el currículo LOMLOE para tu CCAA. Identifica los elementos curriculares: competencias específicas, criterios de evaluación y saberes básicos. Marca el BOE o DOE de tu comunidad.</t>
+  </si>
+  <si>
+    <t>Guarda un PDF con marcadores y búscate en el BOE o DOE de tu CCAA; así evitarás versiones no oficiales.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 competencias específicas y los 34 criterios de evaluación en un documento de trabajo. Asegúrate de entender su redacción competencial y de no confundirlos con los saberes básicos.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia específica; te servirá para diseñar situaciones de aprendizaje y luego para la ponderación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz vinculando las 6 Competencias Específicas con sus 34 criterios de evaluación. Esta tabla será tu brújula para asegurar que evalúas lo que la ley exige y no solo la memorización de contenidos.</t>
-[...14 lines deleted...]
-    <t>En 1.º ESO, el cuaderno de laboratorio es el mejor instrumento para evaluar la CE1 (método científico) de forma continua sin saturar de exámenes.</t>
+    <t>Selecciona los criterios que evaluarás en cada evaluación (trimestre) y asigna instrumentos variados: rúbricas, pruebas escritas, proyectos, informes de laboratorio. Ajusta el número para que sea realista con 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios en cada trimestre; prioriza 4-5 por evaluación y distribúyelos de forma equilibrada.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 72 saberes en los tres trimestres. Bloque 1 (Geología) suele ir al inicio o final, Bloque 2 (Biodiversidad) es el más denso y requiere tiempo primaveral para salidas, y Bloque 3 (Ecología/Salud) es transversal.</t>
-[...2 lines deleted...]
-    <t>Reserva el segundo trimestre para la célula y los reinos; es donde los alumnos de 1.º ESO suelen 'encallar' por la carga terminológica.</t>
+    <t>Distribuye los 72 saberes básicos (organizados en 3 bloques: Geología, Biología, Proyecto científico) en tres trimestres, teniendo en cuenta la secuencia lógica y la dificultad. El bloque de Proyecto científico debe abordarse de forma transversal.</t>
+  </si>
+  <si>
+    <t>Los saberes del bloque de Proyecto científico (observación, investigación, comunicación) son ideales para la primera y última evaluación, integrándolos con los otros bloques.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por cada evaluación. Debe partir de un reto real (ej. '¿Cómo salvar el río de nuestro pueblo?') que movilice varios de los 34 criterios de forma integrada.</t>
-[...2 lines deleted...]
-    <t>Para la primera SDA, usa el huerto escolar o el jardín del centro; te permite evaluar la observación directa y el dibujo naturalista sin salir del recinto.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre los saberes y criterios seleccionados. Sigue la estructura LOMLOE: título, justificación, competencias específicas, criterios, saberes, secuencia didáctica, instrumentos de evaluación y atención a la diversidad.</t>
+  </si>
+  <si>
+    <t>Para 1º ESO, usa contextos cercanos: el huerto escolar, fósiles locales o la biodiversidad del patio. Así el aprendizaje es significativo y motivador.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica en la nota final. Al ser 6, una distribución equitativa (aprox. 16.6% cada una) es lo más sencillo, pero puedes dar más peso a la CE2 (razonamiento científico).</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la ponderación sea por competencia y no por examen, para que el programa de gestión de notas de tu CCAA calcule correctamente la media.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia, según acuerdo departamental. Incluye el cálculo de recuperación y la nota final ordinaria.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con pesos que sumen 100% por evaluación. Lleva un control de las calificaciones de cada criterio para facilitar la recuperación.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas (DUA) para los 72 saberes. Define cómo recuperarás los criterios no alcanzados en cada trimestre mediante actividades de refuerzo dirigidas.</t>
-[...2 lines deleted...]
-    <t>Ten preparadas 'guías de lectura fácil' para los temas de Geología (minerales y rocas), ya que el nivel de abstracción es el mayor reto para alumnos con dificultades.</t>
+    <t>Redacta las medidas de refuerzo, apoyo y recuperación para criterios no superados. Incluye actividades de refuerzo, ampliación y planes específicos. Aporta modelos de pruebas de recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de refuerzo para saberes de 'La Tierra en el universo' que suelen atascar; por ejemplo, mapas conceptuales con modelos 3D.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analitzar conceptes i processos biològics i geològics interpretant informació en diferents formats (models, gràfics, taules, diagrames, fórmules, esquemes, símbols, pàgines web, et</t>
   </si>
   <si>
     <t>Facilitar la comprensió i anàlisi d'informació sobre processos biològics i geològics o treballs científics transmetent-la de manera clara i utilitzant la terminologia i el format a</t>
   </si>
   <si>
     <t>Analitzar i explicar fenòmens biològics i geològics representant-los mitjançant models i diagrames, utilitzant, quan sigui necessari, els passos del disseny d'enginyeria (identific</t>
   </si>
@@ -1992,830 +2031,830 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>301</v>
+        <v>314</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>303</v>
+        <v>316</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>304</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="D3" s="7">
         <v>6.67</v>
       </c>
       <c r="E3" s="7">
         <v>6.67</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="D4" s="7">
         <v>6.67</v>
       </c>
       <c r="E4" s="7">
         <v>6.67</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="D5" s="7">
         <v>6.67</v>
       </c>
       <c r="E5" s="7">
         <v>6.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D6" s="7">
         <v>6.67</v>
       </c>
       <c r="E6" s="7">
         <v>6.67</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="D7" s="7">
         <v>6.67</v>
       </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="D8" s="7">
         <v>6.67</v>
       </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="D9" s="7">
         <v>4.0</v>
       </c>
       <c r="E9" s="7">
         <v>4.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="D10" s="7">
         <v>4.0</v>
       </c>
       <c r="E10" s="7">
         <v>4.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="D11" s="7">
         <v>4.0</v>
       </c>
       <c r="E11" s="7">
         <v>4.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D12" s="7">
         <v>4.0</v>
       </c>
       <c r="E12" s="7">
         <v>4.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="D13" s="7">
         <v>4.0</v>
       </c>
       <c r="E13" s="7">
         <v>4.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="D14" s="7">
         <v>10.0</v>
       </c>
       <c r="E14" s="7">
         <v>10.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D15" s="7">
         <v>10.0</v>
       </c>
       <c r="E15" s="7">
         <v>10.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
       <c r="D16" s="7">
         <v>6.67</v>
       </c>
       <c r="E16" s="7">
         <v>6.67</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D17" s="7">
         <v>6.67</v>
       </c>
       <c r="E17" s="7">
         <v>6.67</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.3</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="D18" s="7">
         <v>6.67</v>
       </c>
       <c r="E18" s="7">
         <v>6.67</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>6.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="D20" s="7">
         <v>5.0</v>
       </c>
       <c r="E20" s="7">
         <v>5.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.3</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D21" s="7">
         <v>5.0</v>
       </c>
       <c r="E21" s="7">
         <v>5.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <f>SUM(E3:E21)</f>
         <v>115.030000000000015</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="6" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -2831,929 +2870,929 @@
       <c r="N1" s="6">
         <v>4.1</v>
       </c>
       <c r="O1" s="6">
         <v>4.2</v>
       </c>
       <c r="P1" s="6">
         <v>5.1</v>
       </c>
       <c r="Q1" s="6">
         <v>5.2</v>
       </c>
       <c r="R1" s="6">
         <v>5.3</v>
       </c>
       <c r="S1" s="6">
         <v>6.1</v>
       </c>
       <c r="T1" s="6">
         <v>6.2</v>
       </c>
       <c r="U1" s="6">
         <v>6.3</v>
       </c>
       <c r="V1" s="6" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="W1" s="6" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="5" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="5"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="5" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="5"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="5" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="5"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="5" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="5" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="5"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="5" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="5"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="5" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="5"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="5" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="5"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="5" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="5"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="5" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="5"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="5" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="5"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="5" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="5"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="5" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="5"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="5" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="5"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="5" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="5"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="5" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="5"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="5" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="5"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="5" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="5"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="5" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="5"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="5" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="5"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="5" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="5"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="5" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="5"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="5" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="5"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="5" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="5"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="5" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="5"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="5" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="5"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="5" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="5"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="5" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="5"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="5" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="5"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="5" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -5987,2115 +6026,2145 @@
         <v>86</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>116</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>117</v>
       </c>
       <c r="K7" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="E8" s="5"/>
-[...1 lines deleted...]
-      <c r="G8" s="5"/>
+      <c r="E8" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>121</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+        <v>86</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>123</v>
+      </c>
       <c r="K8" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.2</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="K9" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>3.3</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="K10" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>3.4</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="K11" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>3.5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K12" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>4.1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="K13" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>4.2</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>84</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="K14" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>5.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="K15" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>5.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>165</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>86</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>170</v>
+      </c>
       <c r="K16" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>5.3</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>171</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>173</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>86</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>175</v>
+      </c>
       <c r="K17" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>6.1</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>84</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="K18" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>6.2</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="K19" s="7">
         <v>5.26</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>6.3</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>84</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="K20" s="7">
         <v>5.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C12" s="5">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C13" s="5">
         <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C14" s="5">
         <v>4</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C15" s="5">
         <v>5</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C16" s="5">
         <v>6</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C17" s="5">
         <v>7</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C18" s="5">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C19" s="5">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C20" s="5">
         <v>3</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C21" s="5">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C22" s="5">
         <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C24" s="5">
         <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C25" s="5">
         <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C26" s="5">
         <v>6</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C27" s="5">
         <v>7</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C28" s="5">
         <v>1</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C30" s="5">
         <v>3</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C31" s="5">
         <v>4</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C32" s="5">
         <v>5</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C33" s="5">
         <v>6</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C34" s="5">
         <v>7</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C35" s="5">
         <v>8</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C36" s="5">
         <v>9</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C37" s="5">
         <v>10</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C38" s="5">
         <v>11</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C39" s="5">
         <v>12</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>