--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="444">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:30</t>
+    <t>03/07/2026 18:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -385,131 +385,146 @@
   <si>
     <t>Calificar únicamente la corrección conceptual de la respuesta ignorando la ausencia de citas o el uso de fuentes no contrastadas como blogs genéricos.</t>
   </si>
   <si>
     <t>Reconocer la información sobre temas biológicos y geológicos con base científica, distinguiéndola de pseudociencias, bulos, teorías conspiratorias y creencias infundadas, etc., y manteniendo una actitud escéptica ante estos.</t>
   </si>
   <si>
     <t>Diferenciar información científica de bulos y pseudociencias en temas de biología y geología, manteniendo una postura crítica y fundamentada ante fuentes no fiables.</t>
   </si>
   <si>
     <t>Reconocer</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o tabla comparativa donde identifica sesgos y falta de rigor científico en noticias o publicaciones sobre salud, medio ambiente o geología.</t>
   </si>
   <si>
     <t>Análisis grupal de publicaciones en redes sociales o prensa digital sobre temas controvertidos para verificar su base científica mediante criterios de fiabilidad.</t>
   </si>
   <si>
     <t>Evaluar la memorización de definiciones teóricas de pseudociencia en lugar de la aplicación práctica de criterios de veracidad sobre textos reales.</t>
   </si>
   <si>
     <t>Plantear preguntas e hipótesis e intentar realizar predicciones sobre fenómenos biológicos o geológicos que puedan ser respondidas o contrastadas utilizando métodos científicos.</t>
   </si>
   <si>
+    <t>Formular preguntas investigables y proponer hipótesis coherentes sobre fenómenos naturales, prediciendo resultados que puedan comprobarse mediante la experimentación o la observación científica.</t>
+  </si>
+  <si>
+    <t>Plantear</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un guion de prácticas o informe inicial donde define claramente el problema, la pregunta de investigación y una hipótesis de trabajo contrastable.</t>
+  </si>
+  <si>
+    <t>Durante el inicio de un proyecto de investigación o práctica de laboratorio sobre seres vivos o procesos geológicos básicos.</t>
+  </si>
+  <si>
+    <t>Confundir la hipótesis con una predicción simple sin justificación o plantear preguntas que no permiten un diseño experimental posterior.</t>
+  </si>
+  <si>
+    <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de modo que permitan responder a preguntas concretas y contrastar una hipótesis planteada.</t>
+  </si>
+  <si>
+    <t>Diseñar experimentos sencillos para comprobar hipótesis sobre fenómenos naturales, definiendo los pasos a seguir, las variables necesarias y el método de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Diseñar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un guion o protocolo de prácticas donde propone un procedimiento experimental, identifica variables y diseña tablas para registrar los resultados obtenidos.</t>
+  </si>
+  <si>
+    <t>Planteamiento de un problema científico en el laboratorio, como los factores que afectan a la germinación, donde el alumnado debe proponer cómo comprobarlo.</t>
+  </si>
+  <si>
+    <t>Evaluar la ejecución técnica de la práctica o el resultado final en lugar de la validez del diseño experimental y el control de variables propuesto.</t>
+  </si>
+  <si>
+    <t>Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos utilizando los instrumentos, herramientas o técnicas adecuadas con corrección.</t>
+  </si>
+  <si>
+    <t>Ejecutar experimentos sencillos en el laboratorio o campo, registrando datos numéricos o descriptivos mediante el uso correcto de herramientas científicas básicas.</t>
+  </si>
+  <si>
+    <t>Realizar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un cuaderno de laboratorio o ficha técnica donde registra los datos obtenidos y describe el procedimiento seguido durante la experimentación.</t>
+  </si>
+  <si>
+    <t>Sesiones de prácticas de laboratorio sobre identificación de minerales o manejo del microscopio óptico para observar tejidos biológicos.</t>
+  </si>
+  <si>
+    <t>Calificar el informe final ignorando si el alumno manipuló correctamente el instrumental, como el microscopio o la balanza, durante la fase experimental.</t>
+  </si>
+  <si>
+    <t>Interpretar los resultados obtenidos en el proyecto de investigación utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas.</t>
+  </si>
+  <si>
+    <t>Explicar el significado de los datos obtenidos en investigaciones científicas, empleando gráficas, tablas o cálculos para extraer conclusiones válidas sobre fenómenos naturales.</t>
+  </si>
+  <si>
+    <t>Interpretar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe o sección de resultados donde transforma datos brutos en gráficas y redacta conclusiones que validan o refutan su hipótesis inicial.</t>
+  </si>
+  <si>
+    <t>Análisis de datos tras un experimento de germinación o una recogida de muestras de rocas, utilizando hojas de cálculo para representar los hallazgos.</t>
+  </si>
+  <si>
+    <t>Confundir la descripción literal de una gráfica con la interpretación científica de los resultados en relación con el marco teórico biológico o geológico.</t>
+  </si>
+  <si>
+    <t>Cooperar dentro de un proyecto científico asumiendo responsablemente una función concreta, utilizando espacios virtuales cuando sea necesario, respetando la diversidad y favoreciendo la inclusión.</t>
+  </si>
+  <si>
+    <t>Trabajar de forma coordinada en equipos de investigación científica, asumiendo roles responsables y respetando la diversidad e igualdad para alcanzar objetivos comunes eficientemente.</t>
+  </si>
+  <si>
+    <t>Participar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un registro de roles y tareas desempeñadas durante el proyecto, junto con una hoja de coevaluación sobre el clima de trabajo inclusivo.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Desarrollo de un proyecto de investigación grupal en el laboratorio o campo, donde se distribuyen responsabilidades específicas para resolver un problema científico.</t>
+  </si>
+  <si>
+    <t>Calificar la cooperación basándose exclusivamente en la nota del trabajo final del grupo, ignorando el desempeño y la actitud individual en el proceso colaborativo.</t>
+  </si>
+  <si>
+    <t>Valorar la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella, destacando el papel de la mujer y entendiendo la investigación como una labor colectiva e interdisciplinar en constante evolución influida por el contexto político y los recursos económicos.</t>
+  </si>
+  <si>
     <t>Caso aplicado, práctica o análisis de imagen</t>
   </si>
   <si>
-    <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de modo que permitan responder a preguntas concretas y contrastar una hipótesis planteada.</t>
-[...76 lines deleted...]
-  <si>
     <t>Resolver problemas o dar explicación a procesos biológicos o geológicos utilizando conocimientos, datos e información proporcionados por el profesorado, el razonamiento lógico, el pensamiento computacional o recursos digitales.</t>
   </si>
   <si>
     <t>Explicar procesos naturales o resolver problemas de biología y geología aplicando la lógica, el pensamiento computacional y el uso de herramientas digitales.</t>
   </si>
   <si>
     <t>El alumnado entrega la resolución de problemas prácticos o esquemas lógicos que detallan el funcionamiento de procesos biológicos o geológicos mediante el uso de recursos digitales.</t>
   </si>
   <si>
     <t>Resolución de retos sobre el ciclo del agua o la clasificación de seres vivos utilizando simuladores o diagramas de flujo lógicos.</t>
   </si>
   <si>
     <t>Evaluar únicamente el manejo de herramientas digitales (TIC) sin comprobar si existe un razonamiento lógico o una secuencia algorítmica en la resolución del problema.</t>
   </si>
   <si>
     <t>Analizar críticamente la solución a un problema sobre fenómenos biológicos y geológicos utilizando todos los conocimientos y recursos a su alcance (impresos, digitales, etc.).</t>
   </si>
   <si>
     <t>Evaluar la validez y coherencia de los resultados obtenidos al resolver problemas o investigaciones sobre procesos naturales, detectando posibles errores o incongruencias.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de laboratorio o ficha de actividades donde justifica si los resultados obtenidos son lógicos y propone mejoras al procedimiento seguido.</t>
   </si>
   <si>
     <t>Tras realizar una práctica sobre la porosidad del suelo o el ciclo del agua, el alumnado revisa si sus datos coinciden con la teoría.</t>
@@ -517,53 +532,80 @@
   <si>
     <t>Calificar como análisis crítico la mera obtención de un dato numérico correcto sin verificar su coherencia con el fenómeno biológico o geológico estudiado.</t>
   </si>
   <si>
     <t>Reconocer las características distintivas de los principales grupos de seres vivos e identificar las especies representativas del entorno próximo con ayuda de claves y guías.</t>
   </si>
   <si>
     <t>Reconocer cómo la actividad humana agrava riesgos naturales en entornos específicos, analizando factores geológicos, biológicos y sociales para proponer medidas preventivas.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o mapa de riesgos sobre una zona local donde se vinculen las acciones humanas con el aumento de peligros naturales.</t>
   </si>
   <si>
     <t>Análisis de un caso real de inundación o incendio forestal en una zona cercana, utilizando visores cartográficos y datos socioeconómicos del municipio.</t>
   </si>
   <si>
     <t>Evaluar solo la descripción del riesgo natural sin establecer la relación causal obligatoria con la acción humana o las características litológicas del terreno.</t>
   </si>
   <si>
     <t>Describir el papel de la atmósfera y la hidrosfera en la conformación del clima de una zona y su influencia sobre los ecosistemas y los procesos geológicos externos, reflexionando sobre los efectos del cambio climático provocado por la humanidad.</t>
   </si>
   <si>
+    <t>Diseñar y aplicar propuestas concretas de hábitos sostenibles mediante el análisis crítico de las acciones cotidianas para reducir el impacto ambiental personal y colectivo.</t>
+  </si>
+  <si>
+    <t>Proponer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un plan de acción o decálogo ilustrado donde identifica hábitos no sostenibles en su entorno y propone alternativas fundamentadas para mejorar la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Análisis de la huella ecológica individual y familiar seguido de la creación de una campaña de concienciación con medidas de ahorro de recursos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a la definición teórica de sostenibilidad en un examen escrito, omitiendo la propuesta de acciones prácticas y el análisis crítico personal.</t>
+  </si>
+  <si>
     <t>Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medioambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y la calidad de vida.</t>
   </si>
   <si>
+    <t>Proponer y justificar hábitos saludables mediante el análisis crítico de las conductas diarias y el conocimiento del funcionamiento del cuerpo humano para mejorar el bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una guía de hábitos saludables o un diario de vida analizado, donde justifica las mejoras propuestas basándose en fundamentos fisiológicos y anatómicos.</t>
+  </si>
+  <si>
+    <t>Creación de una campaña de salud escolar o análisis de rutinas personales de alimentación y ejercicio físico comparándolas con las recomendaciones científicas actuales.</t>
+  </si>
+  <si>
+    <t>Evaluar exclusivamente el conocimiento teórico de la anatomía de los aparatos y sistemas en lugar de la propuesta de hábitos y el análisis crítico de conductas.</t>
+  </si>
+  <si>
     <t>Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y ajenas, basándose en sus razonamientos, conocimientos adquiridos y de la información disponible.</t>
   </si>
   <si>
     <t>Valorar la importancia de la célula como unidad fundamental de los seres vivos, reconociendo sus tipos mediante la observación de imágenes y preparaciones microscópicas sencillas.</t>
   </si>
   <si>
     <t>Identificar los componentes de un paisaje local, explicando su valor como patrimonio natural y detectando factores que amenazan su conservación y equilibrio.</t>
   </si>
   <si>
     <t>El alumnado entrega una ficha de campo o informe visual donde identifica elementos bióticos y abióticos de un paisaje, justificando su fragilidad ante la acción humana.</t>
   </si>
   <si>
     <t>Salida de campo o análisis de imágenes de un entorno cercano para catalogar sus elementos y discutir posibles amenazas ambientales.</t>
   </si>
   <si>
     <t>Evaluar la belleza estética del paisaje en lugar de analizar científicamente la fragilidad geológica o biológica de sus componentes.</t>
   </si>
   <si>
     <t>Proponer y adoptar hábitos saludables, analizando las acciones propias y ajenas con actitud crítica y basándose en fundamentos de la citología, anatomía y fisiología como método de prevención de enfermedades.</t>
   </si>
   <si>
     <t>Identificar los componentes de un paisaje para explicar su formación, evaluar los impactos de la actividad humana y reconocer posibles riesgos geológicos asociados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación visual donde señala elementos del relieve, identifica impactos ambientales y propone medidas frente a riesgos naturales detectados.</t>
@@ -607,222 +649,204 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Formulación de preguntas, hipótesis y conjeturas científicas.</t>
   </si>
   <si>
-    <t>les y formatos de uso frecuente en ciencia (presentación, gráfi</t>
-[...2 lines deleted...]
-    <t>ca, vídeo, póster, informe, etc.).</t>
+    <t>Estrategias para la búsqueda de información, la colaboración y la comunicación de procesos, resultados o ideas científicas: herramientas digitales y formatos de uso frecuente en ciencia (presentación, gráfica, vídeo, póster, informe, etc.).</t>
   </si>
   <si>
     <t>Reconocimiento y utilización de fuentes fidedignas de información científica.</t>
   </si>
   <si>
-    <t>trumentos y espacios (laboratorio, aulas, entorno...) de forma adecuada.</t>
+    <t>Experimentación para responder a una cuestión científica determinada utilizando instrumentos y espacios (laboratorio, aulas, entorno...) de forma adecuada.</t>
   </si>
   <si>
     <t>Modelado para la representación y comprensión de procesos o elementos de la naturaleza.</t>
   </si>
   <si>
     <t>Métodos de observación y de toma de datos de fenómenos naturales.</t>
   </si>
   <si>
     <t>Métodos de análisis de resultados. Diferenciación entre correlación y causalidad.</t>
   </si>
   <si>
     <t>La labor científica y las personas dedicadas a la ciencia: contribución a las ciencias biológicas y geológicas e importancia social. El papel de la mujer en la ciencia.</t>
   </si>
   <si>
     <t>Estructura básica de la geosfera. Modelo geoquímico y dinámico.</t>
   </si>
   <si>
     <t>Concepto de roca y mineral.</t>
   </si>
   <si>
-    <t>Clasificación de las ro</t>
-[...11 lines deleted...]
-    <t>nas rocas relevantes de los paisajes y construcciones extremeñas.</t>
+    <t>Clasificación de las rocas: sedimentarias, metamórficas e ígneas. Ciclo de las rocas.</t>
+  </si>
+  <si>
+    <t>Identificación de algunos minerales relevantes con especial atención a sus propiedades físicas y químicas.</t>
+  </si>
+  <si>
+    <t>Identificación de algunas rocas relevantes de los paisajes y construcciones extremeñas.</t>
   </si>
   <si>
     <t>Uso de los minerales y las rocas: su utilización en la fabricación de materiales y objetos cotidianos.</t>
   </si>
   <si>
     <t>Los virus. Análisis de su importancia biológica.</t>
   </si>
   <si>
     <t>La célula como unidad estructural y funcional de los seres vivos.</t>
   </si>
   <si>
     <t>La célula procariota y sus partes.</t>
   </si>
   <si>
-    <t>getal y sus partes.</t>
-[...2 lines deleted...]
-    <t>mal y sus partes.</t>
+    <t>La célula eucariota vegetal y sus partes.</t>
+  </si>
+  <si>
+    <t>La célula eucariota animal y sus partes.</t>
   </si>
   <si>
     <t>Observación y comparación de tipos de células al microscopio.</t>
   </si>
   <si>
     <t>Principales bioelementos.</t>
   </si>
   <si>
     <t>Principales biomoléculas.</t>
   </si>
   <si>
     <t>Funciones vitales de los seres vivos: nutrición (autótrofa y heterótrofa), relación y reproducción (sexual y asexual).</t>
   </si>
   <si>
-    <t>ción de los seres vivos.</t>
-[...5 lines deleted...]
-    <t>ción a partir de sus características distintivas.</t>
+    <t>Diferenciación y clasificación de los seres vivos.</t>
+  </si>
+  <si>
+    <t>Los principales grupos taxonómicos: observación de especies del entorno próximo y clasificación a partir de sus características distintivas.</t>
   </si>
   <si>
     <t>Estrategias de reconocimiento de las especies más comunes de los ecosistemas del entorno (guías, claves dicotómicas, herramientas digitales, visu…).</t>
   </si>
   <si>
     <t>Los animales como seres sintientes: semejanzas y diferencias con los seres vivos no sintientes.</t>
   </si>
   <si>
     <t>Bienestar animal.</t>
   </si>
   <si>
     <t>Principales ecosistemas del planeta y del entorno próximo. Componentes bióticos y abióticos y tipos de relaciones intraespecíficas e interespecíficas.</t>
   </si>
   <si>
     <t>Importancia de la conservación de los ecosistemas, la biodiversidad y la implantación de un modelo de desarrollo sostenible.</t>
   </si>
   <si>
     <t>Importancia de los ecosistemas extremeños en el desarrollo económico y social de la región.</t>
   </si>
   <si>
-    <t>mación del clima de una zona.</t>
-[...2 lines deleted...]
-    <t>nes del suelo.</t>
+    <t>Funciones de la atmósfera y la hidrosfera y su papel esencial para la vida en la Tierra y la conformación del clima de una zona.</t>
+  </si>
+  <si>
+    <t>Interacciones entre atmósfera, hidrosfera, geosfera y biosfera. Papel en la edafogénesis, en el modelado del relieve y su importancia para la vida. Las funciones del suelo.</t>
   </si>
   <si>
     <t>Causas del cambio climático y sus consecuencias sobre los ecosistemas.</t>
   </si>
   <si>
-    <t>bitos sostenibles (consumo responsable, prevención y gestión de residuos, respeto al medioambiente, etc.).</t>
+    <t>La importancia de los hábitos sostenibles (consumo responsable, prevención y gestión de residuos, respeto al medioambiente, etc.).</t>
   </si>
   <si>
     <t>One health (una sola salud): relación entre la salud ambiental, humana y de otros seres vivos.</t>
   </si>
   <si>
     <t>Concepto de nutrición. Aparatos que participan en ella.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato digestivo.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato respiratorio.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato circulatorio.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato excretor.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato reproductor.</t>
   </si>
   <si>
     <t>Visión general de la función de relación: receptores sensoriales, centros de coordinación (sistemas nervioso y endocrino) y órganos efectores.</t>
   </si>
   <si>
-    <t>gía y anatomía de los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción.</t>
+    <t>Resolución de cuestiones y problemas prácticos aplicando conocimientos de fisiología y anatomía de los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción.</t>
   </si>
   <si>
     <t>Características y elementos propios de una dieta saludable y su importancia.</t>
   </si>
   <si>
-    <t>xualidad: importancia del respeto hacia la libertad y la diversidad sexual y hacia la igualdad de género, dentro de una educación sexual integral como parte de un desarrollo armónico.</t>
+    <t>Conceptos de sexo y sexualidad: importancia del respeto hacia la libertad y la diversidad sexual y hacia la igualdad de género, dentro de una educación sexual integral como parte de un desarrollo armónico.</t>
   </si>
   <si>
     <t>Educación afectivo-sexual desde la perspectiva de la igualdad entre personas y el respeto a la diversidad sexual.</t>
   </si>
   <si>
-    <t>cas sexuales responsables. La aser</t>
-[...5 lines deleted...]
-    <t>ción de infecciones de transmisión sexual (ITS) y de embarazos no deseados. El uso adecuado de métodos anticonceptivos y de métodos de prevención de ITS.</t>
+    <t>Importancia de las prácticas sexuales responsables. La asertividad y el autocuidado. La prevención de infecciones de transmisión sexual (ITS) y de embarazos no deseados. El uso adecuado de métodos anticonceptivos y de métodos de prevención de ITS.</t>
   </si>
   <si>
     <t>Efectos perjudiciales de las drogas (legales o ilegales) sobre la salud de los consumidores y las personas de su entorno próximo.</t>
   </si>
   <si>
     <t>Valoración del desarrollo de hábitos encaminados a la conservación de la salud física, mental y social (higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, actividad física, autorregulación emocional y corresponsabilidad…).</t>
   </si>
   <si>
     <t>Concepto de salud.</t>
   </si>
   <si>
-    <t>dades infecciosas de las no infecciosas en base a su etiología.</t>
-[...2 lines deleted...]
-    <t>mientos de las enfermedades infecciosas en función de su agente causal. Uso adecuado de los antibióticos.</t>
+    <t>Diferenciación de las enfermedades infecciosas de las no infecciosas en base a su etiología.</t>
+  </si>
+  <si>
+    <t>Medidas de prevención y tratamientos de las enfermedades infecciosas en función de su agente causal. Uso adecuado de los antibióticos.</t>
   </si>
   <si>
     <t>Mecanismos de defensa del organismo frente a agentes patógenos (barreras externas y sistema inmunitario): su papel en la prevención y superación de enfermedades infecciosas.</t>
   </si>
   <si>
     <t>Importancia de la vacunación en la prevención de enfermedades y en la mejora de la calidad de vida humana.</t>
   </si>
   <si>
     <t>Causas de las enfermedades no infecciosas y posibles tratamientos.</t>
   </si>
   <si>
     <t>Importancia de los trasplantes y de la donación de órganos.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
@@ -1114,198 +1138,198 @@
 • Diseño de un mapa de riesgos naturales local utilizando códigos de colores y simbología técnica para señalizar zonas de desprendimientos, inundaciones o erosión, incluyendo propuestas de mitigación.
 • Creación de una videodenuncia o campaña publicitaria en formato digital que argumente la necesidad de proteger un enclave como patrimonio natural basándose en su singularidad geológica.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar con el valor del patrimonio natural.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité de expertos ambientales donde los alumnos deben decidir, basándose en pruebas geológicas, si un proyecto urbanístico es viable o peligroso en un terreno específico.
 • Actividad de 'Detective del Pasado' donde deben reconstruir la biografía de un paisaje local a partir de pistas (fósiles, tipos de roca, formas del relieve) con niveles de dificultad elegibles.
 • Proyectos de aprendizaje-servicio que impliquen la creación de paneles informativos reales para el municipio, conectando el conocimiento académico con la utilidad social y la conservación del entorno cercano.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CD2</t>
-[...50 lines deleted...]
-    <t>Valora el paisaje como patrimonio natural (CCEC1) y utiliza la geología para proponer acciones de conservación (STEM5, CC4).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CCL5</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir datos científicos implica comunicación oral y escrita (CCL1, CCL2) y uso de metodología científica (STEM1). Secundariamente, puede requerir formatos digitales (CD1), trabajo cooperativo (CPSAA3) y argumentación compleja (CCL5).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD3</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Localizar, seleccionar y contrastar información se asocia con búsqueda crítica (CCL3, CD1, CD3). Secundariamente implica investigación (STEM2), autorregulación (CPSAA4) y análisis ético (CC3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CE2</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos científicos (STEM1, STEM2) con cooperación (CPSAA3). Secundariamente requiere comunicación (CCL1), tratamiento digital (CD2) y sentido de iniciativa (CE2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA5, CC2</t>
+  </si>
+  <si>
+    <t>Razonamiento y pensamiento computacional para resolver problemas (STEM1, STEM3, CD5). Secundariamente implica autorregulación (CPSAA1), resiliencia (CPSAA5) y análisis crítico (CC2).</t>
+  </si>
+  <si>
+    <t>STEM5, CC1, CPSAA2</t>
+  </si>
+  <si>
+    <t>CC4, CCEC3, CE1</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud (STEM5, CC1, CPSAA2). Secundariamente implica sostenibilidad (CC4), valoración estética del entorno (CCEC3) y emprendimiento (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM4, CC1</t>
+  </si>
+  <si>
+    <t>CC4, CPSAA3, CE3</t>
+  </si>
+  <si>
+    <t>Analizar paisajes como patrimonio natural (CCEC1, STEM4) con conciencia cívica (CC1). Secundariamente requiere sostenibilidad (CC4), cooperación (CPSAA3) y emprendimiento social (CE3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la conexión entre los Descriptores Operativos del Perfil de Salida y las 6 Competencias Específicas de la materia. Es vital entender que los Saberes Básicos son el medio, no el fin.</t>
-[...2 lines deleted...]
-    <t>No te limites al índice del libro de texto; el decreto suele agrupar los 72 saberes en 3 bloques que no siempre coinciden con el orden comercial de las editoriales.</t>
+    <t>Obtén el decreto autonómico que desarrolla el currículo LOMLOE para tu CCAA. Identifica los elementos curriculares: competencias específicas, criterios de evaluación y saberes básicos. Marca el BOE o DOE de tu comunidad.</t>
+  </si>
+  <si>
+    <t>Guarda un PDF con marcadores y búscate en el BOE o DOE de tu CCAA; así evitarás versiones no oficiales.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 competencias específicas y los 34 criterios de evaluación en un documento de trabajo. Asegúrate de entender su redacción competencial y de no confundirlos con los saberes básicos.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia específica; te servirá para diseñar situaciones de aprendizaje y luego para la ponderación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz vinculando las 6 Competencias Específicas con sus 34 criterios de evaluación. Esta tabla será tu brújula para asegurar que evalúas lo que la ley exige y no solo la memorización de contenidos.</t>
-[...14 lines deleted...]
-    <t>En 1.º ESO, el cuaderno de laboratorio es el mejor instrumento para evaluar la CE1 (método científico) de forma continua sin saturar de exámenes.</t>
+    <t>Selecciona los criterios que evaluarás en cada evaluación (trimestre) y asigna instrumentos variados: rúbricas, pruebas escritas, proyectos, informes de laboratorio. Ajusta el número para que sea realista con 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios en cada trimestre; prioriza 4-5 por evaluación y distribúyelos de forma equilibrada.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 72 saberes en los tres trimestres. Bloque 1 (Geología) suele ir al inicio o final, Bloque 2 (Biodiversidad) es el más denso y requiere tiempo primaveral para salidas, y Bloque 3 (Ecología/Salud) es transversal.</t>
-[...2 lines deleted...]
-    <t>Reserva el segundo trimestre para la célula y los reinos; es donde los alumnos de 1.º ESO suelen 'encallar' por la carga terminológica.</t>
+    <t>Distribuye los 72 saberes básicos (organizados en 3 bloques: Geología, Biología, Proyecto científico) en tres trimestres, teniendo en cuenta la secuencia lógica y la dificultad. El bloque de Proyecto científico debe abordarse de forma transversal.</t>
+  </si>
+  <si>
+    <t>Los saberes del bloque de Proyecto científico (observación, investigación, comunicación) son ideales para la primera y última evaluación, integrándolos con los otros bloques.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por cada evaluación. Debe partir de un reto real (ej. '¿Cómo salvar el río de nuestro pueblo?') que movilice varios de los 34 criterios de forma integrada.</t>
-[...2 lines deleted...]
-    <t>Para la primera SDA, usa el huerto escolar o el jardín del centro; te permite evaluar la observación directa y el dibujo naturalista sin salir del recinto.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre los saberes y criterios seleccionados. Sigue la estructura LOMLOE: título, justificación, competencias específicas, criterios, saberes, secuencia didáctica, instrumentos de evaluación y atención a la diversidad.</t>
+  </si>
+  <si>
+    <t>Para 1º ESO, usa contextos cercanos: el huerto escolar, fósiles locales o la biodiversidad del patio. Así el aprendizaje es significativo y motivador.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica en la nota final. Al ser 6, una distribución equitativa (aprox. 16.6% cada una) es lo más sencillo, pero puedes dar más peso a la CE2 (razonamiento científico).</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la ponderación sea por competencia y no por examen, para que el programa de gestión de notas de tu CCAA calcule correctamente la media.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia, según acuerdo departamental. Incluye el cálculo de recuperación y la nota final ordinaria.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con pesos que sumen 100% por evaluación. Lleva un control de las calificaciones de cada criterio para facilitar la recuperación.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas (DUA) para los 72 saberes. Define cómo recuperarás los criterios no alcanzados en cada trimestre mediante actividades de refuerzo dirigidas.</t>
-[...2 lines deleted...]
-    <t>Ten preparadas 'guías de lectura fácil' para los temas de Geología (minerales y rocas), ya que el nivel de abstracción es el mayor reto para alumnos con dificultades.</t>
+    <t>Redacta las medidas de refuerzo, apoyo y recuperación para criterios no superados. Incluye actividades de refuerzo, ampliación y planes específicos. Aporta modelos de pruebas de recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de refuerzo para saberes de 'La Tierra en el universo' que suelen atascar; por ejemplo, mapas conceptuales con modelos 3D.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar conceptos y procesos relacionados con los saberes de la materia de Biología y Geología interpretando información en diferentes formatos (modelos, gráficos, tablas, diagram</t>
   </si>
   <si>
     <t>Facilitar la comprensión y análisis de información relacionada con los saberes de la materia de Biología y Geología, transmitiéndola de forma clara y utilizando tanto la terminolog</t>
   </si>
   <si>
     <t>Analizar y explicar fenómenos biológicos y geológicos representándolos mediante modelos y diagramas y utilizando, cuando sea necesario, los pasos del diseño de ingeniería (identifi</t>
   </si>
@@ -2073,912 +2097,912 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>366</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="D3" s="7">
         <v>6.67</v>
       </c>
       <c r="E3" s="7">
         <v>6.67</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D4" s="7">
         <v>6.67</v>
       </c>
       <c r="E4" s="7">
         <v>6.67</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="D5" s="7">
         <v>6.67</v>
       </c>
       <c r="E5" s="7">
         <v>6.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D8" s="7">
         <v>3.33</v>
       </c>
       <c r="E8" s="7">
         <v>3.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="D9" s="7">
         <v>3.33</v>
       </c>
       <c r="E9" s="7">
         <v>3.33</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="D10" s="7">
         <v>3.33</v>
       </c>
       <c r="E10" s="7">
         <v>3.33</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.4</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D11" s="7">
         <v>3.33</v>
       </c>
       <c r="E11" s="7">
         <v>3.33</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.5</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="D12" s="7">
         <v>3.33</v>
       </c>
       <c r="E12" s="7">
         <v>3.33</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.6</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="D13" s="7">
         <v>3.33</v>
       </c>
       <c r="E13" s="7">
         <v>3.33</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="D14" s="7">
         <v>10.0</v>
       </c>
       <c r="E14" s="7">
         <v>10.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D15" s="7">
         <v>10.0</v>
       </c>
       <c r="E15" s="7">
         <v>10.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D16" s="7">
         <v>5.0</v>
       </c>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.3</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>5.4</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="D20" s="7">
         <v>5.0</v>
       </c>
       <c r="E20" s="7">
         <v>5.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="D21" s="7">
         <v>5.0</v>
       </c>
       <c r="E21" s="7">
         <v>5.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>6.3</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="D22" s="7">
         <v>5.0</v>
       </c>
       <c r="E22" s="7">
         <v>5.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>7.1</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>4.17</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>7.2</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>4.17</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>7.3</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>4.17</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>7.4</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>4.17</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <f>SUM(E3:E26)</f>
         <v>131.66999999999999</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AB31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="6" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -3009,1074 +3033,1074 @@
       <c r="S1" s="6">
         <v>5.4</v>
       </c>
       <c r="T1" s="6">
         <v>6.1</v>
       </c>
       <c r="U1" s="6">
         <v>6.2</v>
       </c>
       <c r="V1" s="6">
         <v>6.3</v>
       </c>
       <c r="W1" s="6">
         <v>7.1</v>
       </c>
       <c r="X1" s="6">
         <v>7.2</v>
       </c>
       <c r="Y1" s="6">
         <v>7.3</v>
       </c>
       <c r="Z1" s="6">
         <v>7.4</v>
       </c>
       <c r="AA1" s="6" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="AB1" s="6" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="5" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:Z2),"")</f>
         <v/>
       </c>
       <c r="AB2" s="5"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" s="5" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:Z3),"")</f>
         <v/>
       </c>
       <c r="AB3" s="5"/>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" s="5" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:Z4),"")</f>
         <v/>
       </c>
       <c r="AB4" s="5"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" s="5" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:Z5),"")</f>
         <v/>
       </c>
       <c r="AB5" s="5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" s="5" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:Z6),"")</f>
         <v/>
       </c>
       <c r="AB6" s="5"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" s="5" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:Z7),"")</f>
         <v/>
       </c>
       <c r="AB7" s="5"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" s="5" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:Z8),"")</f>
         <v/>
       </c>
       <c r="AB8" s="5"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" s="5" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:Z9),"")</f>
         <v/>
       </c>
       <c r="AB9" s="5"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" s="5" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:Z10),"")</f>
         <v/>
       </c>
       <c r="AB10" s="5"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" s="5" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:Z11),"")</f>
         <v/>
       </c>
       <c r="AB11" s="5"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" s="5" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:Z12),"")</f>
         <v/>
       </c>
       <c r="AB12" s="5"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" s="5" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:Z13),"")</f>
         <v/>
       </c>
       <c r="AB13" s="5"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" s="5" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:Z14),"")</f>
         <v/>
       </c>
       <c r="AB14" s="5"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" s="5" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:Z15),"")</f>
         <v/>
       </c>
       <c r="AB15" s="5"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" s="5" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:Z16),"")</f>
         <v/>
       </c>
       <c r="AB16" s="5"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" s="5" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:Z17),"")</f>
         <v/>
       </c>
       <c r="AB17" s="5"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" s="5" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:Z18),"")</f>
         <v/>
       </c>
       <c r="AB18" s="5"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" s="5" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:Z19),"")</f>
         <v/>
       </c>
       <c r="AB19" s="5"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:Z20),"")</f>
         <v/>
       </c>
       <c r="AB20" s="5"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" s="5" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:Z21),"")</f>
         <v/>
       </c>
       <c r="AB21" s="5"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="5" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:Z22),"")</f>
         <v/>
       </c>
       <c r="AB22" s="5"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" s="5" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:Z23),"")</f>
         <v/>
       </c>
       <c r="AB23" s="5"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" s="5" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:Z24),"")</f>
         <v/>
       </c>
       <c r="AB24" s="5"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" s="5" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:Z25),"")</f>
         <v/>
       </c>
       <c r="AB25" s="5"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" s="5" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:Z26),"")</f>
         <v/>
       </c>
       <c r="AB26" s="5"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" s="5" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:Z27),"")</f>
         <v/>
       </c>
       <c r="AB27" s="5"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" s="5" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:Z28),"")</f>
         <v/>
       </c>
       <c r="AB28" s="5"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" s="5" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:Z29),"")</f>
         <v/>
       </c>
       <c r="AB29" s="5"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" s="5" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:Z30),"")</f>
         <v/>
       </c>
       <c r="AB30" s="5"/>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" s="5" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -6746,2740 +6770,2656 @@
         <v>88</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>112</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>113</v>
       </c>
       <c r="K6" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E7" s="5"/>
-[...1 lines deleted...]
-      <c r="G7" s="5"/>
+      <c r="E7" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>117</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>119</v>
+      </c>
       <c r="K7" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="K8" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="K9" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>3.4</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="K10" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>3.5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K11" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>3.6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>4.1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>104</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="K13" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>4.2</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="K14" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>5.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="K15" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>5.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>163</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>166</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>168</v>
+      </c>
       <c r="K16" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>5.3</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>169</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>173</v>
+      </c>
       <c r="K17" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>5.4</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>6.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="K19" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>6.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="K20" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>6.3</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="K21" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>7.1</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>7.2</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>7.3</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>7.4</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
         <v>4.17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I64"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I64"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C10" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C11" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C12" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C13" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C14" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C15" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C16" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C17" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C18" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C19" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C20" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C21" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C22" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C23" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C24" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C25" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C26" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C27" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C28" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C29" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C30" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C31" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C32" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C33" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C34" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C35" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C36" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C37" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C38" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C39" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C40" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C41" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C42" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C43" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C44" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C45" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C46" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C47" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C48" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C49" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C50" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C51" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C52" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C53" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C54" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C55" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C56" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C57" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C58" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
-    </row>
-[...112 lines deleted...]
-      <c r="I64" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>