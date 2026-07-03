--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:26</t>
+    <t>03/07/2026 19:51</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>