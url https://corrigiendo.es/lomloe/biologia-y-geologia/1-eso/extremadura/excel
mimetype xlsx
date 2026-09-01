--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:51</t>
+    <t>01/09/2026 13:30</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>