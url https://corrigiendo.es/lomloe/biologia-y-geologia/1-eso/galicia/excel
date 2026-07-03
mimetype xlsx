--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:30</t>
+    <t>03/07/2026 18:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -496,51 +496,51 @@
   <si>
     <t>Modelado como método de representación y comprensión de procesos o elementos de la naturaleza.</t>
   </si>
   <si>
     <t>La labor científica y las personas dedicadas a la ciencia: contribución a las ciencias biológicas y geológicas e importancia social. El papel de las mujeres en la ciencia.</t>
   </si>
   <si>
     <t>Concepto de ser vivo.</t>
   </si>
   <si>
     <t>La célula, unidad estructural y funcional de los seres vivos.</t>
   </si>
   <si>
     <t>Estructura básica de la célula. Tipos de células: procariotas y eucariotas.</t>
   </si>
   <si>
     <t>Funciones vitales:</t>
   </si>
   <si>
     <t>Nutrición: autótrofa y heterótrofa. La fotosíntesis.</t>
   </si>
   <si>
     <t>Relación. Reproducción: sexual y asexual.</t>
   </si>
   <si>
-    <t>te distintas estrategias y destrezas.</t>
+    <t>Observación y comparación de tipos de células al microscopio y otros medios (vídeos, fotografías...) mediante distintas estrategias y destrezas.</t>
   </si>
   <si>
     <t>Formas acelulares: los virus.</t>
   </si>
   <si>
     <t>La biosfera. Características que hacen de la Tierra un planeta habitable.</t>
   </si>
   <si>
     <t>Diferenciación y clasificación de los reinos monera, protoctista, fungi , vegetal y animal.</t>
   </si>
   <si>
     <t>Los principales grupos taxonómicos: observación de especies del entorno y clasificación a partir de sus características distintivas.</t>
   </si>
   <si>
     <t>Las especies del entorno: estrategias de identificación (guías, claves dicotómicas, herramientas digitales, ...). visu</t>
   </si>
   <si>
     <t>Estrategias de reconocimiento de las especies más comunes de los ecosistemas del entorno (guías, claves dicotómicas, herramientas digitales, visu …).</t>
   </si>
   <si>
     <t>El proceso evolutivo. Introducción a los conceptos de la selección natural y las adaptaciones al medio.</t>
   </si>
   <si>
     <t>Los minerales: características, propiedades y clasificación.</t>
   </si>
@@ -553,51 +553,51 @@
   <si>
     <t>Aplicaciones de los minerales y de las rocas en la vida cotidiana.</t>
   </si>
   <si>
     <t>Explotación sostenible de los recursos geológicos. Los recursos geológicos en Galicia.</t>
   </si>
   <si>
     <t>Estructura y composición básica de la geosfera: corteza, manto y núcleo.</t>
   </si>
   <si>
     <t>Introducción a la teoría de la tectónica de placas.</t>
   </si>
   <si>
     <t>La litosfera y el movimiento de las placas.</t>
   </si>
   <si>
     <t>Estructuras geológicas en los bordes de las placas.</t>
   </si>
   <si>
     <t>La atmósfera. Composición y estructura.</t>
   </si>
   <si>
     <t>Importancia de la atmósfera para la existencia de la vida en la Terra.</t>
   </si>
   <si>
-    <t>férica. El cambio climático.</t>
+    <t>Impactos ambientales sobre la atmósfera. El incremento del efecto invernadero y la contaminación atmosférica. El cambio climático.</t>
   </si>
   <si>
     <t>La hidrosfera. Distribución del agua en la Tierra. Propiedades y ciclo del agua.</t>
   </si>
   <si>
     <t>Importancia del agua para los seres vivos. Impactos ambientales sobre la hidrosfera. Contaminación y gestión sostenible del agua.</t>
   </si>
   <si>
     <t>Interacciones entre la atmósfera, la hidrosfera, la geosfera y la biosfera. Su papel en la edafogénesis y en el modelado del relieve y su importancia para la vida. Las funciones del suelo.</t>
   </si>
   <si>
     <t>Los ecosistemas:</t>
   </si>
   <si>
     <t>Elementos bióticos y abióticos. Relaciones intraespecíficas e interespecíficas. Importancia de la conservación de los ecosistemas, la biodiversidad y la implantación de un modelo de</t>
   </si>
   <si>
     <t>desarrollo sostenible.</t>
   </si>
   <si>
     <t>Ejemplos del entorno.</t>
   </si>
   <si>
     <t>Impactos sobre los ecosistemas ocasionados por actividades humanas.</t>
   </si>
@@ -796,198 +796,198 @@
 • Diseño de un mapa de riesgos naturales local utilizando códigos de colores y simbología técnica para señalizar zonas de desprendimientos, inundaciones o erosión, incluyendo propuestas de mitigación.
 • Creación de una videodenuncia o campaña publicitaria en formato digital que argumente la necesidad de proteger un enclave como patrimonio natural basándose en su singularidad geológica.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar con el valor del patrimonio natural.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité de expertos ambientales donde los alumnos deben decidir, basándose en pruebas geológicas, si un proyecto urbanístico es viable o peligroso en un terreno específico.
 • Actividad de 'Detective del Pasado' donde deben reconstruir la biografía de un paisaje local a partir de pistas (fósiles, tipos de roca, formas del relieve) con niveles de dificultad elegibles.
 • Proyectos de aprendizaje-servicio que impliquen la creación de paneles informativos reales para el municipio, conectando el conocimiento académico con la utilidad social y la conservación del entorno cercano.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CD2</t>
-[...50 lines deleted...]
-    <t>Valora el paisaje como patrimonio natural (CCEC1) y utiliza la geología para proponer acciones de conservación (STEM5, CC4).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CCL5</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir datos científicos implica comunicación oral y escrita (CCL1, CCL2) y uso de metodología científica (STEM1). Secundariamente, puede requerir formatos digitales (CD1), trabajo cooperativo (CPSAA3) y argumentación compleja (CCL5).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD3</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Localizar, seleccionar y contrastar información se asocia con búsqueda crítica (CCL3, CD1, CD3). Secundariamente implica investigación (STEM2), autorregulación (CPSAA4) y análisis ético (CC3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CE2</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos científicos (STEM1, STEM2) con cooperación (CPSAA3). Secundariamente requiere comunicación (CCL1), tratamiento digital (CD2) y sentido de iniciativa (CE2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA5, CC2</t>
+  </si>
+  <si>
+    <t>Razonamiento y pensamiento computacional para resolver problemas (STEM1, STEM3, CD5). Secundariamente implica autorregulación (CPSAA1), resiliencia (CPSAA5) y análisis crítico (CC2).</t>
+  </si>
+  <si>
+    <t>STEM5, CC1, CPSAA2</t>
+  </si>
+  <si>
+    <t>CC4, CCEC3, CE1</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud (STEM5, CC1, CPSAA2). Secundariamente implica sostenibilidad (CC4), valoración estética del entorno (CCEC3) y emprendimiento (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM4, CC1</t>
+  </si>
+  <si>
+    <t>CC4, CPSAA3, CE3</t>
+  </si>
+  <si>
+    <t>Analizar paisajes como patrimonio natural (CCEC1, STEM4) con conciencia cívica (CC1). Secundariamente requiere sostenibilidad (CC4), cooperación (CPSAA3) y emprendimiento social (CE3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la conexión entre los Descriptores Operativos del Perfil de Salida y las 6 Competencias Específicas de la materia. Es vital entender que los Saberes Básicos son el medio, no el fin.</t>
-[...2 lines deleted...]
-    <t>No te limites al índice del libro de texto; el decreto suele agrupar los 72 saberes en 3 bloques que no siempre coinciden con el orden comercial de las editoriales.</t>
+    <t>Obtén el decreto autonómico que desarrolla el currículo LOMLOE para tu CCAA. Identifica los elementos curriculares: competencias específicas, criterios de evaluación y saberes básicos. Marca el BOE o DOE de tu comunidad.</t>
+  </si>
+  <si>
+    <t>Guarda un PDF con marcadores y búscate en el BOE o DOE de tu CCAA; así evitarás versiones no oficiales.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 competencias específicas y los 34 criterios de evaluación en un documento de trabajo. Asegúrate de entender su redacción competencial y de no confundirlos con los saberes básicos.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia específica; te servirá para diseñar situaciones de aprendizaje y luego para la ponderación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz vinculando las 6 Competencias Específicas con sus 34 criterios de evaluación. Esta tabla será tu brújula para asegurar que evalúas lo que la ley exige y no solo la memorización de contenidos.</t>
-[...14 lines deleted...]
-    <t>En 1.º ESO, el cuaderno de laboratorio es el mejor instrumento para evaluar la CE1 (método científico) de forma continua sin saturar de exámenes.</t>
+    <t>Selecciona los criterios que evaluarás en cada evaluación (trimestre) y asigna instrumentos variados: rúbricas, pruebas escritas, proyectos, informes de laboratorio. Ajusta el número para que sea realista con 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios en cada trimestre; prioriza 4-5 por evaluación y distribúyelos de forma equilibrada.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 72 saberes en los tres trimestres. Bloque 1 (Geología) suele ir al inicio o final, Bloque 2 (Biodiversidad) es el más denso y requiere tiempo primaveral para salidas, y Bloque 3 (Ecología/Salud) es transversal.</t>
-[...2 lines deleted...]
-    <t>Reserva el segundo trimestre para la célula y los reinos; es donde los alumnos de 1.º ESO suelen 'encallar' por la carga terminológica.</t>
+    <t>Distribuye los 72 saberes básicos (organizados en 3 bloques: Geología, Biología, Proyecto científico) en tres trimestres, teniendo en cuenta la secuencia lógica y la dificultad. El bloque de Proyecto científico debe abordarse de forma transversal.</t>
+  </si>
+  <si>
+    <t>Los saberes del bloque de Proyecto científico (observación, investigación, comunicación) son ideales para la primera y última evaluación, integrándolos con los otros bloques.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por cada evaluación. Debe partir de un reto real (ej. '¿Cómo salvar el río de nuestro pueblo?') que movilice varios de los 34 criterios de forma integrada.</t>
-[...2 lines deleted...]
-    <t>Para la primera SDA, usa el huerto escolar o el jardín del centro; te permite evaluar la observación directa y el dibujo naturalista sin salir del recinto.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre los saberes y criterios seleccionados. Sigue la estructura LOMLOE: título, justificación, competencias específicas, criterios, saberes, secuencia didáctica, instrumentos de evaluación y atención a la diversidad.</t>
+  </si>
+  <si>
+    <t>Para 1º ESO, usa contextos cercanos: el huerto escolar, fósiles locales o la biodiversidad del patio. Así el aprendizaje es significativo y motivador.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica en la nota final. Al ser 6, una distribución equitativa (aprox. 16.6% cada una) es lo más sencillo, pero puedes dar más peso a la CE2 (razonamiento científico).</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la ponderación sea por competencia y no por examen, para que el programa de gestión de notas de tu CCAA calcule correctamente la media.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia, según acuerdo departamental. Incluye el cálculo de recuperación y la nota final ordinaria.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con pesos que sumen 100% por evaluación. Lleva un control de las calificaciones de cada criterio para facilitar la recuperación.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas (DUA) para los 72 saberes. Define cómo recuperarás los criterios no alcanzados en cada trimestre mediante actividades de refuerzo dirigidas.</t>
-[...2 lines deleted...]
-    <t>Ten preparadas 'guías de lectura fácil' para los temas de Geología (minerales y rocas), ya que el nivel de abstracción es el mayor reto para alumnos con dificultades.</t>
+    <t>Redacta las medidas de refuerzo, apoyo y recuperación para criterios no superados. Incluye actividades de refuerzo, ampliación y planes específicos. Aporta modelos de pruebas de recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de refuerzo para saberes de 'La Tierra en el universo' que suelen atascar; por ejemplo, mapas conceptuales con modelos 3D.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar y explicar conceptos y procesos biológicos y geológicos interpretando la información obtenida en diferentes formatos con una actitud crítica y llegando a conclusiones fund</t>
   </si>
   <si>
     <t>Reconocer la información sobre temas biológicos y geológicos con base científica distinguiéndola de pseudociencias, bulos, teorías conspiradoras y creencias infundadas... y manteni</t>
   </si>
   <si>
     <t>Diseñar y realizar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de modo que permitan responder preguntas concretas y contrastar una hipót</t>
   </si>
@@ -2046,51 +2046,51 @@
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>278</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>260</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>281</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>282</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F40"/>
   <sheetViews>