--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="543">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 18:24</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto autonómico para 1.º ESO Biología y Geología; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Sí, todas las competencias específicas, criterios de evaluación y saberes básicos son idénticos al BOE.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>Se programará siguiendo el Real Decreto 217/2022 sin adaptaciones autonómicas. No hay que añadir ni modificar elementos curriculares respecto al estatal.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -382,51 +406,63 @@
   <si>
     <t>Evaluar la memorización de definiciones teóricas de pseudociencia en lugar de la aplicación práctica de criterios de veracidad sobre textos reales.</t>
   </si>
   <si>
     <t>Valorar la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella con independencia de su etnia, sexo o cultura, reconociendo el papel de las mujeres científicas y entendiendo la investigación como una labor interdisciplinar en constante evolución.</t>
   </si>
   <si>
     <t>Analizar y reconocer el impacto social de la ciencia y el papel de colectivos históricamente invisibilizados, como las mujeres, en el avance del conocimiento científico.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
   <si>
     <t>El alumnado realiza una presentación digital o un mural biográfico sobre una científica relevante, destacando sus aportaciones y el carácter colaborativo de su investigación.</t>
   </si>
   <si>
     <t>Investigación guiada en el aula sobre figuras científicas femeninas y debate grupal sobre los sesgos históricos y la importancia de la diversidad en la ciencia.</t>
   </si>
   <si>
     <t>Limitar la evaluación a la memorización de nombres y fechas de científicas en un examen escrito, obviando la reflexión sobre el proceso investigador.</t>
   </si>
   <si>
     <t>Plantear preguntas e hipótesis sobre fenómenos biológicos o geológicos que puedan ser respondidas o contrastadas utilizando métodos científicos</t>
   </si>
   <si>
-    <t>Caso aplicado, práctica o análisis de imagen</t>
+    <t>Formular preguntas investigables y proponer hipótesis coherentes sobre fenómenos naturales, prediciendo resultados que puedan comprobarse mediante la experimentación o la observación científica.</t>
+  </si>
+  <si>
+    <t>Plantear</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un guion de prácticas o informe inicial donde define claramente el problema, la pregunta de investigación y una hipótesis de trabajo contrastable.</t>
+  </si>
+  <si>
+    <t>Durante el inicio de un proyecto de investigación o práctica de laboratorio sobre seres vivos o procesos geológicos básicos.</t>
+  </si>
+  <si>
+    <t>Confundir la hipótesis con una predicción simple sin justificación o plantear preguntas que no permiten un diseño experimental posterior.</t>
   </si>
   <si>
     <t>Realizar un trabajo experimental sencillo y de forma guiada y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos utilizando los instrumentos, herramientas o técnicas adecuadas a su edad con corrección.</t>
   </si>
   <si>
     <t>Diseñar experimentos sencillos para comprobar hipótesis sobre fenómenos naturales, definiendo los pasos a seguir, las variables necesarias y el método de recogida de datos.</t>
   </si>
   <si>
     <t>Diseñar</t>
   </si>
   <si>
     <t>El alumnado entrega un guion o protocolo de prácticas donde propone un procedimiento experimental, identifica variables y diseña tablas para registrar los resultados obtenidos.</t>
   </si>
   <si>
     <t>Planteamiento de un problema científico en el laboratorio, como los factores que afectan a la germinación, donde el alumnado debe proponer cómo comprobarlo.</t>
   </si>
   <si>
     <t>Evaluar la ejecución técnica de la práctica o el resultado final en lugar de la validez del diseño experimental y el control de variables propuesto.</t>
   </si>
   <si>
     <t>Interpretar los resultados obtenidos en los trabajos experimentales y proyectos de investigación.</t>
   </si>
   <si>
     <t>Ejecutar experimentos sencillos en el laboratorio o campo, registrando datos numéricos o descriptivos mediante el uso correcto de herramientas científicas básicas.</t>
   </si>
@@ -490,51 +526,78 @@
   <si>
     <t>Calificar como análisis crítico la mera obtención de un dato numérico correcto sin verificar su coherencia con el fenómeno biológico o geológico estudiado.</t>
   </si>
   <si>
     <t>Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y la calidad de vida.</t>
   </si>
   <si>
     <t>Reconocer cómo la actividad humana agrava riesgos naturales en entornos específicos, analizando factores geológicos, biológicos y sociales para proponer medidas preventivas.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o mapa de riesgos sobre una zona local donde se vinculen las acciones humanas con el aumento de peligros naturales.</t>
   </si>
   <si>
     <t>Análisis de un caso real de inundación o incendio forestal en una zona cercana, utilizando visores cartográficos y datos socioeconómicos del municipio.</t>
   </si>
   <si>
     <t>Evaluar solo la descripción del riesgo natural sin establecer la relación causal obligatoria con la acción humana o las características litológicas del terreno.</t>
   </si>
   <si>
     <t>Entender y adoptar hábitos sostenibles analizando las actividades propias y ajenas, a partir de los propios razonamientos y de la información adquirida.</t>
   </si>
   <si>
+    <t>Diseñar y aplicar propuestas concretas de hábitos sostenibles mediante el análisis crítico de las acciones cotidianas para reducir el impacto ambiental personal y colectivo.</t>
+  </si>
+  <si>
+    <t>Proponer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un plan de acción o decálogo ilustrado donde identifica hábitos no sostenibles en su entorno y propone alternativas fundamentadas para mejorar la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Análisis de la huella ecológica individual y familiar seguido de la creación de una campaña de concienciación con medidas de ahorro de recursos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a la definición teórica de sostenibilidad en un examen escrito, omitiendo la propuesta de acciones prácticas y el análisis crítico personal.</t>
+  </si>
+  <si>
     <t>Proponer y adoptar hábitos saludables, analizando las acciones propias y ajenas en el ámbito de la vida personal y en base a los conocimientos adquiridos en la materia.</t>
+  </si>
+  <si>
+    <t>Proponer y justificar hábitos saludables mediante el análisis crítico de las conductas diarias y el conocimiento del funcionamiento del cuerpo humano para mejorar el bienestar.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una guía de hábitos saludables o un diario de vida analizado, donde justifica las mejoras propuestas basándose en fundamentos fisiológicos y anatómicos.</t>
+  </si>
+  <si>
+    <t>Creación de una campaña de salud escolar o análisis de rutinas personales de alimentación y ejercicio físico comparándolas con las recomendaciones científicas actuales.</t>
+  </si>
+  <si>
+    <t>Evaluar exclusivamente el conocimiento teórico de la anatomía de los aparatos y sistemas en lugar de la propuesta de hábitos y el análisis crítico de conductas.</t>
   </si>
   <si>
     <t>Interpretar el paisaje analizando sus elementos y reflexionando sobre los problemas provocados por determinadas acciones humanas.</t>
   </si>
   <si>
     <t>Identificar los componentes de un paisaje local, explicando su valor como patrimonio natural y detectando factores que amenazan su conservación y equilibrio.</t>
   </si>
   <si>
     <t>El alumnado entrega una ficha de campo o informe visual donde identifica elementos bióticos y abióticos de un paisaje, justificando su fragilidad ante la acción humana.</t>
   </si>
   <si>
     <t>Salida de campo o análisis de imágenes de un entorno cercano para catalogar sus elementos y discutir posibles amenazas ambientales.</t>
   </si>
   <si>
     <t>Evaluar la belleza estética del paisaje en lugar de analizar científicamente la fragilidad geológica o biológica de sus componentes.</t>
   </si>
   <si>
     <t>Reconocer las propiedades y características de los minerales y de las rocas, utilizando criterios razonados que permitan diferenciarlos y clasificarlos, y destacar su importancia económica y la gestión sostenible de los mismos.</t>
   </si>
   <si>
     <t>Identificar los componentes de un paisaje para explicar su formación, evaluar los impactos de la actividad humana y reconocer posibles riesgos geológicos asociados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación visual donde señala elementos del relieve, identifica impactos ambientales y propone medidas frente a riesgos naturales detectados.</t>
   </si>
@@ -886,57 +949,402 @@
   </si>
   <si>
     <t>Evalúa de forma integral y autónoma impactos ambientales y riesgos naturales complejos, argumentando con rigor científico la importancia del desarrollo sostenible y liderando la promoción de hábitos que mejoran la salud colectiva.
 → Diseña una campaña de concienciación para el centro educativo que vincula el uso responsable del agua con la prevención de riesgos de sequía, utilizando datos estadísticos y evidencias biológicas.</t>
   </si>
   <si>
     <t>Identifica de forma aislada y con ayuda docente algunos elementos físicos de un paisaje, sin llegar a relacionarlos con su historia geológica, su valor patrimonial o los riesgos naturales asociados.
 → Señala elementos básicos como una montaña o un río en una fotografía, pero no logra explicar su origen ni identificar peligros ambientales.</t>
   </si>
   <si>
     <t>Describe los elementos principales de un paisaje y reconoce impactos ambientales o riesgos naturales evidentes, elaborando explicaciones geológicas muy sencillas siguiendo pautas directas.
 → Identifica una zona de posible inundación en un mapa y describe que el relieve actual es fruto de la erosión del agua, aunque con imprecisiones en la terminología.</t>
   </si>
   <si>
     <t>Analiza los elementos de un paisaje concreto explicando su historia geológica a partir de cortes o mapas, identifica riesgos naturales y propone acciones de protección coherentes con su valor como patrimonio natural.
 → Interpreta un corte geológico sencillo para explicar la formación de un valle fluvial y propone medidas para evitar la construcción en zonas de riesgo de desprendimiento.</t>
   </si>
   <si>
     <t>Evalúa de forma crítica la fragilidad de un paisaje, integrando el análisis complejo de su historia geológica con la propuesta de medidas de protección innovadoras y la prevención técnica de riesgos naturales.
 → Realiza un informe técnico sobre un paraje local, justificando su valor patrimonial mediante la deducción de su cronología geológica y diseñando un plan de concienciación ciudadana sobre sus riesgos.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>De la roca a la célula: los cimientos de la Tierra y la Vida</t>
+  </si>
+  <si>
+    <t>SDA: 'El mensaje en la piedra y el secreto de la célula'. Proyecto de identificación de litologías locales y observación microscópica de tejidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Conceptos de roca y mineral: características y propiedades.
+• Estrategias de clasificación de las rocas: sedimentarias, metamórficas e ígneas. El ciclo de las rocas.
+• Rocas y minerales relevantes o del entorno: identificación.
+• Identificación mediante claves de rocas y minerales, a partir de sus propiedades, utilizando diversos instrumentos (navaja, lima, ácido, balanza, lupa, etc.).
+• Análisis de la estructura básica de la geosfera.
+• La geosfera. Estructura y composición de corteza, manto y núcleo.
+• La célula como unidad estructural y funcional de los seres vivos.
+• Reconocimiento de que los seres vivos están constituidos por células y determinar las características que los diferencian de la materia inerte.
+• Establecimiento comparativo de analogías y diferencias entre célula procariota y eucariota, y entre célula animal y vegetal.
+• Estudio y reconocimiento de la célula procariota y sus partes.
+• Estudio y reconocimiento de la célula eucariota animal y sus partes.
+• Estudio y reconocimiento de la célula eucariota vegetal y sus partes.
+• Estrategias y destrezas de observación y comparación de muestras microscópicas.
+• Observación, y descripción de seres unicelulares y células vegetales y animales, mediante preparaciones, utilizando el microscopio óptico.</t>
+  </si>
+  <si>
+    <t>1.1: Analizar de forma sencilla, conceptos y procesos biológicos y geológicos, interpretando información
+3.2: Realizar un trabajo experimental sencillo y de forma guiada y tomar datos cuantitativos o cualitativos
+6.2: Reconocer las propiedades y características de los minerales y de las rocas, utilizando criterios razonados</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.6</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de identificación de visu (rocas/minerales), informes de laboratorio (microscopía) y mapas conceptuales de la estructura celular.</t>
+  </si>
+  <si>
+    <t>El inventario de la biodiversidad: Reinos y Taxonomía</t>
+  </si>
+  <si>
+    <t>SDA: 'Bio-Exploradores del entorno'. Creación de una guía digital interactiva de la fauna y flora del centro o parque cercano.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Los seres vivos: diferenciación y clasificación en los principales reinos: arqueas, bacterias, protoctista, fungi, vegetal y animal.
+• Descripción de las funciones comunes a todos los seres vivos, diferenciando entre nutrición autótrofa y heterótrofa.
+• Reconocimiento del papel de las plantas y el proceso de la nutrición autótrofa, relacionándolo con su importancia para el conjunto de todos los seres vivos.
+• Animales vertebrados e invertebrados. Clasificación y características.
+• Observación de especies representativas del entorno.
+• Identificación de ejemplares de plantas y animales del entorno o de interés especial por ser especies en peligro de extinción o endémicas.
+• Identificación de las características distintivas de los principales grupos de seres vivos.
+• Aplicación de criterios de clasificación de los seres vivos, relacionando los animales y plantas más comunes con su grupo taxonómico.
+• Discriminación de las características generales y singulares de cada grupo taxonómico.
+• Estrategias de reconocimiento de las especies más comunes de los ecosistemas del entorno (guías, claves dicotómicas, herramientas digitales, visu, etc.).
+• Identificación de los principales grupos taxonómicos a los que pertenecen animales y plantas.
+• Los animales como seres que sienten: semejanzas y diferencias con los seres no sienten.</t>
+  </si>
+  <si>
+    <t>2.1: Resolver cuestiones relacionadas con los contenidos de la materia de Biología y Geología mediante el uso de información
+4.1: Resolver problemas o dar explicación a procesos biológicos o geológicos utilizando conocimientos, datos e información
+4.2: Analizar la solución a un problema sobre fenómenos biológicos y geológicos.</t>
+  </si>
+  <si>
+    <t>CE.2
+CE.4</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo, resolución de claves dicotómicas y presentaciones digitales sobre especies en peligro de extinción.</t>
+  </si>
+  <si>
+    <t>Equilibrio planetario y salud: un compromiso global</t>
+  </si>
+  <si>
+    <t>SDA: 'Eco-Reto 2030'. Auditoría de sostenibilidad del centro y diseño de un plan de vida saludable y equilibrado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Análisis de los ecosistemas del entorno y reconocimiento de sus elementos integrantes, así como los tipos de relaciones intraespecíficas e interespecíficas.
+• Componentes abióticos y bióticos en los ecosistemas.
+• Ecosistemas terrestres y acuáticos.
+• Reconocimiento de la importancia de la conservación de los ecosistemas, la biodiversidad y la implantación de un modelo de desarrollo sostenible.
+• Acciones que favorecen la conservación del medio ambiente.
+• Análisis de las funciones de la atmósfera y la hidrosfera y su papel esencial para la vida en la Tierra.
+• Composición, características y contaminación de la atmósfera. Principales contaminantes. Efecto invernadero.
+• La hidrosfera. Agua dulce y salada, importancia para los seres vivos. Contaminación de la hidrosfera.
+• Descripción de las interacciones entre atmósfera, hidrosfera, geosfera y biosfera, su papel en la edafogénesis y en el modelado del relieve y su importancia para la vida. Las funciones del suelo.
+• El suelo como resultado de la interacción entre los componentes bióticos y abióticos y como recurso no renovable.
+• Análisis de las causas del cambio climático y de sus consecuencias sobre los ecosistemas.
+• Interpretación y relación de los principales contaminantes con los problemas causados y con su origen.
+• Valoración de la importancia de los hábitos sostenibles (consumo responsable, prevención y gestión de residuos, respeto al medio ambiente, etc.).
+• Pautas y hábitos que contribuyen a paliar los problemas ambientales.
+• La relación entre la salud medioambiental, humana y de otros seres vivos: one health (una sola salud).
+• Identificación de los elementos y características propios de una dieta saludable y análisis de su importancia.
+• Dietas equilibradas. Los nutrientes y los alimentos.
+• Trastornos de la conducta alimentaria. Influencias externas sobre los conceptos de salud e imagen corporal.
+• Education afectivo-sexual, promoviendo las relaciones de buen trato, igualdad y diversidad.
+• Análisis sobre las drogas legales e ilegales: sus efectos perjudiciales.
+• Situaciones de riesgo y efectos nocivos para la salud relacionadas con el consumo de sustancias tóxicas.
+• Valoración del desarrollo de hábitos saludables (sueño, higiene, actividad física, uso de tecnologías).
+• Análisis de los efectos positivos de unos hábitos saludables hacia la salud y el crecimiento.</t>
+  </si>
+  <si>
+    <t>5.1: Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medio ambiente y la sostenibilidad
+5.2: Entender y adoptar hábitos sostenibles analizando las actividades propias y ajenas
+5.3: Proponer y adoptar hábitos saludables, analizando las acciones propias y ajenas
+6.1: Interpretar el paisaje analizando sus elementos y reflexionando sobre los problemas provocados por la actividad humana
+6.3: Analizar y predecir los riesgos geológicos naturales y los riesgos geológicos derivados de la actividad humana</t>
+  </si>
+  <si>
+    <t>CE.5
+CE.6</t>
+  </si>
+  <si>
+    <t>Debates sobre cambio climático, diseño de dietas semanales equilibradas y proyectos de sensibilización sobre el consumo de sustancias.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Emitimos salud: un podcast para cuidarnos y cuidar el planeta</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Investigamos nuestra dieta y su impacto en el medio ambiente</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El instituto quiere promover hábitos sostenibles y saludables entre las familias. El grupo recibe el encargo de crear un podcast que se publique en el blog del centro.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Elaborar un podcast de 5-10 minutos que exponga de forma argumentada y atractiva la relación entre alimentación, salud y sostenibilidad, y que ofrezca recomendaciones prácticas.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Tablas de composición de alimentos
+• Datos de impacto ambiental de alimentos (huella hídrica, de carbono)
+• Micrófonos/auriculares de móvil
+• App de grabación y edición de audio (Audacity, Voice Recorder)
+• Blog del centro o plataforma educativa
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación ambiental, competencia digital, comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo (podcast para familias) y se realiza una lluvia de ideas sobre la relación entre dieta, salud y medio ambiente. Se forman equipos y se asignan roles.</t>
+  </si>
+  <si>
+    <t>Hoja de lluvia de ideas y roles de equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre dieta equilibrada (nutrientes, requerimientos) y sobre impacto de la producción de alimentos en los ecosistemas (huella ecológica, biodiversidad). Búsqueda guiada de información en fuentes fiables (FAO, Ministerio de Agricultura).</t>
+  </si>
+  <si>
+    <t>Ficha individual con tabla de alimentos, gráfico de impacto, y citas de fuentes.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos planifican el podcast: deciden el enfoque, elaboran el guion con argumentos basados en la ficha, distribuyen las intervenciones y preparan referencias a fuentes.</t>
+  </si>
+  <si>
+    <t>Guion escrito del podcast (incluye fuentes citadas).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación del podcast usando dispositivos móviles o tablets con app de audio. Edición básica (cortes, ajuste de volumen) y exportación. Subida al blog del centro o plataforma educativa.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts de los demás equipos, coevaluación con rúbrica y autoevaluación personal sobre hábitos (reflexión escrita). Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Reflexión escrita y coevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Científicos de la nutrición: Analiza los hábitos de tu instituto</t>
+  </si>
+  <si>
+    <t>Un estudio con datos propios para mejorar el comedor escolar</t>
+  </si>
+  <si>
+    <t>El equipo directivo del instituto ha solicitado un estudio sobre la alimentación del alumnado para actualizar el menú del comedor escolar. Necesitan datos concretos, no suposiciones.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta nutricional entre el alumnado, interpretar los resultados y presentar al equipo directivo un informe con recomendaciones basadas en datos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Encuesta impresa o digital (Google Forms)
+• Hoja de cálculo (Excel/Google) para gráficas
+• Guía de recomendaciones nutricionales (OMS, AESAN)
+• Material visual sobre la rueda de los alimentos</t>
+  </si>
+  <si>
+    <t>Educación para la salud y tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo y se acota la pregunta guía. Los equipos formulan hipótesis iniciales sobre los hábitos alimenticios del instituto.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los nutrientes, la dieta saludable, el diseño de encuestas y la interpretación de datos. Se elabora un cuestionario de hábitos alimenticios.</t>
+  </si>
+  <si>
+    <t>Cuestionario validado.</t>
+  </si>
+  <si>
+    <t>Se administra la encuesta al grupo-clase y se recogen los datos. Se organizan en tablas y se calculan frecuencias.</t>
+  </si>
+  <si>
+    <t>Hoja de datos brutos y tabla resumen.</t>
+  </si>
+  <si>
+    <t>Se analizan los datos, se elaboran gráficas y se redacta el informe con conclusiones y recomendaciones. Se prepara la presentación oral.</t>
+  </si>
+  <si>
+    <t>Informe final con gráficas.</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación oral ante el grupo (simulando la audiencia real), coevaluación entre equipos y autoevaluación mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>El Retiro en un lienzo</t>
+  </si>
+  <si>
+    <t>Biodiversidad y geología para la comunidad</t>
+  </si>
+  <si>
+    <t>El Parque de El Retiro es un espacio verde emblemático de Madrid, pero muchos ciudadanos lo utilizan solo como lugar de ocio, desconociendo su valor ecológico y geológico. El Ayuntamiento ha solicitado al centro educativo propuestas para mejorar la conciencia ambiental de los visitantes.</t>
+  </si>
+  <si>
+    <t>Diseñar y crear un mural colaborativo que integre información sobre la biodiversidad (seres vivos de los reinos) y las rocas/minerales presentes en el Parque de El Retiro, con el objetivo de concienciar a la comunidad sobre su conservación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Guías de campo de aves, árboles y rocas de Madrid
+• Aplicaciones de identificación (PlantNet, iNaturalist)
+• Lienzo o paneles grandes, pinturas acrílicas
+• Cámara o móvil para fotografías
+• Ordenadores para investigación y creación de código QR</t>
+  </si>
+  <si>
+    <t>Educación ambiental y conciencia patrimonial.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento y se realiza una visita virtual o presencial al Parque de El Retiro. El alumnado formula preguntas iniciales sobre lo que observan y se acuerda la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales en el cuaderno de campo.</t>
+  </si>
+  <si>
+    <t>El alumnado trabaja la clasificación de los seres vivos (reinos) y las propiedades de rocas y minerales mediante actividades prácticas y uso de guías. Se enseñan técnicas de observación y registro.</t>
+  </si>
+  <si>
+    <t>Ejercicios de clasificación de seres vivos y rocas.</t>
+  </si>
+  <si>
+    <t>En equipos, investigan un elemento concreto del parque (un árbol, un ave, una roca ornamental) utilizando fuentes diversas y citándolas. Recogen datos, dibujan o fotografían y elaboran un borrador de contenido para el mural.</t>
+  </si>
+  <si>
+    <t>Fichas de investigación con fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Diseñan y pintan el mural colaborativo en un lienzo o paneles, incluyendo las cartelas explicativas. Preparan un código QR que enlace a un recurso digital (vídeo o presentación) con información ampliada.</t>
+  </si>
+  <si>
+    <t>Mural terminado y recurso digital.</t>
+  </si>
+  <si>
+    <t>Presentan el mural a una audiencia simulada (compañeros, familias) y explican su trabajo. Coevaluación mediante rúbrica y diana de autoevaluación. Se asignan niveles de logro 1-4 a cada criterio.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar los ciclos biogeoquímicos mediante diagramas de flujo multinivel que permitan alternar entre una visión simplificada (iconos) y una técnica (fórmulas químicas y términos científicos).
 • Utilizar modelos tridimensionales manipulables de la estructura terrestre y la célula, etiquetados con códigos QR que enlacen a audiodescripciones de las funciones de cada componente.
 • Ofrecer glosarios visuales interactivos de prefijos y sufijos científicos (bio-, geo-, -logía) para facilitar el desglose y la interpretación de términos complejos en textos de geología.</t>
   </si>
@@ -1054,198 +1462,270 @@
 • Diseño de un mapa de riesgos naturales local utilizando códigos de colores y simbología técnica para señalizar zonas de desprendimientos, inundaciones o erosión, incluyendo propuestas de mitigación.
 • Creación de una videodenuncia o campaña publicitaria en formato digital que argumente la necesidad de proteger un enclave como patrimonio natural basándose en su singularidad geológica.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar con el valor del patrimonio natural.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité de expertos ambientales donde los alumnos deben decidir, basándose en pruebas geológicas, si un proyecto urbanístico es viable o peligroso en un terreno específico.
 • Actividad de 'Detective del Pasado' donde deben reconstruir la biografía de un paisaje local a partir de pistas (fósiles, tipos de roca, formas del relieve) con niveles de dificultad elegibles.
 • Proyectos de aprendizaje-servicio que impliquen la creación de paneles informativos reales para el municipio, conectando el conocimiento académico con la utilidad social y la conservación del entorno cercano.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CD2</t>
-[...56 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CCL5</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir datos científicos implica comunicación oral y escrita (CCL1, CCL2) y uso de metodología científica (STEM1). Secundariamente, puede requerir formatos digitales (CD1), trabajo cooperativo (CPSAA3) y argumentación compleja (CCL5).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD3</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Localizar, seleccionar y contrastar información se asocia con búsqueda crítica (CCL3, CD1, CD3). Secundariamente implica investigación (STEM2), autorregulación (CPSAA4) y análisis ético (CC3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CE2</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos científicos (STEM1, STEM2) con cooperación (CPSAA3). Secundariamente requiere comunicación (CCL1), tratamiento digital (CD2) y sentido de iniciativa (CE2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA5, CC2</t>
+  </si>
+  <si>
+    <t>Razonamiento y pensamiento computacional para resolver problemas (STEM1, STEM3, CD5). Secundariamente implica autorregulación (CPSAA1), resiliencia (CPSAA5) y análisis crítico (CC2).</t>
+  </si>
+  <si>
+    <t>STEM5, CC1, CPSAA2</t>
+  </si>
+  <si>
+    <t>CC4, CCEC3, CE1</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud (STEM5, CC1, CPSAA2). Secundariamente implica sostenibilidad (CC4), valoración estética del entorno (CCEC3) y emprendimiento (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM4, CC1</t>
+  </si>
+  <si>
+    <t>CC4, CPSAA3, CE3</t>
+  </si>
+  <si>
+    <t>Analizar paisajes como patrimonio natural (CCEC1, STEM4) con conciencia cívica (CC1). Secundariamente requiere sostenibilidad (CC4), cooperación (CPSAA3) y emprendimiento social (CE3).</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Cómo adapta la normativa madrileña la secuenciación de los saberes básicos de Biología y Geología de 1.º ESO respecto al BOE?</t>
+  </si>
+  <si>
+    <t>Madrid mantiene los 57 saberes del BOE, pero los agrupa en bloques temáticos propios y sugiere una temporalización trimestral. En nuestro departamento seguimos el Decreto 65/2022 de la Comunidad de Madrid, que prioriza los saberes de Geología en el primer trimestre para enlazar con Ciencias Sociales.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la evaluación de Biología y Geología de 1.º ESO en Madrid respecto a la de Castilla-La Mancha?</t>
+  </si>
+  <si>
+    <t>Madrid evalúa con 17 criterios de evaluación (frente a 15 en Castilla-La Mancha) y exige un mínimo del 40% de la calificación en pruebas escritas. Además, no permite recuperaciones globales por curso en 1.º ESO, solo por evaluaciones, mientras que Castilla-La Mancha sí las permite.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo organizar las 3 horas semanales de Biología y Geología en 1.º ESO sin desdoble de laboratorio?</t>
+  </si>
+  <si>
+    <t>Distribuyo 1 hora de teoría, 1 hora de trabajo cooperativo y 1 hora de prácticas de laboratorio o aula de informática (simulaciones). Para los 6 criterios de evaluación, dedico al menos una práctica por criterio. Los 17 criterios se reparten en 3 evaluaciones: 6-5-6.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué tipo de actividades de recuperación específicas para Biología y Geología de 1.º ESO diseñamos en el departamento para alumnos con la materia pendiente?</t>
+  </si>
+  <si>
+    <t>Entregamos un cuadernillo de actividades competenciales por cada evaluación suspendida (mínimo 2 actividades por criterio no superado) y realizamos una prueba escrita ajustada a los saberes básicos trabajados. El alumno debe entregar el cuadernillo antes de la prueba para poder presentarse.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Cómo aplicamos el DUA en Biología y Geología de 1.º ESO para un alumno con TDAH que tiene 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Fragmentamos las tareas en pasos (máximo 10 minutos por actividad), usamos apoyos visuales (infografías) y ofrecemos opciones de respuesta (oral, escrita, maqueta). Evaluamos con rúbricas simplificadas y permitimos tiempos ampliados. Ajustamos los criterios de evaluación según ACIS si procede.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Qué criterio de evaluación de Biología y Geología de 1.º ESO trabajamos conjuntamente con el departamento de Matemáticas?</t>
+  </si>
+  <si>
+    <t>El criterio 1.2 (interpretar datos gráficos y tablas) lo coordinamos con Matemáticas (estadística en 1.º ESO). Elaboramos una actividad conjunta: análisis de una tabla de germinación de semillas (Biología) que luego representan gráficamente en Matemáticas. Se evalúa con rúbrica compartida.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué evidencias solicita la inspección educativa de Madrid para verificar la evaluación competencial en Biología y Geología de 1.º ESO?</t>
+  </si>
+  <si>
+    <t>Pide al menos un instrumento de evaluación por cada uno de los 6 criterios de evaluación (no por saberes), con rúbrica y registro individual de competencias específicas. También requiere la programación de aula con las 3 horas semanales detalladas y las adaptaciones para los 17 criterios.</t>
+  </si>
+  <si>
+    <t>¿Qué recurso bibliográfico específico recomienda la Comunidad de Madrid para los saberes de Geología en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>El anexo del Decreto 65/2022 sugiere el uso de la Guía de Itinerarios Geológicos de la Comunidad de Madrid (IGME) y mapas topográficos 1:25.000. Para el aula, usamos el libro de texto del proyecto BYME (Editorial SM) y simulaciones PhET para minerales y rocas.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la conexión entre los Descriptores Operativos del Perfil de Salida y las 6 Competencias Específicas de la materia. Es vital entender que los Saberes Básicos son el medio, no el fin.</t>
-[...2 lines deleted...]
-    <t>No te limites al índice del libro de texto; el decreto suele agrupar los 72 saberes en 3 bloques que no siempre coinciden con el orden comercial de las editoriales.</t>
+    <t>Obtén el decreto autonómico que desarrolla el currículo LOMLOE para tu CCAA. Identifica los elementos curriculares: competencias específicas, criterios de evaluación y saberes básicos. Marca el BOE o DOE de tu comunidad.</t>
+  </si>
+  <si>
+    <t>Guarda un PDF con marcadores y búscate en el BOE o DOE de tu CCAA; así evitarás versiones no oficiales.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 competencias específicas y los 34 criterios de evaluación en un documento de trabajo. Asegúrate de entender su redacción competencial y de no confundirlos con los saberes básicos.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia específica; te servirá para diseñar situaciones de aprendizaje y luego para la ponderación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz vinculando las 6 Competencias Específicas con sus 34 criterios de evaluación. Esta tabla será tu brújula para asegurar que evalúas lo que la ley exige y no solo la memorización de contenidos.</t>
-[...14 lines deleted...]
-    <t>En 1.º ESO, el cuaderno de laboratorio es el mejor instrumento para evaluar la CE1 (método científico) de forma continua sin saturar de exámenes.</t>
+    <t>Selecciona los criterios que evaluarás en cada evaluación (trimestre) y asigna instrumentos variados: rúbricas, pruebas escritas, proyectos, informes de laboratorio. Ajusta el número para que sea realista con 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios en cada trimestre; prioriza 4-5 por evaluación y distribúyelos de forma equilibrada.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 72 saberes en los tres trimestres. Bloque 1 (Geología) suele ir al inicio o final, Bloque 2 (Biodiversidad) es el más denso y requiere tiempo primaveral para salidas, y Bloque 3 (Ecología/Salud) es transversal.</t>
-[...2 lines deleted...]
-    <t>Reserva el segundo trimestre para la célula y los reinos; es donde los alumnos de 1.º ESO suelen 'encallar' por la carga terminológica.</t>
+    <t>Distribuye los 72 saberes básicos (organizados en 3 bloques: Geología, Biología, Proyecto científico) en tres trimestres, teniendo en cuenta la secuencia lógica y la dificultad. El bloque de Proyecto científico debe abordarse de forma transversal.</t>
+  </si>
+  <si>
+    <t>Los saberes del bloque de Proyecto científico (observación, investigación, comunicación) son ideales para la primera y última evaluación, integrándolos con los otros bloques.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por cada evaluación. Debe partir de un reto real (ej. '¿Cómo salvar el río de nuestro pueblo?') que movilice varios de los 34 criterios de forma integrada.</t>
-[...2 lines deleted...]
-    <t>Para la primera SDA, usa el huerto escolar o el jardín del centro; te permite evaluar la observación directa y el dibujo naturalista sin salir del recinto.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre los saberes y criterios seleccionados. Sigue la estructura LOMLOE: título, justificación, competencias específicas, criterios, saberes, secuencia didáctica, instrumentos de evaluación y atención a la diversidad.</t>
+  </si>
+  <si>
+    <t>Para 1º ESO, usa contextos cercanos: el huerto escolar, fósiles locales o la biodiversidad del patio. Así el aprendizaje es significativo y motivador.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica en la nota final. Al ser 6, una distribución equitativa (aprox. 16.6% cada una) es lo más sencillo, pero puedes dar más peso a la CE2 (razonamiento científico).</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la ponderación sea por competencia y no por examen, para que el programa de gestión de notas de tu CCAA calcule correctamente la media.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia, según acuerdo departamental. Incluye el cálculo de recuperación y la nota final ordinaria.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con pesos que sumen 100% por evaluación. Lleva un control de las calificaciones de cada criterio para facilitar la recuperación.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas (DUA) para los 72 saberes. Define cómo recuperarás los criterios no alcanzados en cada trimestre mediante actividades de refuerzo dirigidas.</t>
-[...2 lines deleted...]
-    <t>Ten preparadas 'guías de lectura fácil' para los temas de Geología (minerales y rocas), ya que el nivel de abstracción es el mayor reto para alumnos con dificultades.</t>
+    <t>Redacta las medidas de refuerzo, apoyo y recuperación para criterios no superados. Incluye actividades de refuerzo, ampliación y planes específicos. Aporta modelos de pruebas de recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de refuerzo para saberes de 'La Tierra en el universo' que suelen atascar; por ejemplo, mapas conceptuales con modelos 3D.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar de forma sencilla, conceptos y procesos biológicos y geológicos, interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esquemas</t>
   </si>
   <si>
     <t>Transmitir de forma comprensible información relacionada con los contenidos de la materia de Biología y Geología, utilizando la terminología y el formato adecuados (modelos, gráfic</t>
   </si>
   <si>
     <t xml:space="preserve">Valorar la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella con independencia de su etnia, sexo o cultura, reconociendo el papel de las mujeres </t>
   </si>
@@ -1385,130 +1865,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1824,1857 +2320,1974 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>311</v>
+      <c r="A2" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>422</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>314</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>425</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>317</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>428</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>320</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>431</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>323</v>
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>326</v>
+      <c r="A7" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>329</v>
+      <c r="A8" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>440</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
         <v>330</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>331</v>
+      <c r="B10" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>467</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...11 lines deleted...]
-      <c r="E2" s="6" t="s">
+      <c r="A2" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>336</v>
       </c>
+      <c r="E2" s="8" t="s">
+        <v>471</v>
+      </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>340</v>
+      <c r="B3" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>475</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
-[...12 lines deleted...]
-        <v>344</v>
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>348</v>
+      <c r="B5" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>483</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>351</v>
+      <c r="B6" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>486</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>355</v>
+      <c r="B7" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>490</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>358</v>
+      <c r="B8" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>493</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>361</v>
+      <c r="B9" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>496</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>366</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>501</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="D3" s="9">
         <v>10.0</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>10.0</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="D4" s="9">
         <v>10.0</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>10.0</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D5" s="9">
         <v>6.67</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>6.67</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D6" s="9">
         <v>6.67</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>6.67</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.3</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="D7" s="9">
         <v>6.67</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>6.67</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.1</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D8" s="9">
         <v>5.0</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>5.0</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="D9" s="9">
         <v>5.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>5.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.3</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D10" s="9">
         <v>5.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>5.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>3.4</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D11" s="9">
         <v>5.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>5.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>4.1</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="D12" s="9">
         <v>10.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>10.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>4.2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D13" s="9">
         <v>10.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>10.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>5.1</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="D14" s="9">
         <v>6.67</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>6.67</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>5.2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D15" s="9">
         <v>6.67</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>6.67</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>5.3</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D16" s="9">
         <v>6.67</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>6.67</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>6.1</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D17" s="9">
         <v>5.0</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>5.0</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>6.2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="D18" s="9">
         <v>5.0</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>5.0</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>6.3</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D19" s="9">
         <v>5.0</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>5.0</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="7">
+      <c r="A20" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>115.02000000000001</v>
       </c>
-      <c r="F20" s="5" t="s">
-        <v>374</v>
+      <c r="F20" s="7" t="s">
+        <v>509</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.3</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.1</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.2</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.3</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.4</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>4.1</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>4.2</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>5.1</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>5.2</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>5.3</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>6.1</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>6.2</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>6.3</v>
       </c>
-      <c r="T1" s="6" t="s">
-[...3 lines deleted...]
-        <v>366</v>
+      <c r="T1" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="U1" s="8" t="s">
+        <v>501</v>
       </c>
     </row>
     <row r="2" spans="1:21">
-      <c r="A2" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
-      <c r="U2" s="5"/>
+      <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
-      <c r="U3" s="5"/>
+      <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
-      <c r="U4" s="5"/>
+      <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
-      <c r="A5" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
-      <c r="U5" s="5"/>
+      <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
-      <c r="U6" s="5"/>
+      <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
-      <c r="U7" s="5"/>
+      <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
-      <c r="U8" s="5"/>
+      <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
-      <c r="U9" s="5"/>
+      <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
-      <c r="U10" s="5"/>
+      <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
-      <c r="U11" s="5"/>
+      <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
-      <c r="U12" s="5"/>
+      <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
-      <c r="A13" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
-      <c r="U13" s="5"/>
+      <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
-      <c r="U14" s="5"/>
+      <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
-      <c r="U15" s="5"/>
+      <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
-      <c r="U16" s="5"/>
+      <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
-      <c r="U17" s="5"/>
+      <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
-      <c r="U18" s="5"/>
+      <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
-      <c r="U19" s="5"/>
+      <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
-      <c r="U20" s="5"/>
+      <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
-      <c r="U21" s="5"/>
+      <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
-      <c r="U22" s="5"/>
+      <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
-      <c r="U23" s="5"/>
+      <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
-      <c r="A24" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
-      <c r="U24" s="5"/>
+      <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
-      <c r="U25" s="5"/>
+      <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
-      <c r="A26" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
-      <c r="U26" s="5"/>
+      <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
-      <c r="A27" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>538</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
-      <c r="U27" s="5"/>
+      <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
-      <c r="U28" s="5"/>
+      <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
-      <c r="A29" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>540</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
-      <c r="U29" s="5"/>
+      <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
-      <c r="U30" s="5"/>
+      <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
-      <c r="A31" s="5" t="s">
-[...20 lines deleted...]
-      <c r="T31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>542</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
-      <c r="U31" s="5"/>
+      <c r="U31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="510">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -5176,2932 +5789,3688 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...21 lines deleted...]
-        <v>41</v>
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...21 lines deleted...]
-        <v>48</v>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...21 lines deleted...]
-        <v>55</v>
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...42 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...21 lines deleted...]
-        <v>48</v>
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="K2" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K3" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="K4" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="K5" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="K6" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="K7" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="K8" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="K9" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="K10" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="K11" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="K12" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="K13" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="K14" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="K15" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...43 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D16" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K16" s="9">
         <v>5.88</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...18 lines deleted...]
-      <c r="G3" s="5" t="s">
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="K17" s="9">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="F18" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="H3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="J3" s="5" t="s">
+      <c r="G18" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="H18" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="K3" s="7">
-[...494 lines deleted...]
-      <c r="K18" s="7">
+      <c r="I18" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="K18" s="9">
         <v>5.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>172</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="5">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="5">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="5">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C9" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="5">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C10" s="7">
         <v>1</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C11" s="7">
+        <v>2</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="5">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C12" s="7">
         <v>3</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="5">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C13" s="7">
         <v>4</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="5">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C14" s="7">
         <v>5</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C15" s="7">
         <v>6</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="5">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C16" s="7">
         <v>1</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C17" s="7">
+        <v>2</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="5">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C18" s="7">
         <v>3</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="D18" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="5">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C19" s="7">
         <v>4</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="5">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C20" s="7">
         <v>5</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="5">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C21" s="7">
         <v>6</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C22" s="5">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C22" s="7">
         <v>7</v>
       </c>
-      <c r="D22" s="5" t="s">
+      <c r="D22" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
         <v>194</v>
       </c>
-      <c r="E22" s="5"/>
-[...12 lines deleted...]
-      <c r="C23" s="5">
+      <c r="C23" s="7">
         <v>8</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="D23" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C24" s="5">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C24" s="7">
         <v>1</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I24" s="5"/>
+      <c r="D24" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C25" s="7">
+        <v>2</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="5">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C26" s="7">
         <v>3</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I26" s="5"/>
+      <c r="D26" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C27" s="5">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C27" s="7">
         <v>4</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I27" s="5"/>
+      <c r="D27" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C28" s="5">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C28" s="7">
         <v>5</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I28" s="5"/>
+      <c r="D28" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C29" s="5">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C29" s="7">
         <v>6</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="D29" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C30" s="5">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C30" s="7">
         <v>7</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="D30" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C31" s="5">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C31" s="7">
         <v>8</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I31" s="5"/>
+      <c r="D31" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C32" s="5">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C32" s="7">
         <v>9</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I32" s="5"/>
+      <c r="D32" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C33" s="7">
         <v>10</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="D33" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C34" s="5">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C34" s="7">
         <v>11</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="D34" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C35" s="5">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C35" s="7">
         <v>12</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I35" s="5"/>
+      <c r="D35" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C36" s="5">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C36" s="7">
         <v>1</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="D36" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I37" s="5"/>
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C37" s="7">
+        <v>2</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C38" s="5">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C38" s="7">
         <v>3</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="D38" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C39" s="5">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C39" s="7">
         <v>4</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="D39" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="5">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C40" s="7">
         <v>5</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I40" s="5"/>
+      <c r="D40" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C41" s="5">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C41" s="7">
         <v>6</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I41" s="5"/>
+      <c r="D41" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C42" s="5">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C42" s="7">
         <v>7</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="D42" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C43" s="5">
+      <c r="A43" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C43" s="7">
         <v>8</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I43" s="5"/>
+      <c r="D43" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C44" s="5">
+      <c r="A44" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C44" s="7">
         <v>9</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I44" s="5"/>
+      <c r="D44" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C45" s="5">
+      <c r="A45" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C45" s="7">
         <v>10</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I45" s="5"/>
+      <c r="D45" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C46" s="5">
+      <c r="A46" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C46" s="7">
         <v>11</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I46" s="5"/>
+      <c r="D46" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C47" s="5">
+      <c r="A47" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C47" s="7">
         <v>12</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I47" s="5"/>
+      <c r="D47" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C48" s="5">
+      <c r="A48" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C48" s="7">
         <v>13</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I48" s="5"/>
+      <c r="D48" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C49" s="5">
+      <c r="A49" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C49" s="7">
         <v>14</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="D49" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C50" s="5">
+      <c r="A50" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C50" s="7">
         <v>15</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I50" s="5"/>
+      <c r="D50" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C51" s="5">
+      <c r="A51" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C51" s="7">
         <v>1</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I51" s="5"/>
+      <c r="D51" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I52" s="5"/>
+      <c r="A52" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C52" s="7">
+        <v>2</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C53" s="5">
+      <c r="A53" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C53" s="7">
         <v>3</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I53" s="5"/>
+      <c r="D53" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C54" s="5">
+      <c r="A54" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C54" s="7">
         <v>4</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I54" s="5"/>
+      <c r="D54" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C55" s="5">
+      <c r="A55" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C55" s="7">
         <v>5</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I55" s="5"/>
+      <c r="D55" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C56" s="5">
+      <c r="A56" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C56" s="7">
         <v>6</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I56" s="5"/>
+      <c r="D56" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C57" s="5">
+      <c r="A57" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C57" s="7">
         <v>7</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I57" s="5"/>
+      <c r="D57" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C58" s="5">
+      <c r="A58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C58" s="7">
         <v>8</v>
       </c>
-      <c r="D58" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I58" s="5"/>
+      <c r="D58" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>238</v>
+      <c r="A2" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>20</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>242</v>
+      <c r="E3" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...12 lines deleted...]
-        <v>245</v>
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
+        <v>2</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>248</v>
+      <c r="E5" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>251</v>
+      <c r="E6" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>272</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...6 lines deleted...]
-        <v>253</v>
+      <c r="E7" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="5"/>
-[...12 lines deleted...]
-        <v>254</v>
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
+        <v>2</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="5"/>
-[...2 lines deleted...]
-      <c r="D9" s="5">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...6 lines deleted...]
-        <v>255</v>
+      <c r="E9" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="5"/>
-[...2 lines deleted...]
-      <c r="D10" s="5">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...6 lines deleted...]
-        <v>256</v>
+      <c r="E10" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>277</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
         <v>20</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C11" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="D11" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...6 lines deleted...]
-        <v>257</v>
+      <c r="E11" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="5"/>
-[...12 lines deleted...]
-        <v>258</v>
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="5"/>
-[...2 lines deleted...]
-      <c r="D13" s="5">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...6 lines deleted...]
-        <v>259</v>
+      <c r="E13" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="5"/>
-[...2 lines deleted...]
-      <c r="D14" s="5">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="5" t="s">
+      <c r="E14" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>260</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="5">
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
+        <v>2</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="7">
         <v>20</v>
       </c>
-      <c r="C15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="5">
+      <c r="C19" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D19" s="7">
         <v>1</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="5" t="s">
+      <c r="E19" s="7" t="s">
         <v>261</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G16" s="5" t="s">
+      <c r="F19" s="7" t="s">
         <v>262</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D17" s="5">
+      <c r="G19" s="7" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
         <v>3</v>
       </c>
-      <c r="E17" s="5" t="s">
-[...13 lines deleted...]
-      <c r="D18" s="5">
+      <c r="E21" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
         <v>4</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="5" t="s">
+      <c r="E22" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>264</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G19" s="5" t="s">
+      <c r="F24" s="7" t="s">
         <v>265</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="D21" s="5">
+      <c r="G24" s="7" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
         <v>3</v>
       </c>
-      <c r="E21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G21" s="5" t="s">
+      <c r="E25" s="7" t="s">
         <v>267</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D22" s="5">
+      <c r="F25" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
         <v>4</v>
       </c>
-      <c r="E22" s="5" t="s">
-[...45 lines deleted...]
-      <c r="G24" s="5" t="s">
+      <c r="E26" s="7" t="s">
         <v>270</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G25" s="5" t="s">
+      <c r="F26" s="7" t="s">
         <v>271</v>
       </c>
-    </row>
-[...14 lines deleted...]
-        <v>272</v>
+      <c r="G26" s="7" t="s">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>276</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>371</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>280</v>
+      <c r="A2" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>391</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>283</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>286</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>397</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>289</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>290</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>291</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>402</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>292</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>403</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>294</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>405</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>295</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>406</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>296</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>407</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>297</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>408</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>298</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>299</v>
+      <c r="A15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>300</v>
+      <c r="A16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>411</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>301</v>
+      <c r="A17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>303</v>
+      <c r="A18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>305</v>
+      <c r="A19" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>307</v>
+      <c r="A20" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>