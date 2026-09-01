--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:24</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para 1.º ESO Biología y Geología; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, todas las competencias específicas, criterios de evaluación y saberes básicos son idénticos al BOE.</t>
   </si>