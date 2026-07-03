--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,720 +106,663 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:30</t>
+    <t>03/07/2026 18:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Identificar, localizar y seleccionar información, contrastando su veracidad, organizándola y valorándola con actitud crítica para resolver preguntas relacionadas con las ciencias biológicas y geológicas.</t>
+    <t>Comprender y relacionar las causas por las que ocurren los principales fenómenos y procesos naturales, utilizando el razonamiento científico, las leyes y teorías científicas y/o el pensamiento computacional para resolver problemas o dar explicación a procesos de la vida cotidiana.</t>
   </si>
   <si>
     <t>Comprender y explicar mensajes científicos en diversos soportes para razonar sobre el funcionamiento de los seres vivos y la Tierra.</t>
   </si>
   <si>
     <t>El alumnado analiza gráficas, mapas o textos científicos y comunica sus conclusiones de forma clara, utilizando argumentos sólidos y diferentes medios expresivos.</t>
   </si>
   <si>
     <t>No es repetir definiciones de memoria ni copiar esquemas de la pizarra. No es una lectura pasiva sin cuestionar ni explicar la información.</t>
   </si>
   <si>
     <t>Explicar el ciclo del agua a partir de una infografía, razonando cómo afectan los cambios de estado a la distribución del recurso.</t>
   </si>
   <si>
     <t>interpretar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Interpretar y transmitir información y datos científicos y argumentar sobre ellos, utilizando diferentes formatos y reconociendo el carácter universal del lenguaje científico para analizar conceptos y procesos de las ciencias biológicas y geológicas.</t>
+    <t>Identificar, localizar y seleccionar información, utilizando eficientemente plataformas tecnológicas y recursos variados para resolver preguntas relacionadas con las ciencias, tanto de forma individual como de forma colaborativa.</t>
   </si>
   <si>
     <t>Enseñar al alumnado a buscar información científica fiable, descartando bulos y organizando los datos para resolver dudas o problemas de forma rigurosa.</t>
   </si>
   <si>
     <t>El alumnado busca datos en diversas fuentes, comprueba si la información es verdadera o falsa y la utiliza para dar respuesta a retos científicos planteados.</t>
   </si>
   <si>
     <t>No es copiar y pegar de Wikipedia. No es memorizar datos aislados. No es dar por válido cualquier vídeo de redes sociales sin contrastar su base científica.</t>
   </si>
   <si>
     <t>El alumnado investiga en tres webs distintas si las vacunas son seguras, anotando quién escribe cada artículo y si aportan pruebas científicas reales.</t>
   </si>
   <si>
     <t>analizar</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Planificar y desarrollar proyectos de investigación, siguiendo los pasos de las metodologías propias de la ciencia y cooperando cuando sea necesario para indagar en aspectos relacionados con las ciencias geológicas y biológicas.</t>
+    <t>Interpretar y transmitir información y datos científicos y argumentar sobre ellos utilizando diferentes formatos para analizar conceptos y procesos de las ciencias.</t>
   </si>
   <si>
     <t>Aprender a investigar fenómenos naturales de forma organizada y en equipo, usando el método científico para resolver dudas o problemas reales.</t>
   </si>
   <si>
     <t>El alumnado diseña experimentos sencillos, recoge datos, trabaja con sus compañeros y saca conclusiones basadas en evidencias sobre seres vivos o la Tierra.</t>
   </si>
   <si>
     <t>No es memorizar las fases del método científico. No es seguir una receta de laboratorio cerrada. No es trabajar siempre de forma individual y teórica.</t>
   </si>
   <si>
     <t>El alumnado diseña un experimento para comprobar qué factores influyen en la germinación de las semillas de legumbres, registrando resultados semanalmente.</t>
   </si>
   <si>
     <t>diseñar</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Utilizar el razonamiento y/o el pensamiento computacional, analizando críticamente las respuestas y soluciones y reformulando el procedimiento, si fuera necesario, para resolver problemas o dar explicación a procesos de la vida cotidiana relacionados con la biología y la geología.</t>
+    <t>Expresar las observaciones en forma de preguntas, formular hipótesis, y demostrar dichas hipótesis a través de la experimentación científica, y desarrollar proyectos de investigación, siguiendo los pasos de las metodologías científicas para indagar en aspectos relacionados con las ciencias.</t>
   </si>
   <si>
     <t>Enseñar a los estudiantes a pensar con lógica y de forma estructurada para encontrar soluciones a retos científicos del día a día.</t>
   </si>
   <si>
     <t>El alumnado descompone problemas complejos en pasos sencillos, propone soluciones lógicas, comprueba si funcionan y corrige su estrategia si el resultado no es el esperado.</t>
   </si>
   <si>
     <t>No es memorizar definiciones ni aplicar fórmulas mecánicamente. No es dar una respuesta única sin entender el proceso lógico ni revisar los errores cometidos.</t>
   </si>
   <si>
     <t>Crear un diagrama de flujo para identificar árboles del patio o diseñar un plan lógico para reducir el consumo de agua en casa.</t>
   </si>
   <si>
     <t>resolver</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Analizar los efectos de determinadas acciones sobre el medio ambiente y la salud, basándose en los fundamentos de las ciencias biológicas y de la Tierra, para promover y adoptar hábitos responsables que sean compatibles con un desarrollo sostenible y permitan mantener y mejorar la salud individual y colectiva. Afortunadamente, determinadas acciones pueden contribuir a mejorar el estado del medio ambiente y también de nuestra salud a corto y largo plazo.</t>
+    <t>Manejar las reglas y normas básicas de las ciencias, utilizando el lenguaje de la IUPAC, el lenguaje matemático, el empleo de unidades de medida correctas y el uso seguro del laboratorio, para reconocer el carácter universal del lenguaje científico y la necesidad de una comunicación fiable en investigación y ciencia entre diferentes países y culturas.</t>
   </si>
   <si>
     <t>Entender cómo nuestras acciones afectan al planeta y a nuestro cuerpo para elegir formas de vida más sanas y ecológicas.</t>
   </si>
   <si>
     <t>El alumnado investiga problemas ambientales y de salud, propone soluciones prácticas y cambia sus rutinas diarias para cuidar el entorno y su bienestar personal.</t>
   </si>
   <si>
     <t>No es memorizar una lista de enfermedades o tipos de reciclaje. No es solo saber qué es el cambio climático, sino actuar para frenarlo.</t>
   </si>
   <si>
     <t>El alumnado analiza el impacto de los plásticos en el patio y diseña una campaña para reducir envoltorios en los almuerzos.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Analizar los elementos de un paisaje concreto utilizando conocimientos de las geociencias para explicar la historia y la dinámica del relieve e identificar posibles riesgos naturales.</t>
+    <t>Analizar los efectos de determinadas acciones sobre el medio ambiente y la salud, basándose en los fundamentos de las ciencias, para promover y adoptar hábitos responsables que sean compatibles con un desarrollo sostenible y permitan mantener y mejorar la salud individual y colectiva del planeta.</t>
   </si>
   <si>
     <t>El alumnado interpreta el origen y valor de un entorno natural cercano para entender su evolución, protegerlo y detectar posibles peligros geológicos.</t>
   </si>
   <si>
     <t>El alumnado observa un paisaje real, explica cómo se formó a lo largo del tiempo, propone medidas para conservarlo y señala riesgos como inundaciones o desprendimientos.</t>
   </si>
   <si>
     <t>No es memorizar definiciones de relieve ni identificar rocas aisladas en el laboratorio. No es dibujar un mapa mudo. Es entender el paisaje como un sistema dinámico y vulnerable.</t>
   </si>
   <si>
     <t>El alumnado analiza una fotografía de un valle local, explica su formación por erosión fluvial y propone un plan para evitar su deterioro ambiental.</t>
   </si>
   <si>
     <t>CE.7</t>
   </si>
   <si>
-    <t>Seleccionar y leer de manera progresivamente autónoma obras diversas como fuente de placer y conocimiento, configurando un itinerario lector que evolucione en cuanto a diversidad, complejidad y calidad de las obras, y compartir experiencias de lectura para construir la propia identidad lectora y para disfrutar de la dimensión social de la lectura. Desarrollar esta competencia implica recorrer un camino de progreso planificado, que pasa por la dedicación de un tiempo periódico y constante de lectura individual, acompañado de estrategias y andamiajes adecuados para configurar la autonomía y la identidad lectora, que se desarrollará a lo largo de toda la vida.</t>
-[...17 lines deleted...]
-    <t>Poner las propias prácticas comunicativas al servicio de la convivencia democrática, la gestión dialogada de los conflictos y la igualdad de derechos de todas las personas, utilizando un lenguaje no discriminatorio y desterrando los abusos de poder a través de la palabra para favorecer un uso no solo eficaz sino también ético y democrático del lenguaje. Adquirir esta competencia implica no solo que los y las estudiantes sean eficaces a la hora de comunicarse, sino que pongan las palabras al servicio de unos objetivos que no se desentiendan de la insoslayable dimensión ética de la comunicación.</t>
+    <t>Comprender y valorar la ciencia como construcción colectiva en continuo cambio y evolución, en la que no solo participan las personas dedicadas a la ciencia, sino que también requiere de una interacción con el resto de la sociedad, para obtener resultados que repercutan en el avance tecnológico, económico, ambiental y social.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Resolver cuestiones relacionadas con los saberes de la materia de Biología y Geología localizando, seleccionando y organizando información mediante el uso y citación correctos de distintas fuentes analógicas y digitales.</t>
+    <t>Explicar los fenómenos naturales cotidianos más relevantes, y analizarlos en términos de los principios, teorías y leyes científicas adecuadas y expresarlos empleando la argumentación.</t>
   </si>
   <si>
     <t>Interpretar y analizar información científica en diversos formatos como gráficos, tablas o esquemas para extraer conclusiones razonadas sobre procesos biológicos y geológicos.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza informes o actividades de interpretación donde traduce datos de gráficos, tablas y modelos en explicaciones científicas fundamentadas sobre la materia.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Análisis guiado de una red trófica o un climograma, donde el alumnado debe explicar las relaciones y consecuencias de los datos observados.</t>
   </si>
   <si>
     <t>Calificar la simple descripción de los datos de un gráfico o tabla sin exigir que el alumno establezca la relación causal biológica o geológica.</t>
   </si>
   <si>
-    <t>Reconocer la información con base científica, distin guiéndola de pseudociencias, bulos, teorías conspiratorias y creencias infundadas, etc., manteniendo una actitud escép tica ante estos mensajes.</t>
+    <t>Explicar procesos naturales representándolos mediante modelos y diagramas y utilizando, cuando sea necesario, los pasos del diseño de ingeniería a través de herramientas analógicas y digitales.</t>
   </si>
   <si>
     <t>Comunicar información sobre procesos biológicos y geológicos de forma estructurada, empleando terminología científica precisa y diversos formatos como tablas, gráficas o modelos digitales.</t>
   </si>
   <si>
     <t>Comunicar</t>
   </si>
   <si>
     <t>El alumnado produce informes, presentaciones o materiales gráficos donde organiza datos científicos y describe procesos naturales utilizando el vocabulario técnico propio de la materia.</t>
   </si>
   <si>
     <t>Elaboración de un mural digital o una tabla comparativa sobre los reinos de los seres vivos o las capas de la Tierra.</t>
   </si>
   <si>
     <t>Evaluar la calidad estética del soporte digital o gráfico en lugar de la precisión de la terminología científica y la coherencia de los datos presentados.</t>
   </si>
   <si>
-    <t>Reconocer las características básicas de la realidad lingüística de la CAPV a través de conocimientos sociolin güísticos básicos, y adoptar hábitos y comportamientos lin güísticos asertivos y empáticos hacia el euskara, mostrando una actitud proactiva y afectiva hacia su uso analógico y di gital y hacia la normalización del euskara y la transmisión de la cultura vasca.</t>
+    <t>Resolver problemas o dar explicación a procesos naturales utilizando conocimientos, datos e información aportados, el razonamiento lógico, el pensamiento computacional o recursos digitales.</t>
   </si>
   <si>
     <t>Explicar procesos naturales mediante la creación de modelos y diagramas, aplicando las fases del diseño de ingeniería para resolver problemas o representar estructuras biológicas y geológicas.</t>
   </si>
   <si>
     <t>El alumnado entrega modelos físicos o digitales y diagramas explicativos, acompañados de un informe que documenta las fases de detección, diseño y mejora del prototipo realizado.</t>
   </si>
   <si>
     <t>Proyectos de creación de maquetas de células, relieves o maquetas tectónicas donde se deba iterar el diseño para mejorar la representación de la realidad científica.</t>
   </si>
   <si>
     <t>Calificar la estética de la maqueta o dibujo sin evaluar el proceso de diseño de ingeniería ni la capacidad de análisis del fenómeno representado.</t>
   </si>
   <si>
-    <t>Tomar conciencia sobre el funcionamiento de las lenguas y valorar la aportación de la reflexión interlingüística para el aprendizaje de las mismas y para el desarrollo de su competencia comunicativa a través de la comparación de algunos de sus rasgos.</t>
+    <t>Analizar críticamente la solución a un problema sobre fenómenos naturales reformulándola cuando sea necesario.</t>
   </si>
   <si>
     <t>Caso aplicado, práctica o análisis de imagen</t>
   </si>
   <si>
-    <t>Definir conceptos y describir fenómenos y procesos rela cionados con los saberes de Biología y Geología analizando información en diferentes formatos (modelos gráficos, tablas, diagramas, fórmulas, esquemas, símbolos, páginas web...), manteniendo una actitud crítica y obteniendo conclusiones fundamentadas.</t>
+    <t>Trabajar de forma adecuada y versátil con medios variados, tradicionales y digitales, en la resolución de cuestiones, en la consulta de información y en la creación de contenidos, seleccionando con criterio las fuentes más fiables y citándolas correctamente.</t>
   </si>
   <si>
     <t>Buscar y organizar información de fuentes fiables para responder preguntas sobre biología y geología, indicando siempre la procedencia de los datos utilizados.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o ficha de actividades donde responde a cuestiones científicas integrando datos de diversas fuentes y listando la bibliografía consultada.</t>
   </si>
   <si>
     <t>Realización de una pequeña investigación guiada sobre temas del currículo, como la biodiversidad local, utilizando el aula de informática o la biblioteca.</t>
   </si>
   <si>
     <t>Calificar únicamente la corrección conceptual de la respuesta ignorando la ausencia de citas o el uso de fuentes no contrastadas como blogs genéricos.</t>
   </si>
   <si>
-    <t>Comunicar información relacionada con los saberes de la materia de Biología y Geología de forma clara utilizando las estructuras lingüísticas, la terminología y el formato adecuados (modelos, gráficos, tablas, vídeos, informes, diagramas, fórmulas, esquemas, símbolos, contenidos digitales...)</t>
+    <t>Reconocer la información con base científica, distinguiéndola de pseudociencias, bulos, creencias infundadas, etc., y manteniendo una actitud escéptica ante estos.</t>
   </si>
   <si>
     <t>Diferenciar información científica de bulos y pseudociencias en temas de biología y geología, manteniendo una postura crítica y fundamentada ante fuentes no fiables.</t>
   </si>
   <si>
     <t>Reconocer</t>
   </si>
   <si>
     <t>El alumnado realiza un informe o tabla comparativa donde identifica sesgos y falta de rigor científico en noticias o publicaciones sobre salud, medio ambiente o geología.</t>
   </si>
   <si>
     <t>Análisis grupal de publicaciones en redes sociales o prensa digital sobre temas controvertidos para verificar su base científica mediante criterios de fiabilidad.</t>
   </si>
   <si>
     <t>Evaluar la memorización de definiciones teóricas de pseudociencia en lugar de la aplicación práctica de criterios de veracidad sobre textos reales.</t>
   </si>
   <si>
-    <t>Analizar y explicar fenómenos biológicos y geológicos representándolos mediante modelos y diagramas a través de herramientas analógicas y digitales.</t>
+    <t>Establecer interacciones constructivas y coeducativas mediante el uso de estrategias propias del trabajo colaborativo en actividades de carácter científico, respetando la diversidad y favoreciendo la inclusión.</t>
   </si>
   <si>
     <t>Analizar y reconocer el impacto social de la ciencia y el papel de colectivos históricamente invisibilizados, como las mujeres, en el avance del conocimiento científico.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
   <si>
     <t>El alumnado realiza una presentación digital o un mural biográfico sobre una científica relevante, destacando sus aportaciones y el carácter colaborativo de su investigación.</t>
   </si>
   <si>
     <t>Investigación guiada en el aula sobre figuras científicas femeninas y debate grupal sobre los sesgos históricos y la importancia de la diversidad en la ciencia.</t>
   </si>
   <si>
     <t>Limitar la evaluación a la memorización de nombres y fechas de científicas en un examen escrito, obviando la reflexión sobre el proceso investigador.</t>
   </si>
   <si>
-    <t>Plantear preguntas e hipótesis que puedan ser respondi das o contrastadas utilizando métodos científicos, intentando explicar fenómenos biológicos y/o geológicos y realizar predicciones sobre estos.</t>
-[...2 lines deleted...]
-    <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de modo que permitan responder a preguntas concretas y contrastar una hipótesis planteada.</t>
+    <t>Definir conceptos y describir fenómenos y procesos científicos, analizando información en diferentes formatos, manteniendo una actitud crítica y obteniendo conclusiones fundamentadas.</t>
+  </si>
+  <si>
+    <t>Formular preguntas investigables y proponer hipótesis coherentes sobre fenómenos naturales, prediciendo resultados que puedan comprobarse mediante la experimentación o la observación científica.</t>
+  </si>
+  <si>
+    <t>Plantear</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un guion de prácticas o informe inicial donde define claramente el problema, la pregunta de investigación y una hipótesis de trabajo contrastable.</t>
+  </si>
+  <si>
+    <t>Durante el inicio de un proyecto de investigación o práctica de laboratorio sobre seres vivos o procesos geológicos básicos.</t>
+  </si>
+  <si>
+    <t>Confundir la hipótesis con una predicción simple sin justificación o plantear preguntas que no permiten un diseño experimental posterior.</t>
+  </si>
+  <si>
+    <t>Comunicar información científica de forma clara, utilizando las estructuras lingüísticas, la terminología y el formato adecuados.</t>
   </si>
   <si>
     <t>Diseñar experimentos sencillos para comprobar hipótesis sobre fenómenos naturales, definiendo los pasos a seguir, las variables necesarias y el método de recogida de datos.</t>
   </si>
   <si>
     <t>Diseñar</t>
   </si>
   <si>
     <t>El alumnado entrega un guion o protocolo de prácticas donde propone un procedimiento experimental, identifica variables y diseña tablas para registrar los resultados obtenidos.</t>
   </si>
   <si>
     <t>Planteamiento de un problema científico en el laboratorio, como los factores que afectan a la germinación, donde el alumnado debe proponer cómo comprobarlo.</t>
   </si>
   <si>
     <t>Evaluar la ejecución técnica de la práctica o el resultado final en lugar de la validez del diseño experimental y el control de variables propuesto.</t>
   </si>
   <si>
-    <t>Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos utilizando los instrumentos, herramientas analógicas y digitales o técnicas adecuadas con corrección.</t>
-[...20 lines deleted...]
-    <t>Explicar el significado de los datos obtenidos en investigaciones científicas, empleando gráficas, tablas o cálculos para extraer conclusiones válidas sobre fenómenos naturales.</t>
+    <t>Plantear preguntas e hipótesis que sean contrastables, utilizando métodos científicos e intentando explicar fenómenos naturales y realizar predicciones sobre estos.</t>
+  </si>
+  <si>
+    <t>Explicar procesos naturales o resolver problemas de biología y geología aplicando la lógica, el pensamiento computacional y el uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega la resolución de problemas prácticos o esquemas lógicos que detallan el funcionamiento de procesos biológicos o geológicos mediante el uso de recursos digitales.</t>
+  </si>
+  <si>
+    <t>Resolución de retos sobre el ciclo del agua o la clasificación de seres vivos utilizando simuladores o diagramas de flujo lógicos.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el manejo de herramientas digitales (TIC) sin comprobar si existe un razonamiento lógico o una secuencia algorítmica en la resolución del problema.</t>
+  </si>
+  <si>
+    <t>Realizar experimentos y tomar datos cuantitativos y/o cualitativos sobre fenómenos científicos utilizando con corrección y progresiva autonomía los instrumentos, herramientas analógicas y digitales o técnicas adecuadas.</t>
+  </si>
+  <si>
+    <t>Evaluar la validez y coherencia de los resultados obtenidos al resolver problemas o investigaciones sobre procesos naturales, detectando posibles errores o incongruencias.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de laboratorio o ficha de actividades donde justifica si los resultados obtenidos son lógicos y propone mejoras al procedimiento seguido.</t>
+  </si>
+  <si>
+    <t>Tras realizar una práctica sobre la porosidad del suelo o el ciclo del agua, el alumnado revisa si sus datos coinciden con la teoría.</t>
+  </si>
+  <si>
+    <t>Calificar como análisis crítico la mera obtención de un dato numérico correcto sin verificar su coherencia con el fenómeno biológico o geológico estudiado.</t>
+  </si>
+  <si>
+    <t>Interpretar los resultados obtenidos en la experimentación, en la indagación o en el proyecto de investigación científica, utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas.</t>
+  </si>
+  <si>
+    <t>Presentar la información y las conclusiones obtenidas a través de la experimentación, la observación y las evidencias científicas utilizando el formato analógico y/o digital adecuado.</t>
+  </si>
+  <si>
+    <t>Comunicarse de manera efectiva con la comunidad científica, utilizando adecuadamente las reglas básicas de la ciencia, incluyendo el uso de unidades de medida, las herramientas matemáticas y las reglas de formulación y nomenclatura.</t>
+  </si>
+  <si>
+    <t>Reconocer cómo la actividad humana agrava riesgos naturales en entornos específicos, analizando factores geológicos, biológicos y sociales para proponer medidas preventivas.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe técnico o mapa de riesgos sobre una zona local donde se vinculen las acciones humanas con el aumento de peligros naturales.</t>
+  </si>
+  <si>
+    <t>Análisis de un caso real de inundación o incendio forestal en una zona cercana, utilizando visores cartográficos y datos socioeconómicos del municipio.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la descripción del riesgo natural sin establecer la relación causal obligatoria con la acción humana o las características litológicas del terreno.</t>
+  </si>
+  <si>
+    <t>Proteger la salud propia y colectiva, la conservación sostenible del medio ambiente y el respeto por las instalaciones de uso científico, poniendo en práctica las normas de uso de los espacios específicos de la ciencia, como el laboratorio de ciencias.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar propuestas concretas de hábitos sostenibles mediante el análisis crítico de las acciones cotidianas para reducir el impacto ambiental personal y colectivo.</t>
+  </si>
+  <si>
+    <t>Proponer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un plan de acción o decálogo ilustrado donde identifica hábitos no sostenibles en su entorno y propone alternativas fundamentadas para mejorar la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Análisis de la huella ecológica individual y familiar seguido de la creación de una campaña de concienciación con medidas de ahorro de recursos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a la definición teórica de sostenibilidad en un examen escrito, omitiendo la propuesta de acciones prácticas y el análisis crítico personal.</t>
+  </si>
+  <si>
+    <t>Conocer los efectos de determinadas acciones sobre el medioambiente y la salud de los seres vivos, aplicando los fundamentos de las ciencias y los criterios científicos.</t>
+  </si>
+  <si>
+    <t>Identificar los componentes de un paisaje local, explicando su valor como patrimonio natural y detectando factores que amenazan su conservación y equilibrio.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una ficha de campo o informe visual donde identifica elementos bióticos y abióticos de un paisaje, justificando su fragilidad ante la acción humana.</t>
+  </si>
+  <si>
+    <t>Salida de campo o análisis de imágenes de un entorno cercano para catalogar sus elementos y discutir posibles amenazas ambientales.</t>
+  </si>
+  <si>
+    <t>Evaluar la belleza estética del paisaje en lugar de analizar científicamente la fragilidad geológica o biológica de sus componentes.</t>
+  </si>
+  <si>
+    <t>Argumentar sobre la importancia de la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y la calidad de vida utilizando datos y razones científicas.</t>
+  </si>
+  <si>
+    <t>Identificar los componentes de un paisaje para explicar su formación, evaluar los impactos de la actividad humana y reconocer posibles riesgos geológicos asociados.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
-    <t>El alumnado entrega un informe o sección de resultados donde transforma datos brutos en gráficas y redacta conclusiones que validan o refutan su hipótesis inicial.</t>
-[...106 lines deleted...]
-  <si>
     <t>El alumnado realiza un informe técnico o presentación visual donde señala elementos del relieve, identifica impactos ambientales y propone medidas frente a riesgos naturales detectados.</t>
   </si>
   <si>
     <t>Análisis de fotografías de paisajes locales o salidas de campo para documentar la interacción entre geología, actividad humana y prevención de desastres.</t>
   </si>
   <si>
     <t>Evaluar el paisaje únicamente desde una perspectiva estética o biológica, omitiendo el análisis de los riesgos geológicos y la dinámica terrestre exigida.</t>
   </si>
   <si>
-    <t>Identificar en diversos paisajes los riesgos naturales y los derivados de determinadas acciones humanas, basándo se en los propios razonamientos, conocimientos adquiridos e información disponible. Cursos primero y segundo</t>
+    <t>Proponer y adoptar hábitos sostenibles en el entorno cercano, analizando las actividades propias y ajenas y basándose en los propios razonamientos, conocimientos adquiridos e información disponible.</t>
   </si>
   <si>
     <t>Identificar y analizar los riesgos geológicos y meteorológicos de un paisaje, vinculándolos con sus elementos físicos para proponer medidas preventivas básicas.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o mapa de riesgos sobre un entorno local, identificando peligros potenciales y proponiendo medidas de prevención.</t>
   </si>
   <si>
     <t>Análisis de fotografías o salidas de campo en zonas con relieve abrupto o cauces fluviales para detectar posibles desprendimientos o inundaciones.</t>
   </si>
   <si>
     <t>Confundir el riesgo natural (fenómeno físico) con el impacto ambiental (acción humana), o no distinguir entre peligrosidad y vulnerabilidad.</t>
   </si>
   <si>
-    <t>Elegir y leer textos a partir de preselecciones guiándose por los propios gustos, intereses y necesidades, dejando constancia del propio itinerario lector y de la experiencia de lectura.</t>
-[...23 lines deleted...]
-    <t>Utilizar estrategias para la gestión de los conflictos y la búsqueda de consensos de manera dialogada, tanto en el ámbito personal como educativo y social.</t>
+    <t>Proponer y adoptar hábitos saludables y responsables, analizando las acciones propias y ajenas basándose en los propios razonamientos, conocimientos adquiridos e información disponible.</t>
+  </si>
+  <si>
+    <t>Interpretar el paisaje y ecosistemas del entorno analizando sus elementos y reflexionando sobre el impacto ambiental de determinadas acciones humanas.</t>
+  </si>
+  <si>
+    <t>Reconocer y valorar, a través del análisis histórico de los hombres y mujeres de ciencia y de los avances científicos, que la ciencia es un proceso en permanente construcción y las repercusiones de la ciencia con la tecnología, la sociedad y el medio ambiente.</t>
+  </si>
+  <si>
+    <t>Detectar en el entorno las necesidades ambientales y sociales más importantes dándoles solución sostenible, creativa y con criterio de género.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Preguntas, hipótesis y conjeturas científicas.</t>
   </si>
   <si>
     <t>Estrategias para la búsqueda de información y la colaboración: herramientas digitales y formatos de uso frecuente en ciencia (presentación, gráfica, vídeo, póster, informe, etc.).</t>
   </si>
   <si>
     <t>Fuentes fidedignas de información científica: reconocimiento y utilización.</t>
   </si>
   <si>
     <t>Experimentación y trabajo de campo para responder a una cuestión científica determinada utilizando instrumentos y espacios (laboratorio, aulas, entorno...) de forma adecuada.</t>
   </si>
   <si>
     <t>Métodos de observación y de toma de datos de fenómenos naturales.</t>
   </si>
   <si>
     <t>Análisis de resultados mediante pensamiento lógico o computacional.</t>
   </si>
   <si>
     <t>Comunicación de procesos, resultados o ideas en diferentes formatos analógicos o digitales (presentación, gráfica, vídeo, póster, informe...).</t>
   </si>
   <si>
-    <t>Teoría cinético-molecular: aplicación a observaciones sobre la materia explicando sus propiedades, los estados de agregación, los cambios de estado y la formación de mezclas y disoluciones.*</t>
-[...5 lines deleted...]
-    <t>Los sistemas materiales: análisis de los diferentes tipos de cambios que experimentan, relacionando las causas que los producen con las consecuencias que tienen.*</t>
+    <t>Teoría cinético-molecular: aplicación a observaciones sobre la materia explicando sus propiedades, los estados de agregación, los cambios de estado y la formación de mezclas y disoluciones</t>
+  </si>
+  <si>
+    <t>Experimentos relacionados con los sistemas materiales: conocimiento y descripción de sus propiedades, su composición y su clasificación</t>
+  </si>
+  <si>
+    <t>Los sistemas materiales: análisis de los diferentes tipos de cambios que experimentan, relacionando las causas que los producen con las consecuencias que tienen</t>
   </si>
   <si>
     <t>Materiales de interés en la vida diaria: usos, propiedades y sostenibilidad.</t>
   </si>
   <si>
-    <t>La célula como unidad estructural y funcional de los seres vivos.*</t>
-[...11 lines deleted...]
-    <t>Observación y comparación de tipos de células al microscopio.*</t>
+    <t>La célula como unidad estructural y funcional de los seres vivos</t>
+  </si>
+  <si>
+    <t>La célula procariota y sus partes</t>
+  </si>
+  <si>
+    <t>La célula eucariota animal y sus partes</t>
+  </si>
+  <si>
+    <t>La célula eucariota vegetal y sus partes</t>
+  </si>
+  <si>
+    <t>Observación y comparación de tipos de células al microscopio</t>
   </si>
   <si>
     <t>Técnicas y uso del microscopio.</t>
   </si>
   <si>
-    <t>Los dominios y los reinos: Eubacteria, Archaea, Protista, Fungi, Plantae y Animalia. Historia básica de la clasificación taxonómica.*</t>
-[...5 lines deleted...]
-    <t>Las especies más comunes de los ecosistemas del entorno: estrategias de identificación (guías, claves dicotómicas, herramientas digitales, visu, etc.).*</t>
+    <t>Los dominios y los reinos: Eubacteria, Archaea, Protista, Fungi, Plantae y Animalia. Historia básica de la clasificación taxonómica</t>
+  </si>
+  <si>
+    <t>Los principales grupos taxonómicos: observación de especies del entorno y clasificación a partir de sus características distintivas</t>
+  </si>
+  <si>
+    <t>Las especies más comunes de los ecosistemas del entorno: estrategias de identificación (guías, claves dicotómicas, herramientas digitales, visu, etc.)</t>
   </si>
   <si>
     <t>Técnicas y herramientas innovadoras para la identificación, observación y georreferenciación de seres vivos de los ecosistemas del País Vasco.</t>
   </si>
   <si>
     <t>Seres sintientes: vertebrados, cefalópodos y algunos artrópodos. Diferencias entre sensibilidad y sintiencia.</t>
   </si>
   <si>
-    <t>Las medidas de prevención y tratamientos de las enfermedades infecciosas en función de su agente causal y reflexión sobre el uso adecuado de los antibióticos en los seres vivos.*</t>
-[...53 lines deleted...]
-    <t>La importancia de los hábitos sostenibles (consumo responsable, gestión de residuos, respeto al medio ambiente...).*</t>
+    <t>Las medidas de prevención y tratamientos de las enfermedades infecciosas en función de su agente causal y reflexión sobre el uso adecuado de los antibióticos en los seres vivos</t>
+  </si>
+  <si>
+    <t>La importancia de la vacunación en la prevención de enfermedades y en la mejora de la calidad de vida</t>
+  </si>
+  <si>
+    <t>Hábitos encaminados a la conservación de la salud física, mental y social (higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, ejercicio físico, control del estrés...)</t>
+  </si>
+  <si>
+    <t>Conceptos de roca y mineral: características y propiedades</t>
+  </si>
+  <si>
+    <t>Estrategias de clasificación de las rocas: sedimentarias, metamórficas e ígneas. El ciclo de las rocas</t>
+  </si>
+  <si>
+    <t>Métodos de identificación de algunas rocas y minerales relevantes y/o del entorno</t>
+  </si>
+  <si>
+    <t>Usos de los minerales y las rocas: su utilización en la fabricación de materiales y objetos cotidianos</t>
+  </si>
+  <si>
+    <t>Predicción de movimientos sencillos a partir de los conceptos de la cinemática, formulando hipótesis comprobables sobre valores futuros de estas magnitudes, validándolas a través del cálculo numérico, la interpretación de gráficas o el trabajo experimental</t>
+  </si>
+  <si>
+    <t>Las fuerzas como agentes de cambio: relación de los efectos de las fuerzas, tanto en el estado de movimiento o de reposo de un cuerpo como produciendo deformaciones en los sistemas sobre los que actúan</t>
+  </si>
+  <si>
+    <t>Aplicación de las leyes de Newton: observación de situaciones cotidianas o de laboratorio que permiten entender cómo se comportan los sistemas materiales ante la acción de las fuerzas y predecir los efectos de estas en situaciones cotidianas y de seguridad vial</t>
+  </si>
+  <si>
+    <t>La energía: formulación de cuestiones e hipótesis sobre la energía, propiedades y manifestaciones que la describan como la causa de todos los procesos de cambio</t>
+  </si>
+  <si>
+    <t>Diseño y comprobación experimental de hipótesis relacionadas con el uso doméstico e industrial de la energía en sus distintas formas y las transformaciones entre ellas</t>
+  </si>
+  <si>
+    <t>Elaboración fundamentada de hipótesis sobre el medio ambiente y la sostenibilidad a partir de las diferencias entre fuentes de energía renovables y no renovables</t>
+  </si>
+  <si>
+    <t>Efectos del calor sobre la materia: análisis de los efectos y aplicación en situaciones cotidianas</t>
+  </si>
+  <si>
+    <t>Los ecosistemas del entorno, sus componentes bióticos y abióticos y los tipos de relaciones intraespecíficas e interespecíficas</t>
+  </si>
+  <si>
+    <t>Las funciones de la atmósfera y la hidrosfera y su papel esencial para la vida en la Tierra</t>
+  </si>
+  <si>
+    <t>La importancia de la conservación de los ecosistemas, la biodiversidad y la implantación de un modelo de desarrollo sostenible</t>
+  </si>
+  <si>
+    <t>Las causas del cambio climático y sus consecuencias sobre los ecosistemas</t>
+  </si>
+  <si>
+    <t>La importancia de los hábitos sostenibles (consumo responsable, gestión de residuos, respeto al medio ambiente...)</t>
   </si>
   <si>
     <t>La relación entre la salud medioambiental, humana y de otros seres vivos: one health (una sola salud).</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
@@ -1102,282 +1045,258 @@
 • Diseño de un mapa de riesgos naturales local utilizando códigos de colores y simbología técnica para señalizar zonas de desprendimientos, inundaciones o erosión, incluyendo propuestas de mitigación.
 • Creación de una videodenuncia o campaña publicitaria en formato digital que argumente la necesidad de proteger un enclave como patrimonio natural basándose en su singularidad geológica.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación para conectar con el valor del patrimonio natural.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un comité de expertos ambientales donde los alumnos deben decidir, basándose en pruebas geológicas, si un proyecto urbanístico es viable o peligroso en un terreno específico.
 • Actividad de 'Detective del Pasado' donde deben reconstruir la biografía de un paisaje local a partir de pistas (fósiles, tipos de roca, formas del relieve) con niveles de dificultad elegibles.
 • Proyectos de aprendizaje-servicio que impliquen la creación de paneles informativos reales para el municipio, conectando el conocimiento académico con la utilidad social y la conservación del entorno cercano.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CD2</t>
-[...50 lines deleted...]
-    <t>Valora el paisaje como patrimonio natural (CCEC1) y utiliza la geología para proponer acciones de conservación (STEM5, CC4).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CCL5</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir datos científicos implica comunicación oral y escrita (CCL1, CCL2) y uso de metodología científica (STEM1). Secundariamente, puede requerir formatos digitales (CD1), trabajo cooperativo (CPSAA3) y argumentación compleja (CCL5).</t>
+  </si>
+  <si>
+    <t>CCL3, CD1, CD3</t>
+  </si>
+  <si>
+    <t>STEM2, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>Localizar, seleccionar y contrastar información se asocia con búsqueda crítica (CCL3, CD1, CD3). Secundariamente implica investigación (STEM2), autorregulación (CPSAA4) y análisis ético (CC3).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CD2, CE2</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos científicos (STEM1, STEM2) con cooperación (CPSAA3). Secundariamente requiere comunicación (CCL1), tratamiento digital (CD2) y sentido de iniciativa (CE2).</t>
+  </si>
+  <si>
+    <t>STEM1, STEM3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CPSAA5, CC2</t>
+  </si>
+  <si>
+    <t>Razonamiento y pensamiento computacional para resolver problemas (STEM1, STEM3, CD5). Secundariamente implica autorregulación (CPSAA1), resiliencia (CPSAA5) y análisis crítico (CC2).</t>
+  </si>
+  <si>
+    <t>STEM5, CC1, CPSAA2</t>
+  </si>
+  <si>
+    <t>CC4, CCEC3, CE1</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud (STEM5, CC1, CPSAA2). Secundariamente implica sostenibilidad (CC4), valoración estética del entorno (CCEC3) y emprendimiento (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM4, CC1</t>
+  </si>
+  <si>
+    <t>CC4, CPSAA3, CE3</t>
+  </si>
+  <si>
+    <t>Analizar paisajes como patrimonio natural (CCEC1, STEM4) con conciencia cívica (CC1). Secundariamente requiere sostenibilidad (CC4), cooperación (CPSAA3) y emprendimiento social (CE3).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la conexión entre los Descriptores Operativos del Perfil de Salida y las 6 Competencias Específicas de la materia. Es vital entender que los Saberes Básicos son el medio, no el fin.</t>
-[...2 lines deleted...]
-    <t>No te limites al índice del libro de texto; el decreto suele agrupar los 72 saberes en 3 bloques que no siempre coinciden con el orden comercial de las editoriales.</t>
+    <t>Obtén el decreto autonómico que desarrolla el currículo LOMLOE para tu CCAA. Identifica los elementos curriculares: competencias específicas, criterios de evaluación y saberes básicos. Marca el BOE o DOE de tu comunidad.</t>
+  </si>
+  <si>
+    <t>Guarda un PDF con marcadores y búscate en el BOE o DOE de tu CCAA; así evitarás versiones no oficiales.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Transcribe las 6 competencias específicas y los 34 criterios de evaluación en un documento de trabajo. Asegúrate de entender su redacción competencial y de no confundirlos con los saberes básicos.</t>
+  </si>
+  <si>
+    <t>Agrupa criterios por competencia específica; te servirá para diseñar situaciones de aprendizaje y luego para la ponderación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz vinculando las 6 Competencias Específicas con sus 34 criterios de evaluación. Esta tabla será tu brújula para asegurar que evalúas lo que la ley exige y no solo la memorización de contenidos.</t>
-[...14 lines deleted...]
-    <t>En 1.º ESO, el cuaderno de laboratorio es el mejor instrumento para evaluar la CE1 (método científico) de forma continua sin saturar de exámenes.</t>
+    <t>Selecciona los criterios que evaluarás en cada evaluación (trimestre) y asigna instrumentos variados: rúbricas, pruebas escritas, proyectos, informes de laboratorio. Ajusta el número para que sea realista con 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios en cada trimestre; prioriza 4-5 por evaluación y distribúyelos de forma equilibrada.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 72 saberes en los tres trimestres. Bloque 1 (Geología) suele ir al inicio o final, Bloque 2 (Biodiversidad) es el más denso y requiere tiempo primaveral para salidas, y Bloque 3 (Ecología/Salud) es transversal.</t>
-[...2 lines deleted...]
-    <t>Reserva el segundo trimestre para la célula y los reinos; es donde los alumnos de 1.º ESO suelen 'encallar' por la carga terminológica.</t>
+    <t>Distribuye los 72 saberes básicos (organizados en 3 bloques: Geología, Biología, Proyecto científico) en tres trimestres, teniendo en cuenta la secuencia lógica y la dificultad. El bloque de Proyecto científico debe abordarse de forma transversal.</t>
+  </si>
+  <si>
+    <t>Los saberes del bloque de Proyecto científico (observación, investigación, comunicación) son ideales para la primera y última evaluación, integrándolos con los otros bloques.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Crea una Situación de Aprendizaje (SDA) potente por cada evaluación. Debe partir de un reto real (ej. '¿Cómo salvar el río de nuestro pueblo?') que movilice varios de los 34 criterios de forma integrada.</t>
-[...2 lines deleted...]
-    <t>Para la primera SDA, usa el huerto escolar o el jardín del centro; te permite evaluar la observación directa y el dibujo naturalista sin salir del recinto.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre los saberes y criterios seleccionados. Sigue la estructura LOMLOE: título, justificación, competencias específicas, criterios, saberes, secuencia didáctica, instrumentos de evaluación y atención a la diversidad.</t>
+  </si>
+  <si>
+    <t>Para 1º ESO, usa contextos cercanos: el huerto escolar, fósiles locales o la biodiversidad del patio. Así el aprendizaje es significativo y motivador.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica en la nota final. Al ser 6, una distribución equitativa (aprox. 16.6% cada una) es lo más sencillo, pero puedes dar más peso a la CE2 (razonamiento científico).</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la ponderación sea por competencia y no por examen, para que el programa de gestión de notas de tu CCAA calcule correctamente la media.</t>
+    <t>Define el peso de cada criterio de evaluación en la calificación final de la materia, según acuerdo departamental. Incluye el cálculo de recuperación y la nota final ordinaria.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con pesos que sumen 100% por evaluación. Lleva un control de las calificaciones de cada criterio para facilitar la recuperación.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las adaptaciones no significativas (DUA) para los 72 saberes. Define cómo recuperarás los criterios no alcanzados en cada trimestre mediante actividades de refuerzo dirigidas.</t>
-[...2 lines deleted...]
-    <t>Ten preparadas 'guías de lectura fácil' para los temas de Geología (minerales y rocas), ya que el nivel de abstracción es el mayor reto para alumnos con dificultades.</t>
+    <t>Redacta las medidas de refuerzo, apoyo y recuperación para criterios no superados. Incluye actividades de refuerzo, ampliación y planes específicos. Aporta modelos de pruebas de recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye actividades de refuerzo para saberes de 'La Tierra en el universo' que suelen atascar; por ejemplo, mapas conceptuales con modelos 3D.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Resolver cuestiones relacionadas con los saberes de la materia de Biología y Geología localizando, seleccionando y organizando información mediante el uso y citación correctos de d</t>
-[...35 lines deleted...]
-    <t>Resolver problemas y dar explicación a procesos bioló gicos o geológicos utilizando conocimientos, datos e información, el razonamiento lógico, el pensamiento computacional o recur</t>
+    <t>Explicar los fenómenos naturales cotidianos más relevantes, y analizarlos en términos de los principios, teorías y leyes científicas adecuadas y expresarlos empleando la argumentac</t>
+  </si>
+  <si>
+    <t>Explicar procesos naturales representándolos mediante modelos y diagramas y utilizando, cuando sea necesario, los pasos del diseño de ingeniería a través de herramientas analógicas</t>
+  </si>
+  <si>
+    <t>Resolver problemas o dar explicación a procesos naturales utilizando conocimientos, datos e información aportados, el razonamiento lógico, el pensamiento computacional o recursos d</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trabajar de forma adecuada y versátil con medios variados, tradicionales y digitales, en la resolución de cuestiones, en la consulta de información y en la creación de contenidos, </t>
+  </si>
+  <si>
+    <t>Establecer interacciones constructivas y coeducativas mediante el uso de estrategias propias del trabajo colaborativo en actividades de carácter científico, respetando la diversida</t>
+  </si>
+  <si>
+    <t>Definir conceptos y describir fenómenos y procesos científicos, analizando información en diferentes formatos, manteniendo una actitud crítica y obteniendo conclusiones fundamentad</t>
+  </si>
+  <si>
+    <t>Realizar experimentos y tomar datos cuantitativos y/o cualitativos sobre fenómenos científicos utilizando con corrección y progresiva autonomía los instrumentos, herramientas analó</t>
+  </si>
+  <si>
+    <t>Interpretar los resultados obtenidos en la experimentación, en la indagación o en el proyecto de investigación científica, utilizando, cuando sea necesario, herramientas matemática</t>
+  </si>
+  <si>
+    <t>Presentar la información y las conclusiones obtenidas a través de la experimentación, la observación y las evidencias científicas utilizando el formato analógico y/o digital adecua</t>
+  </si>
+  <si>
+    <t>Comunicarse de manera efectiva con la comunidad científica, utilizando adecuadamente las reglas básicas de la ciencia, incluyendo el uso de unidades de medida, las herramientas mat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proteger la salud propia y colectiva, la conservación sostenible del medio ambiente y el respeto por las instalaciones de uso científico, poniendo en práctica las normas de uso de </t>
   </si>
   <si>
     <t>Argumentar sobre la importancia de la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y</t>
   </si>
   <si>
-    <t>Identificar en diversos paisajes los riesgos naturales y los derivados de determinadas acciones humanas, basándo se en los propios razonamientos, conocimientos adquiridos e informa</t>
-[...23 lines deleted...]
-    <t>Identificar y desterrar los usos discriminatorios de la lengua, los abusos de poder a través de la palabra y los usos manipuladores del lenguaje a partir de la reflexión y el análi</t>
+    <t>Proponer y adoptar hábitos sostenibles en el entorno cercano, analizando las actividades propias y ajenas y basándose en los propios razonamientos, conocimientos adquiridos e infor</t>
+  </si>
+  <si>
+    <t>Proponer y adoptar hábitos saludables y responsables, analizando las acciones propias y ajenas basándose en los propios razonamientos, conocimientos adquiridos e información dispon</t>
+  </si>
+  <si>
+    <t>Reconocer y valorar, a través del análisis histórico de los hombres y mujeres de ciencia y de los avances científicos, que la ciencia es un proceso en permanente construcción y las</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1986,59 +1905,59 @@
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -2088,2340 +2007,1946 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>325</v>
+        <v>306</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>327</v>
+        <v>308</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>328</v>
+        <v>309</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>331</v>
+        <v>312</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>332</v>
+        <v>313</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>333</v>
+        <v>314</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>334</v>
+        <v>315</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>336</v>
+        <v>317</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>338</v>
+        <v>319</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>340</v>
+        <v>321</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>341</v>
+        <v>322</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>342</v>
+        <v>323</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>343</v>
+        <v>324</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>344</v>
+        <v>325</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>345</v>
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>346</v>
+        <v>327</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>347</v>
+        <v>328</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>350</v>
+        <v>331</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>351</v>
+        <v>332</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>353</v>
+        <v>334</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>354</v>
+        <v>335</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>355</v>
+        <v>336</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>356</v>
+        <v>337</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>357</v>
+        <v>338</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>358</v>
+        <v>339</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>359</v>
+        <v>340</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>361</v>
+        <v>342</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>362</v>
+        <v>343</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>363</v>
+        <v>344</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>364</v>
+        <v>345</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>358</v>
+        <v>339</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>366</v>
+        <v>347</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>367</v>
+        <v>348</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>368</v>
+        <v>349</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>369</v>
+        <v>350</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>370</v>
+        <v>351</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>371</v>
+        <v>352</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>372</v>
+        <v>353</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="5" t="s">
-        <v>374</v>
+        <v>355</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>375</v>
+        <v>356</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>362</v>
+        <v>335</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>376</v>
+        <v>357</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F33"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E33"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>378</v>
+        <v>359</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>379</v>
+        <v>360</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>382</v>
+        <v>363</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>383</v>
+        <v>364</v>
       </c>
       <c r="D3" s="7">
         <v>5.0</v>
       </c>
       <c r="E3" s="7">
         <v>5.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="D4" s="7">
         <v>5.0</v>
       </c>
       <c r="E4" s="7">
         <v>5.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="D5" s="7">
         <v>5.0</v>
       </c>
       <c r="E5" s="7">
         <v>5.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>1.4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>386</v>
+        <v>102</v>
       </c>
       <c r="D6" s="7">
         <v>5.0</v>
       </c>
       <c r="E6" s="7">
         <v>5.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>387</v>
+        <v>367</v>
       </c>
       <c r="D7" s="7">
         <v>6.67</v>
       </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>388</v>
+        <v>110</v>
       </c>
       <c r="D8" s="7">
         <v>6.67</v>
       </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>2.3</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="D9" s="7">
         <v>6.67</v>
       </c>
       <c r="E9" s="7">
         <v>6.67</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
       <c r="D10" s="7">
-        <v>2.86</v>
+        <v>10.0</v>
       </c>
       <c r="E10" s="7">
-        <v>2.86</v>
+        <v>10.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>390</v>
+        <v>128</v>
       </c>
       <c r="D11" s="7">
-        <v>2.86</v>
+        <v>10.0</v>
       </c>
       <c r="E11" s="7">
-        <v>2.86</v>
+        <v>10.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
-        <v>3.3</v>
+        <v>4.1</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>391</v>
+        <v>134</v>
       </c>
       <c r="D12" s="7">
-        <v>2.86</v>
+        <v>5.0</v>
       </c>
       <c r="E12" s="7">
-        <v>2.86</v>
+        <v>5.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
-        <v>3.4</v>
+        <v>4.2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>141</v>
+        <v>370</v>
       </c>
       <c r="D13" s="7">
-        <v>2.86</v>
+        <v>5.0</v>
       </c>
       <c r="E13" s="7">
-        <v>2.86</v>
+        <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>3.5</v>
+        <v>4.3</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>392</v>
+        <v>371</v>
       </c>
       <c r="D14" s="7">
-        <v>2.86</v>
+        <v>5.0</v>
       </c>
       <c r="E14" s="7">
-        <v>2.86</v>
+        <v>5.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>3.6</v>
+        <v>4.4</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>393</v>
+        <v>372</v>
       </c>
       <c r="D15" s="7">
-        <v>2.86</v>
+        <v>5.0</v>
       </c>
       <c r="E15" s="7">
-        <v>2.86</v>
+        <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>3.7</v>
+        <v>5.1</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
       <c r="D16" s="7">
-        <v>2.86</v>
+        <v>10.0</v>
       </c>
       <c r="E16" s="7">
-        <v>2.86</v>
+        <v>10.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>4.1</v>
+        <v>5.2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>395</v>
+        <v>374</v>
       </c>
       <c r="D17" s="7">
         <v>10.0</v>
       </c>
       <c r="E17" s="7">
         <v>10.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>4.2</v>
+        <v>6.1</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D18" s="7">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E18" s="7">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>5.1</v>
+        <v>6.2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>166</v>
+        <v>375</v>
       </c>
       <c r="D19" s="7">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E19" s="7">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>5.2</v>
+        <v>6.3</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>396</v>
+        <v>376</v>
       </c>
       <c r="D20" s="7">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E20" s="7">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>6.1</v>
+        <v>6.4</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>173</v>
+        <v>377</v>
       </c>
       <c r="D21" s="7">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E21" s="7">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>6.2</v>
+        <v>6.5</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D22" s="7">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E22" s="7">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="D23" s="7"/>
       <c r="E23" s="7">
-        <v>5.0</v>
+        <v>4.55</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>398</v>
+        <v>177</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="5">
-[...7 lines deleted...]
-      </c>
+      <c r="A25" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
-        <v>3.33</v>
-[...127 lines deleted...]
-        <v>407</v>
+        <f>SUM(E3:E24)</f>
+        <v>124.11</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH31"/>
+  <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:AH31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:Z31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:26">
       <c r="A1" s="6" t="s">
-        <v>408</v>
+        <v>381</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>409</v>
+        <v>382</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>1.4</v>
       </c>
       <c r="G1" s="6">
         <v>2.1</v>
       </c>
       <c r="H1" s="6">
         <v>2.2</v>
       </c>
       <c r="I1" s="6">
         <v>2.3</v>
       </c>
       <c r="J1" s="6">
         <v>3.1</v>
       </c>
       <c r="K1" s="6">
         <v>3.2</v>
       </c>
       <c r="L1" s="6">
-        <v>3.3</v>
+        <v>4.1</v>
       </c>
       <c r="M1" s="6">
-        <v>3.4</v>
+        <v>4.2</v>
       </c>
       <c r="N1" s="6">
-        <v>3.5</v>
+        <v>4.3</v>
       </c>
       <c r="O1" s="6">
-        <v>3.6</v>
+        <v>4.4</v>
       </c>
       <c r="P1" s="6">
-        <v>3.7</v>
+        <v>5.1</v>
       </c>
       <c r="Q1" s="6">
-        <v>4.1</v>
+        <v>5.2</v>
       </c>
       <c r="R1" s="6">
-        <v>4.2</v>
+        <v>6.1</v>
       </c>
       <c r="S1" s="6">
-        <v>5.1</v>
+        <v>6.2</v>
       </c>
       <c r="T1" s="6">
-        <v>5.2</v>
+        <v>6.3</v>
       </c>
       <c r="U1" s="6">
-        <v>6.1</v>
+        <v>6.4</v>
       </c>
       <c r="V1" s="6">
-        <v>6.2</v>
+        <v>6.5</v>
       </c>
       <c r="W1" s="6">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="X1" s="6">
-        <v>7.1</v>
-[...1 lines deleted...]
-      <c r="Y1" s="6">
         <v>7.2</v>
       </c>
-      <c r="Z1" s="6">
-[...27 lines deleted...]
-    <row r="2" spans="1:34">
+      <c r="Y1" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="Z1" s="6" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" s="5" t="s">
-        <v>411</v>
+        <v>384</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:X2),"")</f>
+        <v/>
+      </c>
       <c r="Z2" s="5"/>
-      <c r="AA2" s="5"/>
-[...11 lines deleted...]
-    <row r="3" spans="1:34">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" s="5" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:X3),"")</f>
+        <v/>
+      </c>
       <c r="Z3" s="5"/>
-      <c r="AA3" s="5"/>
-[...11 lines deleted...]
-    <row r="4" spans="1:34">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" s="5" t="s">
-        <v>413</v>
+        <v>386</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:X4),"")</f>
+        <v/>
+      </c>
       <c r="Z4" s="5"/>
-      <c r="AA4" s="5"/>
-[...11 lines deleted...]
-    <row r="5" spans="1:34">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" s="5" t="s">
-        <v>414</v>
+        <v>387</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:X5),"")</f>
+        <v/>
+      </c>
       <c r="Z5" s="5"/>
-      <c r="AA5" s="5"/>
-[...11 lines deleted...]
-    <row r="6" spans="1:34">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" s="5" t="s">
-        <v>415</v>
+        <v>388</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:X6),"")</f>
+        <v/>
+      </c>
       <c r="Z6" s="5"/>
-      <c r="AA6" s="5"/>
-[...11 lines deleted...]
-    <row r="7" spans="1:34">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" s="5" t="s">
-        <v>416</v>
+        <v>389</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:X7),"")</f>
+        <v/>
+      </c>
       <c r="Z7" s="5"/>
-      <c r="AA7" s="5"/>
-[...11 lines deleted...]
-    <row r="8" spans="1:34">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" s="5" t="s">
-        <v>417</v>
+        <v>390</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:X8),"")</f>
+        <v/>
+      </c>
       <c r="Z8" s="5"/>
-      <c r="AA8" s="5"/>
-[...11 lines deleted...]
-    <row r="9" spans="1:34">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" s="5" t="s">
-        <v>418</v>
+        <v>391</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:X9),"")</f>
+        <v/>
+      </c>
       <c r="Z9" s="5"/>
-      <c r="AA9" s="5"/>
-[...11 lines deleted...]
-    <row r="10" spans="1:34">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" s="5" t="s">
-        <v>419</v>
+        <v>392</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:X10),"")</f>
+        <v/>
+      </c>
       <c r="Z10" s="5"/>
-      <c r="AA10" s="5"/>
-[...11 lines deleted...]
-    <row r="11" spans="1:34">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" s="5" t="s">
-        <v>420</v>
+        <v>393</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:X11),"")</f>
+        <v/>
+      </c>
       <c r="Z11" s="5"/>
-      <c r="AA11" s="5"/>
-[...11 lines deleted...]
-    <row r="12" spans="1:34">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" s="5" t="s">
-        <v>421</v>
+        <v>394</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:X12),"")</f>
+        <v/>
+      </c>
       <c r="Z12" s="5"/>
-      <c r="AA12" s="5"/>
-[...11 lines deleted...]
-    <row r="13" spans="1:34">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" s="5" t="s">
-        <v>422</v>
+        <v>395</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:X13),"")</f>
+        <v/>
+      </c>
       <c r="Z13" s="5"/>
-      <c r="AA13" s="5"/>
-[...11 lines deleted...]
-    <row r="14" spans="1:34">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" s="5" t="s">
-        <v>423</v>
+        <v>396</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
-      <c r="Y14" s="5"/>
+      <c r="Y14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:X14),"")</f>
+        <v/>
+      </c>
       <c r="Z14" s="5"/>
-      <c r="AA14" s="5"/>
-[...11 lines deleted...]
-    <row r="15" spans="1:34">
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" s="5" t="s">
-        <v>424</v>
+        <v>397</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:X15),"")</f>
+        <v/>
+      </c>
       <c r="Z15" s="5"/>
-      <c r="AA15" s="5"/>
-[...11 lines deleted...]
-    <row r="16" spans="1:34">
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" s="5" t="s">
-        <v>425</v>
+        <v>398</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:X16),"")</f>
+        <v/>
+      </c>
       <c r="Z16" s="5"/>
-      <c r="AA16" s="5"/>
-[...11 lines deleted...]
-    <row r="17" spans="1:34">
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" s="5" t="s">
-        <v>426</v>
+        <v>399</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:X17),"")</f>
+        <v/>
+      </c>
       <c r="Z17" s="5"/>
-      <c r="AA17" s="5"/>
-[...11 lines deleted...]
-    <row r="18" spans="1:34">
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" s="5" t="s">
-        <v>427</v>
+        <v>400</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:X18),"")</f>
+        <v/>
+      </c>
       <c r="Z18" s="5"/>
-      <c r="AA18" s="5"/>
-[...11 lines deleted...]
-    <row r="19" spans="1:34">
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" s="5" t="s">
-        <v>428</v>
+        <v>401</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
-      <c r="Y19" s="5"/>
+      <c r="Y19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:X19),"")</f>
+        <v/>
+      </c>
       <c r="Z19" s="5"/>
-      <c r="AA19" s="5"/>
-[...11 lines deleted...]
-    <row r="20" spans="1:34">
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" s="5" t="s">
-        <v>429</v>
+        <v>402</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:X20),"")</f>
+        <v/>
+      </c>
       <c r="Z20" s="5"/>
-      <c r="AA20" s="5"/>
-[...11 lines deleted...]
-    <row r="21" spans="1:34">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" s="5" t="s">
-        <v>430</v>
+        <v>403</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
-      <c r="Y21" s="5"/>
+      <c r="Y21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:X21),"")</f>
+        <v/>
+      </c>
       <c r="Z21" s="5"/>
-      <c r="AA21" s="5"/>
-[...11 lines deleted...]
-    <row r="22" spans="1:34">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" s="5" t="s">
-        <v>431</v>
+        <v>404</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
-      <c r="Y22" s="5"/>
+      <c r="Y22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:X22),"")</f>
+        <v/>
+      </c>
       <c r="Z22" s="5"/>
-      <c r="AA22" s="5"/>
-[...11 lines deleted...]
-    <row r="23" spans="1:34">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" s="5" t="s">
-        <v>432</v>
+        <v>405</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
-      <c r="Y23" s="5"/>
+      <c r="Y23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:X23),"")</f>
+        <v/>
+      </c>
       <c r="Z23" s="5"/>
-      <c r="AA23" s="5"/>
-[...11 lines deleted...]
-    <row r="24" spans="1:34">
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" s="5" t="s">
-        <v>433</v>
+        <v>406</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
-      <c r="Y24" s="5"/>
+      <c r="Y24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:X24),"")</f>
+        <v/>
+      </c>
       <c r="Z24" s="5"/>
-      <c r="AA24" s="5"/>
-[...11 lines deleted...]
-    <row r="25" spans="1:34">
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" s="5" t="s">
-        <v>434</v>
+        <v>407</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
-      <c r="Y25" s="5"/>
+      <c r="Y25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:X25),"")</f>
+        <v/>
+      </c>
       <c r="Z25" s="5"/>
-      <c r="AA25" s="5"/>
-[...11 lines deleted...]
-    <row r="26" spans="1:34">
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" s="5" t="s">
-        <v>435</v>
+        <v>408</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
-      <c r="Y26" s="5"/>
+      <c r="Y26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:X26),"")</f>
+        <v/>
+      </c>
       <c r="Z26" s="5"/>
-      <c r="AA26" s="5"/>
-[...11 lines deleted...]
-    <row r="27" spans="1:34">
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" s="5" t="s">
-        <v>436</v>
+        <v>409</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
-      <c r="Y27" s="5"/>
+      <c r="Y27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:X27),"")</f>
+        <v/>
+      </c>
       <c r="Z27" s="5"/>
-      <c r="AA27" s="5"/>
-[...11 lines deleted...]
-    <row r="28" spans="1:34">
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" s="5" t="s">
-        <v>437</v>
+        <v>410</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
-      <c r="Y28" s="5"/>
+      <c r="Y28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:X28),"")</f>
+        <v/>
+      </c>
       <c r="Z28" s="5"/>
-      <c r="AA28" s="5"/>
-[...11 lines deleted...]
-    <row r="29" spans="1:34">
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" s="5" t="s">
-        <v>438</v>
+        <v>411</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
-      <c r="Y29" s="5"/>
+      <c r="Y29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:X29),"")</f>
+        <v/>
+      </c>
       <c r="Z29" s="5"/>
-      <c r="AA29" s="5"/>
-[...11 lines deleted...]
-    <row r="30" spans="1:34">
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" s="5" t="s">
-        <v>439</v>
+        <v>412</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
-      <c r="Y30" s="5"/>
+      <c r="Y30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:X30),"")</f>
+        <v/>
+      </c>
       <c r="Z30" s="5"/>
-      <c r="AA30" s="5"/>
-[...11 lines deleted...]
-    <row r="31" spans="1:34">
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" s="5" t="s">
-        <v>440</v>
+        <v>413</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
-      <c r="Y31" s="5"/>
+      <c r="Y31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:X31),"")</f>
+        <v/>
+      </c>
       <c r="Z31" s="5"/>
-      <c r="AA31" s="5"/>
-[...9 lines deleted...]
-      <c r="AH31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="900">
+  <dataValidations count="660">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -6356,822 +5881,102 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X31">
-      <formula1>"1,2,3,4"</formula1>
-[...718 lines deleted...]
-    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:H11"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="6" t="s">
@@ -7340,2806 +6145,2548 @@
         <v>73</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
     </row>
-    <row r="9" spans="1:8">
-[...46 lines deleted...]
-    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K31"/>
+  <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K31"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D2" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J2" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="E2" s="5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K2" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="K3" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="K4" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5">
         <v>1.4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5">
         <v>2.1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="K6" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5">
         <v>2.2</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="K7" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5">
         <v>2.3</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="K8" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>3.1</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>122</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>125</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="J9" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>127</v>
+      </c>
       <c r="K9" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>3.2</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E10" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="F10" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="F10" s="5" t="s">
+      <c r="G10" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="G10" s="5" t="s">
+      <c r="H10" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I10" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="H10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="5" t="s">
+      <c r="J10" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="J10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
-        <v>3.3</v>
+        <v>4.1</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="F11" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="G11" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="H11" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="G11" s="5" t="s">
+      <c r="J11" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="H11" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K11" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
-        <v>3.4</v>
+        <v>4.2</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D12" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G12" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="E12" s="5" t="s">
+      <c r="H12" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="J12" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="G12" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K12" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
-        <v>3.5</v>
+        <v>4.3</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>147</v>
-[...9 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>151</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
       <c r="K13" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
-        <v>3.6</v>
+        <v>4.4</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
-        <v>3.7</v>
+        <v>5.1</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      <c r="G15" s="5"/>
+        <v>146</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>149</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="J15" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>151</v>
+      </c>
       <c r="K15" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
-        <v>4.1</v>
+        <v>5.2</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D16" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I16" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="E16" s="5" t="s">
+      <c r="J16" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="F16" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K16" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
-        <v>4.2</v>
+        <v>6.1</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="D17" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I17" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="E17" s="5" t="s">
+      <c r="J17" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="F17" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K17" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
-        <v>5.1</v>
+        <v>6.2</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D18" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="G18" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="E18" s="5" t="s">
+      <c r="H18" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I18" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="F18" s="5" t="s">
+      <c r="J18" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="G18" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K18" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
-        <v>5.2</v>
+        <v>6.3</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D19" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I19" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="E19" s="5"/>
-[...6 lines deleted...]
-      <c r="J19" s="5"/>
+      <c r="J19" s="5" t="s">
+        <v>173</v>
+      </c>
       <c r="K19" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
-        <v>6.1</v>
+        <v>6.4</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="E20" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="F20" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
-        <v>6.2</v>
+        <v>6.5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>178</v>
-[...9 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
       <c r="K21" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
-        <v>6.3</v>
+        <v>7.1</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>183</v>
-[...9 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
       <c r="K22" s="7">
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
-        <v>3.33</v>
-[...199 lines deleted...]
-        <v>3.33</v>
+        <v>4.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>201</v>
+        <v>182</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>203</v>
+        <v>184</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C9" s="5">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C10" s="5">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>213</v>
+        <v>194</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C11" s="5">
         <v>3</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C12" s="5">
         <v>4</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C13" s="5">
         <v>5</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C14" s="5">
         <v>6</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C15" s="5">
         <v>7</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C16" s="5">
         <v>8</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C17" s="5">
         <v>9</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C18" s="5">
         <v>10</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C19" s="5">
         <v>11</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C20" s="5">
         <v>12</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C21" s="5">
         <v>13</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C22" s="5">
         <v>14</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C23" s="5">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C24" s="5">
         <v>16</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C25" s="5">
         <v>17</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>228</v>
+        <v>209</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C26" s="5">
         <v>18</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C27" s="5">
         <v>19</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C28" s="5">
         <v>20</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C29" s="5">
         <v>21</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C30" s="5">
         <v>22</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>233</v>
+        <v>214</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C31" s="5">
         <v>1</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>234</v>
+        <v>215</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C32" s="5">
         <v>2</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>235</v>
+        <v>216</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C33" s="5">
         <v>3</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C34" s="5">
         <v>4</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>237</v>
+        <v>218</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C35" s="5">
         <v>5</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C36" s="5">
         <v>6</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C37" s="5">
         <v>7</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C38" s="5">
         <v>8</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C39" s="5">
         <v>9</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C40" s="5">
         <v>10</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C41" s="5">
         <v>11</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C42" s="5">
         <v>12</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="C43" s="5">
         <v>13</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>270</v>
+        <v>251</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>271</v>
+        <v>252</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>276</v>
+        <v>257</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>277</v>
+        <v>258</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="G16" s="5" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>279</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>280</v>
+        <v>261</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G22" s="5" t="s">
         <v>265</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>285</v>
+        <v>266</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>286</v>
+        <v>267</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>289</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>291</v>
+        <v>272</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>292</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>293</v>
+        <v>274</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>299</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>302</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>308</v>
+        <v>289</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>310</v>
+        <v>291</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>312</v>
+        <v>293</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>313</v>
+        <v>294</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>314</v>
+        <v>295</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>315</v>
+        <v>296</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>318</v>
+        <v>299</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="C20" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="5" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>