--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:40</t>
+    <t>10/07/2026 20:33</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio de Bachillerato para Biología; aplica el currículo estatal del RD 243/2022, sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal de Biología de 2.º Bachillerato según el RD 243/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>
@@ -1140,263 +1140,265 @@
 • Inmunidad humoral y celular: mecanismos de acción.
 • Inmunidad artificial y natural, pasiva y activa: mecanismos de funcionamiento.
 • Enfermedades infecciosas: fases.
 • Principales patologías del sistema inmunitario: causas y relevancia clínica.</t>
   </si>
   <si>
     <t>2.2
 3.1
 3.2
 5.1</t>
   </si>
   <si>
     <t>CE.B.3
 CE.B.5</t>
   </si>
   <si>
     <t>Análisis crítico de artículos científicos, elaboración de informes sobre aplicaciones biotecnológicas y esquemas de respuesta inmunitaria.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Bio-Influencers: El ADN de nuestra despensa</t>
+    <t>Bioquímica en tu mesa: el podcast de la salud molecular</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Desmontando mitos nutricionales y poniendo en valor el patrimonio bioquímico de Aragón</t>
+    <t>Investigamos la base molecular de los hábitos alimentarios aragoneses y lo contamos en un podcast</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un entorno digital saturado de 'fake news' sobre nutrición y dietas milagro, el alumnado de 2.º de Bachillerato debe actuar como garante del rigor científico. Utilizando como base los productos de proximidad de Aragón (aceite del Bajo Aragón, trufa de Teruel, frutas de Calatayud), se analizará su composición bioquímica para explicar su importancia biológica y metabólica.</t>
+    <t>El instituto quiere abrir un canal de divulgación científica en la web del centro. El departamento de Biología propone una serie de podcasts sobre alimentación y salud molecular, aprovechando el interés local por los productos agroalimentarios aragoneses y los debates sobre dieta mediterránea.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos utilizar el conocimiento sobre biomoléculas para combatir la desinformación nutricional en redes sociales y promover los productos locales aragoneses?</t>
+    <t>Crear una serie de 3 episodios de podcast (5-7 minutos cada uno) donde se explique, con rigor y lenguaje accesible, la relación entre biomoléculas presentes en alimentos típicos aragoneses y procesos metabólicos relevantes para la salud, ofreciendo recomendaciones basadas en evidencia científica.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Laboratorio de biología (reactivos de identificación)
-[...3 lines deleted...]
-• Muestras de productos locales aragoneses</t>
+• Ordenadores con acceso a internet
+• Micrófonos o móviles para grabar
+• Software de edición de audio (Audacity, gratis)
+• Pizarra digital
+• Fichas de evaluación de fuentes
+• Rúbrica de evaluación del podcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, comunicación lingüística, sentido de iniciativa y espíritu emprendedor, y conciencia y expresiones culturales (patrimonio gastronómico aragonés).</t>
+    <t>Educación para la salud, consumo responsable, competencia digital y comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: crear un podcast divulgativo sobre la base molecular de la alimentación aragonesa. Se ve un ejemplo de podcast científico. Se formula la pregunta guía y se debate sobre mitos alimentarios. Se organizan equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y primeras hipótesis sobre hábitos y biomoléculas.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesiones teórico-prácticas sobre biomoléculas: estructura, función y metabolismo energético. Se trabaja con modelos moleculares, tablas de composición de alimentos y vídeos. El alumnado aprende a buscar y evaluar fuentes fiables (PubMed, Google Scholar, webs institucionales).</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de biomoléculas en alimentos, y ficha de evaluación crítica de una fuente.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga un alimento aragonés representativo (aceite, vino, fruta, ternasco) y relaciona sus biomoléculas con efectos sobre la salud. Elaboran el guion detallado de su episodio, incluyendo argumentos a favor y en contra, citando fuentes. Se realiza un borrador de guion.</t>
+  </si>
+  <si>
+    <t>Borrador de guion con citas y argumentación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación de una recopilación de 'TikToks' y 'Reels' con afirmaciones pseudocientíficas sobre alimentos. Debate dirigido sobre la responsabilidad del científico en la sociedad. Elección por grupos de un producto aragonés y un mito asociado.</t>
-[...35 lines deleted...]
-    <t>Archivo de vídeo/enlace al video-podcast finalizado.</t>
+    <t>Grabación del podcast en sala de ordenadores o con móviles. Edición básica (cortar ruidos, añadir música de introducción). Se sube a la web del centro.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del episodio.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visualización de los vídeos en clase (Cinefórum). Coevaluación mediante rúbrica digital. Reflexión final sobre la importancia de la ciencia en la soberanía alimentaria y la salud pública en Aragón.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+    <t>Audición cruzada de episodios entre equipos. Coevaluación mediante rúbrica. Cada equipo autoevalúa su proceso. El profesor asigna nivel de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Código Inmune: Radiografía de la Salud en Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos demostrar, mediante el análisis de datos científicos y fundamentos moleculares, el impacto de la inmunización en la salud de la población aragonesa?</t>
+    <t>Desvela el sueño de tu instituto</t>
+  </si>
+  <si>
+    <t>Una investigación sobre hábitos de sueño y su base molecular</t>
+  </si>
+  <si>
+    <t>El equipo directivo quiere actualizar el plan de bienestar del centro y nos pide datos reales sobre los hábitos de sueño del alumnado, para tomar decisiones informadas.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos de sueño, recoger datos, analizarlos a la luz de los mecanismos moleculares del sueño (reloj biológico, melatonina, expresión génica) y entregar al equipo directivo un informe con recomendaciones argumentadas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Portal de Salud de Aragón (Data Salud)
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación y diario de aprendizaje final.</t>
+• Encuesta impresa o formulario Google
+• Hoja de cálculo (LibreOffice Calc o Google Sheets)
+• Artículos divulgativos sobre sueño y reloj biológico
+• Vídeos sobre expresión génica y ritmos circadianos
+• Plantillas de informe y póster</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación emocional y tratamiento crítico de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo y se visiona un vídeo sobre el impacto del sueño en la salud. El alumnado debate y formula hipótesis sobre la relación entre sueño y rendimiento, y acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller sobre los mecanismos moleculares del sueño (reloj circadiano, expresión de genes clock, melatonina) y ética de la investigación. Sesión práctica de diseño de encuestas con escalas validadas y búsqueda de fuentes fiables.</t>
+  </si>
+  <si>
+    <t>Encuesta piloto y ficha de fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Recogida de datos en el instituto (aplicación de la encuesta a al menos 50 compañeros). Vuelca y depura los datos en hoja de cálculo. Calcula estadísticos básicos y genera gráficos (barras, sectores, dispersión).</t>
+  </si>
+  <si>
+    <t>Base de datos depurada y gráficas creadas.</t>
+  </si>
+  <si>
+    <t>Redacción del informe científico (introducción, métodos, resultados, discusión, conclusiones y recomendaciones). Elaboración del póster para la defensa. Preparación de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster terminados.</t>
+  </si>
+  <si>
+    <t>Defensa oral del póster ante una comisión formada por profesorado y miembros del equipo directivo. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual con diana de aprendizaje. Asignación de niveles de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, dianas de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Bio-Murales: El Lienzo de la Vida en el Ebro</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el arte visual para explicar a los agricultores y vecinos de nuestra localidad el impacto real de la biotecnología en los cultivos aragoneses y la salud humana?</t>
+    <t>Antibióticos: ¿armas o amenazas?</t>
+  </si>
+  <si>
+    <t>Una guía para la ganadería aragonesa contra la resistencia bacteriana</t>
+  </si>
+  <si>
+    <t>La consejería de Agricultura y la Asociación de Ganaderos de Aragón solicitan al instituto materiales divulgativos para concienciar sobre el uso responsable de antibióticos en la ganadería, ante el aumento de resistencias bacterianas.</t>
+  </si>
+  <si>
+    <t>Elaborar una guía divulgativa ilustrada que explique los mecanismos moleculares de la resistencia antibiótica y ofrezca recomendaciones prácticas para su uso racional en la ganadería aragonesa, y presentarla ante un representante del sector.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Software de diseño (Canva/Genially)
-[...35 lines deleted...]
-    <t>Rúbrica de coevaluación y diario de reflexión final.</t>
+• Artículos de prensa local sobre resistencia antibiótica
+• Bases de datos científicas (PubMed, Dialnet)
+• Plantillas para guía (Canva, Publisher)
+• Vídeos explicativos sobre mecanismos de resistencia
+• Ejemplo de guía divulgativa</t>
+  </si>
+  <si>
+    <t>Educación para la salud, consumo responsable y uso crítico de fuentes de información.</t>
+  </si>
+  <si>
+    <t>Se presenta la noticia 'La resistencia antibiótica amenaza la ganadería aragonesa' (extraída de prensa local). Se debate y formula la pregunta guía. Se forman equipos que eligen un tipo de ganadería (ovina, porcina, bovina) y se les asigna el encargo de la asociación ganadera.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales e hipótesis en cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se explican los mecanismos moleculares de resistencia (mutaciones, plásmidos, enzimas) y las técnicas de detección (PCR). Se muestra cómo buscar fuentes fiables (PubMed, Web of Science) y contrastar información.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de esquemas y casos de resistencia.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan la situación local: datos de consumo de antibióticos en Aragón, artículos sobre resistencia en ganadería, y recopilan información para la guía. Definen el contenido y el diseño.</t>
+  </si>
+  <si>
+    <t>Borrador de la guía con estructura y fuentes citadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora la guía (texto, ilustraciones, infografías) y prepara una presentación de 5 minutos para el representante de la asociación ganadera.</t>
+  </si>
+  <si>
+    <t>Guía terminada en formato digital o impreso.</t>
+  </si>
+  <si>
+    <t>Exposición de las guías ante el representante invitado (o simulación). Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro según rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer artículos de investigación sobre biotecnología en tres niveles de complejidad lingüística, incluyendo versiones con glosarios terminológicos hipervinculados a animaciones moleculares.
@@ -11137,85 +11139,85 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>362</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>365</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>372</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>342</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>376</v>
@@ -11271,119 +11273,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>188</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>352</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>353</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>354</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>381</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>385</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>387</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>342</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>393</v>
@@ -11439,119 +11441,119 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>188</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>352</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>353</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>354</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>398</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>402</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>404</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>371</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>407</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>