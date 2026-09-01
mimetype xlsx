--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:33</t>
+    <t>01/09/2026 15:13</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio de Bachillerato para Biología; aplica el currículo estatal del RD 243/2022, sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal de Biología de 2.º Bachillerato según el RD 243/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>