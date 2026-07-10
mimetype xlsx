--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="597">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="595">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:58</t>
+    <t>10/07/2026 22:40</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio de 2.º Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene sin cambios las competencias específicas y criterios de evaluación del BOE para Biología de 2.º Bachillerato.</t>
   </si>
@@ -1210,274 +1210,267 @@
 • Inmunidad artificial y natural, pasiva y activa: mecanismos de funcionamiento.
 • Enfermedades infecciosas: prevención, detección, fases y tratamiento.
 • Principales patologías del sistema inmunitario: enfermedades autoinmunes, síndromes de inmunodeficiencia y alergias.</t>
   </si>
   <si>
     <t>1.2: Comunicar informaciones u opiniones razonadas.
 1.3: Argumentar sobre aspectos relacionados con los contenidos de la materia.
 2.2: Contrastar y justificar la veracidad de información utilizando fuentes fiables.
 3.1: Evaluar la fiabilidad de las conclusiones de un trabajo de investigación.
 3.2: Argumentar sobre la contribución de la ciencia a la sociedad.</t>
   </si>
   <si>
     <t>CE.2: Localizar y utilizar fuentes fiables evaluándolas críticamente.
 CE.3: Analizar trabajos de investigación o divulgación con sentido crítico.</t>
   </si>
   <si>
     <t>Portafolio de investigación sobre biotecnología, examen final integrador tipo EvAU y debates evaluables sobre inmunología.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Alarma: Bacterias resistentes! ¿Podemos vencerlas con biotecnología?</t>
+    <t>Alérgenos en antena</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un vídeo divulgativo sobre la crisis de resistencia a antibióticos y las soluciones biotecnológicas desde Madrid</t>
+    <t>Un podcast sobre la biología molecular de las alergias en Madrid</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>La resistencia a los antibióticos es una crisis sanitaria global. En Madrid, hospitales como el Ramón y Cajal investigan nuevas estrategias. Los alumnos, como ciudadanos y futuros científicos, deben comprender el problema y las soluciones biotecnológicas.</t>
+    <t>En Madrid, las alergias al polen afectan a un tercio de la población, especialmente en primavera. La Red de Vigilancia Palinológica de la Comunidad publica datos diarios que la ciudadanía apenas conoce. El alumnado de 2.º Bachillerato puede tender un puente entre la ciencia molecular y la vida cotidiana.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a la comunidad educativa la amenaza de las bacterias resistentes y las soluciones biotecnológicas que se investigan en Madrid, de forma clara y atractiva?</t>
+    <t>Crear un podcast divulgativo de tres episodios (15 min cada uno) que explique, desde la biología molecular, el aumento de alergias en Madrid, utilizando datos reales de polen y entrevistas simuladas a expertos.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículos de la OMS sobre resistencia antimicrobiana
-[...4 lines deleted...]
-• Rúbrica de evaluación del producto</t>
+• Datos de la Red Palinológica de la Comunidad de Madrid (polenmadrid.org)
+• Tutorial de Audacity
+• Rúbrica de evaluación (5 criterios)
+• Artículos divulgativos sobre alergias (Ej.: SEICAP, SEAIC)
+• Micrófonos o grabadora de móvil</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (uso responsable de antibióticos), competencia digital (edición de vídeo, búsqueda de información), pensamiento crítico (análisis de fuentes).</t>
+    <t>Educación para la salud, competencia digital y tratamiento crítico de la información.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Visualización de un vídeo impactante sobre la resistencia antimicrobiana. Lluvia de ideas sobre causas y posibles soluciones. Presentación del reto: elaborar un vídeo divulgativo para el instituto. Formación de equipos y reparto de roles iniciales.</t>
-[...2 lines deleted...]
-    <t>Preguntas iniciales escritas individualmente sobre qué saben del tema y qué les gustaría aprender.</t>
+    <t>Se presenta el encargo: la Asociación de Alérgicos de Madrid pide un podcast que explique por qué aumentan las alergias. Se analiza un gráfico real de polen de Madrid y se genera la pregunta guía. Se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y cuestiones que se plantean los equipos.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Investigación guiada sobre los bloques de saberes necesarios: biomoléculas de antibióticos, técnicas biotecnológicas (PCR, ingeniería genética), inmunidad y resistencia. Uso de fuentes fiables (PubMed, OMS, CSIC). Elaboración de un mapa conceptual y ficha técnica de cada técnica.</t>
-[...2 lines deleted...]
-    <t>Mapa conceptual grupal sobre la relación entre resistencia, inmunidad y biotecnología. Ficha técnica de una técnica biotecnológica.</t>
+    <t>Sesiones teórico-prácticas sobre el sistema inmunitario, la alergia (IgE, mastocitos, histamina), y las biomoléculas implicadas. Se enseña a buscar y evaluar fuentes, y a interpretar datos palinológicos. Se realizan ejercicios con gráficos reales de la Red Palinológica.</t>
+  </si>
+  <si>
+    <t>Ejercicios de interpretación de gráficos, esquemas del mecanismo alérgico y análisis de una fuente científica.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Cada equipo diseña el podcast: estructura de tres episodios, reparto de roles, selecciona datos de polen (estación cercana), redacta el guion con citas y prepara una entrevista simulada a una persona experta (pueden ser compañeros de otro equipo o grabación propia). Se realiza un ensayo general.</t>
+  </si>
+  <si>
+    <t>Guion completo del podcast con fuentes citadas y plan de grabación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Diseño del guion del vídeo: estructura (problema, soluciones, llamado a la acción), roles (presentador, entrevistado, animador). Redacción del texto científico adaptado a público no experto. Inclusión de ejemplos de investigaciones en Madrid (hospitales, universidades).</t>
-[...11 lines deleted...]
-    <t>Vídeo final completo, con créditos y citas de fuentes.</t>
+    <t>Grabación y edición del podcast. Se facilita un tutorial de Audacity. Cada equipo graba sus tres episodios. Se suben a una plataforma (SoundCloud o similar) y se comparte el enlace con la clase.</t>
+  </si>
+  <si>
+    <t>Archivo de audio final o enlace.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visualización de los vídeos en clase. Coevaluación con rúbrica (claridad, rigor, creatividad). Debate sobre la contribución de la ciencia a la sociedad y el papel de los ciudadanos. Autoevaluación individual sobre el aprendizaje y dificultades.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada por cada grupo. Reflexión individual escrita (200 palabras).</t>
+    <t>Audición de un episodio de cada equipo (seleccionado al azar). Coevaluación con rúbrica (5 criterios, niveles 1-4). Autoevaluación del equipo y reflexión sobre el proceso. Se recogen las rúbricas y se asigna el nivel final a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación y reflexión grupal.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Está Madrid protegida? Análisis de datos de inmunidad poblacional</t>
-[...8 lines deleted...]
-    <t>Determinar si la población madrileña está suficientemente inmunizada frente a enfermedades prevenibles, analizando datos reales de incidencia y coberturas vacunales, y proponer medidas basadas en evidencias.</t>
+    <t>Resistencia a antibióticos en el instituto: un análisis bacteriano con datos propios</t>
+  </si>
+  <si>
+    <t>¿qué bacterias resistentes nos rodean y cómo prevenirlas?</t>
+  </si>
+  <si>
+    <t>El aumento de resistencias bacterianas es un problema global de salud. En nuestro centro, desconocemos la presencia de bacterias resistentes en el entorno cotidiano. Este proyecto permitirá obtener datos reales sobre las bacterias de las superficies que tocamos a diario y proponer acciones concretas.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un estudio microbiológico de superficies del centro para identificar la presencia de bacterias resistentes a antibióticos comunes, analizar los resultados y presentar recomendaciones para reducir riesgos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula de informática con acceso a Internet
-[...44 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada; reflexión individual escrita</t>
+• Placas de Petri con agar nutritivo
+• Asas de siembra estériles
+• Discos de antibióticos (ampicilina, tetraciclina, etc.)
+• Incubadora a 37°C
+• Guantes y material de protección
+• Fichas de registro de datos
+• Hoja de cálculo para elaboración de gráficos
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud (uso racional de antibióticos, higiene), tratamiento crítico de datos científicos y competencia digital (búsqueda de información, presentación).</t>
+  </si>
+  <si>
+    <t>Se presenta la problemática de la resistencia a antibióticos mediante noticias y datos de la OMS. El alumnado se organiza en equipos, formula hipótesis sobre la presencia de bacterias resistentes en el centro y diseña un plan de muestreo de superficies (ej. puertas, barandillas, mesas).</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis y plan de muestreo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: estructura bacteriana, mecanismos de resistencia, acción de antibióticos, técnicas de cultivo y antibiograma. Se utilizan modelos, vídeos y ejercicios de interpretación de resultados.</t>
+  </si>
+  <si>
+    <t>Cuestionario individual de conceptos clave y ejercicios de interpretación.</t>
+  </si>
+  <si>
+    <t>Los equipos recogen muestras de las superficies seleccionadas, siembran en placas de agar, incuban y realizan el antibiograma con discos de antibióticos comunes. Registran observaciones y resultados en el laboratorio.</t>
+  </si>
+  <si>
+    <t>Registro fotográfico y anotaciones en el cuaderno de laboratorio.</t>
+  </si>
+  <si>
+    <t>Los equipos analizan los datos (midiendo halos, comparando con tablas de sensibilidad), buscan información científica sobre los patrones observados, elaboran un informe escrito con gráficos y preparan una presentación oral para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación oral de los informes ante el equipo directivo y comisión de salud. Coevaluación entre equipos y autoevaluación mediante rúbrica. Reflexión sobre la fiabilidad de los resultados y propuestas de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>¡Defiéndete! Crea un cómic sobre tu sistema inmunitario</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos explicar de forma rigurosa pero atractiva los mecanismos de defensa de nuestro cuerpo a niños y adolescentes, contribuyendo a la educación para la salud de nuestra comunidad?</t>
+    <t>Crea un modelo y una campaña contra el cáncer desde la biología molecular</t>
+  </si>
+  <si>
+    <t>Del ADN al mensaje: replica, muta, conciencia</t>
+  </si>
+  <si>
+    <t>El centro de salud del barrio quiere ofrecer una charla de prevención del cáncer, pero carece de material visual y didáctico actualizado. El alumnado de Biología ha estudiado la replicación del ADN y las mutaciones que pueden originar cáncer. Se propone diseñar un modelo tridimensional del proceso de replicación destacando posibles errores y una campaña de concienciación dirigida a los usuarios del centro de salud.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un modelo tridimensional de la replicación del ADN que ilustre cómo surgen mutaciones oncogénicas, y elaborar una campaña de prevención del cáncer (póster, tríptico o vídeo breve) para entregar al centro de salud del barrio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada y cuestionario de impacto.</t>
+• Animaciones sobre replicación del ADN (ej. Biointeractive)
+• Artículos divulgativos sobre cáncer y prevención (AECC, ISCIII)
+• Materiales para el modelo: plastilina, cartón, impresora 3D opcional
+• Guía de elaboración de póster científico
+• Rúbrica de evaluación (4 criterios con niveles 1-4)</t>
+  </si>
+  <si>
+    <t>Educación para la salud, tratamiento crítico de la información científica y competencia en comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el centro de salud necesita material didáctico sobre prevención del cáncer. Se plantea la pregunta guía. El alumnado activa conocimientos previos sobre replicación y cáncer mediante una lluvia de ideas y un organizador gráfico.</t>
+  </si>
+  <si>
+    <t>Ideas previas escritas en un mural colaborativo.</t>
+  </si>
+  <si>
+    <t>Estudio de la replicación del ADN, tipos de mutaciones y su relación con el cáncer. Se utilizan animaciones, artículos de divulgación y modelos virtuales. El alumnado completa un cuaderno de actividades con esquemas y preguntas.</t>
+  </si>
+  <si>
+    <t>Cuaderno con esquemas de replicación y tipos de mutaciones.</t>
+  </si>
+  <si>
+    <t>Por equipos, diseñan el modelo tridimensional: deciden materiales, representan la horquilla de replicación y señalan puntos de error. Paralelamente, esbozan los mensajes clave de la campaña de prevención. Se realizan bocetos y se validan con el docente.</t>
+  </si>
+  <si>
+    <t>Bocetos del modelo y guión de la campaña.</t>
+  </si>
+  <si>
+    <t>Construcción del modelo (físico o digital) y elaboración de la campaña (póster, tríptico o vídeo). Se revisan borradores y se prepara la presentación para el centro de salud.</t>
+  </si>
+  <si>
+    <t>Modelo terminado y campaña lista.</t>
+  </si>
+  <si>
+    <t>Presentación de los productos al grupo y coevaluación mediante rúbrica. Se asignan niveles de logro a los criterios. Se prepara la entrega formal al centro de salud.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y dianas de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer artículos de investigación sobre biotecnología en tres niveles de complejidad lingüística, incluyendo versiones con glosarios terminológicos hipervinculados a animaciones moleculares.
 • Utilizar visores de bases de datos biológicas (como el Protein Data Bank o NCBI) para que el alumnado visualice estructuras en 3D simultáneamente a la lectura de la descripción textual del experimento.
 • Presentar los datos de experimentos clásicos (como los de Meselson y Stahl) mediante diagramas de flujo interactivos que permitan aislar variables y observar los resultados parciales antes de la conclusión final.</t>
   </si>
@@ -2666,895 +2659,895 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>290</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>462</v>
-      </c>
-[...4 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>468</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>474</v>
-      </c>
-[...4 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>477</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>482</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>484</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>487</v>
-      </c>
-[...4 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>490</v>
-      </c>
-[...4 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>493</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>496</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>499</v>
-      </c>
-[...4 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>502</v>
-      </c>
-[...4 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>368</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>180</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>374</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>515</v>
-      </c>
-[...4 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="E4" s="7" t="s">
         <v>518</v>
-      </c>
-[...7 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>521</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>522</v>
-      </c>
-[...4 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>525</v>
-      </c>
-[...7 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>528</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>529</v>
-      </c>
-[...4 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>532</v>
-      </c>
-[...7 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>535</v>
-      </c>
-[...7 lines deleted...]
-        <v>537</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>539</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>540</v>
-      </c>
-[...4 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D3" s="9">
         <v>3.33</v>
       </c>
       <c r="E3" s="9">
         <v>3.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="D4" s="9">
         <v>3.33</v>
       </c>
       <c r="E4" s="9">
         <v>3.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="D5" s="9">
         <v>3.33</v>
       </c>
       <c r="E5" s="9">
         <v>3.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="D6" s="9">
         <v>3.75</v>
       </c>
       <c r="E6" s="9">
         <v>3.75</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D7" s="9">
         <v>3.75</v>
       </c>
       <c r="E7" s="9">
         <v>3.75</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D8" s="9">
         <v>3.75</v>
       </c>
       <c r="E8" s="9">
         <v>3.75</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D9" s="9">
         <v>3.75</v>
       </c>
       <c r="E9" s="9">
         <v>3.75</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.1</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D10" s="9">
         <v>5.0</v>
       </c>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.2</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="D11" s="9">
         <v>5.0</v>
       </c>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>5.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>6.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>6.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>1.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D15" s="9">
         <v>3.33</v>
       </c>
       <c r="E15" s="9">
         <v>3.33</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>1.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D16" s="9">
         <v>3.33</v>
       </c>
       <c r="E16" s="9">
         <v>3.33</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>1.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D17" s="9">
         <v>3.33</v>
       </c>
       <c r="E17" s="9">
         <v>3.33</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>2.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="D18" s="9">
         <v>3.75</v>
       </c>
       <c r="E18" s="9">
         <v>3.75</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>2.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D19" s="9">
         <v>3.75</v>
       </c>
       <c r="E19" s="9">
         <v>3.75</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>3.1</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="D20" s="9">
         <v>3.75</v>
       </c>
       <c r="E20" s="9">
         <v>3.75</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>3.2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D21" s="9">
         <v>3.75</v>
       </c>
       <c r="E21" s="9">
         <v>3.75</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>4.1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D22" s="9">
         <v>5.0</v>
       </c>
       <c r="E22" s="9">
         <v>5.0</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>4.2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="D23" s="9">
         <v>5.0</v>
       </c>
       <c r="E23" s="9">
         <v>5.0</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>5.1</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D24" s="9">
         <v>5.0</v>
       </c>
       <c r="E24" s="9">
         <v>5.0</v>
       </c>
@@ -3564,145 +3557,145 @@
       <c r="A25" s="7">
         <v>5.2</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D25" s="9">
         <v>5.0</v>
       </c>
       <c r="E25" s="9">
         <v>5.0</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>6.1</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="D26" s="9">
         <v>5.0</v>
       </c>
       <c r="E26" s="9">
         <v>5.0</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>6.2</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="D27" s="9">
         <v>5.0</v>
       </c>
       <c r="E27" s="9">
         <v>5.0</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <f>SUM(E3:E27)</f>
         <v>104.97999999999999</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="8" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>4.1</v>
       </c>
@@ -3736,1103 +3729,1103 @@
       <c r="T1" s="8">
         <v>3.1</v>
       </c>
       <c r="U1" s="8">
         <v>3.2</v>
       </c>
       <c r="V1" s="8">
         <v>4.1</v>
       </c>
       <c r="W1" s="8">
         <v>4.2</v>
       </c>
       <c r="X1" s="8">
         <v>5.1</v>
       </c>
       <c r="Y1" s="8">
         <v>5.2</v>
       </c>
       <c r="Z1" s="8">
         <v>6.1</v>
       </c>
       <c r="AA1" s="8">
         <v>6.2</v>
       </c>
       <c r="AB1" s="8" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="AC1" s="8" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" s="7" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AA2),"")</f>
         <v/>
       </c>
       <c r="AC2" s="7"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" s="7" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AA3),"")</f>
         <v/>
       </c>
       <c r="AC3" s="7"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" s="7" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AA4),"")</f>
         <v/>
       </c>
       <c r="AC4" s="7"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" s="7" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AA5),"")</f>
         <v/>
       </c>
       <c r="AC5" s="7"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="7" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AA6),"")</f>
         <v/>
       </c>
       <c r="AC6" s="7"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="7" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AA7),"")</f>
         <v/>
       </c>
       <c r="AC7" s="7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" s="7" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AA8),"")</f>
         <v/>
       </c>
       <c r="AC8" s="7"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="7" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AA9),"")</f>
         <v/>
       </c>
       <c r="AC9" s="7"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="7" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AA10),"")</f>
         <v/>
       </c>
       <c r="AC10" s="7"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="7" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AA11),"")</f>
         <v/>
       </c>
       <c r="AC11" s="7"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="7" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AA12),"")</f>
         <v/>
       </c>
       <c r="AC12" s="7"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="7" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AA13),"")</f>
         <v/>
       </c>
       <c r="AC13" s="7"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="7" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AA14),"")</f>
         <v/>
       </c>
       <c r="AC14" s="7"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="7" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AA15),"")</f>
         <v/>
       </c>
       <c r="AC15" s="7"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="7" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AA16),"")</f>
         <v/>
       </c>
       <c r="AC16" s="7"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AA17),"")</f>
         <v/>
       </c>
       <c r="AC17" s="7"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AA18),"")</f>
         <v/>
       </c>
       <c r="AC18" s="7"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="7" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AA19),"")</f>
         <v/>
       </c>
       <c r="AC19" s="7"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AA20),"")</f>
         <v/>
       </c>
       <c r="AC20" s="7"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AA21),"")</f>
         <v/>
       </c>
       <c r="AC21" s="7"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="7" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AA22),"")</f>
         <v/>
       </c>
       <c r="AC22" s="7"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="7" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AA23),"")</f>
         <v/>
       </c>
       <c r="AC23" s="7"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="7" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AA24),"")</f>
         <v/>
       </c>
       <c r="AC24" s="7"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AA25),"")</f>
         <v/>
       </c>
       <c r="AC25" s="7"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AA26),"")</f>
         <v/>
       </c>
       <c r="AC26" s="7"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AA27),"")</f>
         <v/>
       </c>
       <c r="AC27" s="7"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AA28),"")</f>
         <v/>
       </c>
       <c r="AC28" s="7"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="7" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AA29),"")</f>
         <v/>
       </c>
       <c r="AC29" s="7"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AA30),"")</f>
         <v/>
       </c>
       <c r="AC30" s="7"/>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="7" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11306,68 +11299,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>384</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>389</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>391</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>393</v>
       </c>
     </row>
@@ -11457,276 +11450,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>401</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>403</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>384</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>405</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="C25" s="7" t="s">
+      <c r="D25" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="D25" s="7" t="s">
+      <c r="E25" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>391</v>
       </c>
       <c r="C26" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>362</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>364</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>366</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>368</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>370</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>372</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>373</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>374</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>384</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C38" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="C38" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="7" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>391</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11735,320 +11728,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>290</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>434</v>
-      </c>
-[...4 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>