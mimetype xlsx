--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:40</t>
+    <t>01/09/2026 15:13</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio de 2.º Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Madrid mantiene sin cambios las competencias específicas y criterios de evaluación del BOE para Biología de 2.º Bachillerato.</t>
   </si>