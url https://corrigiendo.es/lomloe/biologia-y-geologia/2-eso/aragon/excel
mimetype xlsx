--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:36</t>
+    <t>01/09/2026 14:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha desarrollado currículo propio para 2.º ESO de Biología y Geología; se aplica íntegramente el RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí. Tanto los criterios de evaluación como los saberes básicos coinciden con los del Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
@@ -1020,263 +1020,260 @@
 2.2: Reconocer la información sobre temas biológicos y geológicos con base científica, distinguiéndola de pseudociencias
 2.3: Valorar la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella
 3.1: Plantear preguntas e hipótesis e intentar realizar predicciones sobre fenómenos biológicos o geológicos
 3.2: Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos
 3.3: Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos
 3.4: Interpretar los resultados obtenidos en el proyecto de investigación
 3.5: Cooperar dentro de un proyecto científico asumiendo responsablemente una función concreta
 5.1: Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medio ambiente y la sostenibilidad
 5.2: Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y ajenas</t>
   </si>
   <si>
     <t>CE.BG.2
 CE.BG.3
 CE.BG.5</t>
   </si>
   <si>
     <t>Informe de investigación científica, defensa oral del proyecto de sostenibilidad y observación del trabajo cooperativo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡STOP BULOS NUTRICIONALES! TU SALUD EN UN CLIC</t>
+    <t>Salva los Sotos del Ebro: un podcast para la acción</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un video-podcast de divulgación científica sobre nutrición y salud para la comunidad educativa</t>
+    <t>Biología y Geología 2.º ESO - Aragón</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un entorno saturado de información en redes sociales, el alumnado de 2.º ESO de Aragón se enfrenta a constantes mitos sobre dietas milagro y productos ultraprocesados. Utilizando como referencia la dieta mediterránea y los productos de proximidad de nuestra comunidad, esta situación busca dotarles de herramientas críticas para mejorar su salud y la del planeta.</t>
+    <t>Los Sotos y Galachos del Ebro, un paisaje protegido en Zaragoza, sufren presión por basura, especies invasoras y urbanización. El Ayuntamiento busca iniciativas ciudadanas de concienciación.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos usar la ciencia para desmentir los mitos alimentarios que circulan en redes sociales y promover hábitos saludables en nuestro instituto?</t>
+    <t>Crear un episodio de podcast (vídeo) que analice la problemática ambiental de los Sotos del Ebro y proponga acciones sostenibles, dirigido a la comunidad local.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con cámara
-[...3 lines deleted...]
-• Micrófonos básicos de solapa</t>
+• Reportajes y datos del Paisaje Protegido Sotos y Galachos del Ebro (web del Gobierno de Aragón)
+• Tablets o móviles para grabación, ordenadores con editor de vídeo gratuito (Clipchamp, OpenShot)
+• Material de laboratorio: lupas, muestras de rocas para identificación
+• Rúbrica de evaluación del videopodcast</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Alfabetización informacional, salud pública, consumo responsable y competencia digital.</t>
+    <t>Educación ambiental, competencia digital y conciencia social.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Análisis de 'trends' de TikTok sobre alimentación. Los alumnos traen etiquetas de sus meriendas habituales para identificar componentes. Se presenta el reto de crear un canal de comunicación científica para el centro.</t>
-[...2 lines deleted...]
-    <t>Muro virtual (Padlet) con los mitos detectados por el grupo.</t>
+    <t>Presentación del problema: vídeo corto sobre los Sotos del Ebro y el encargo del Ayuntamiento. Lluvia de ideas sobre qué sabemos y qué necesitamos saber. Cada equipo formula su hipótesis sobre las principales amenazas.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre ecosistemas (redes tróficas, relaciones), impacto humano (basura, especies invasoras) y paisaje (rocas, sedimentación). Se analizan datos reales del espacio protegido (informes, mapas).</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de datos y esquemas de red trófica.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos investigan problemáticas concretas (basura, especies invasoras, pérdida de ribera) y proponen hábitos sostenibles. Simulan entrevistas a un biólogo y a un vecino.</t>
+  </si>
+  <si>
+    <t>Investigación documentada en una presentación colaborativa.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Investigación sobre los aparatos implicados en la nutrición y la diferencia entre alimentación y nutrición. Taller de lectura de etiquetas nutricionales y análisis de la pirámide alimentaria aragonesa. Búsqueda de fuentes científicas (OMS, AESAN).</t>
-[...23 lines deleted...]
-    <t>Archivo de vídeo final del video-podcast.</t>
+    <t>Grabación y edición del videopodcast: incluyen gráficos, imágenes de los Sotos, diagrama de red trófica y las recomendaciones. Se realiza un pase previo interno para coevaluación.</t>
+  </si>
+  <si>
+    <t>Videopodcast terminado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vídeos en gran grupo. Coevaluación mediante rúbrica digital. Reflexión individual sobre la evolución de los propios hábitos alimentarios desde el inicio de la situación.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+    <t>Visionado de los podcasts, coevaluación con rúbrica entre equipos y autoevaluación individual. Debate sobre impacto real en la audiencia. Asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>OPERACIÓN RÍO: ¿QUÉ DICEN LOS DATOS DE NUESTRAS AGUAS?</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos determinar científicamente la salud de un río aragonés y qué medidas debemos proponer para su conservación basadas en evidencias?</t>
+    <t>¿Comemos bien? Un diagnóstico con datos propios</t>
+  </si>
+  <si>
+    <t>Estudio de hábitos alimenticios del alumnado para mejorar la salud del centro</t>
+  </si>
+  <si>
+    <t>El equipo directivo quiere solicitar la adhesión al Programa de Fruta Escolar de Aragón, pero necesita un diagnóstico basado en datos reales del alumnado, no en suposiciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar un cuestionario sobre hábitos alimenticios, analizar los datos obtenidos y elaborar un informe con recomendaciones para presentar al equipo directivo y a las familias.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Kits de análisis de agua (tiras reactivas, termómetros)
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de desempeño.</t>
+• Plantilla de cuestionario (Google Forms o papel)
+• Hoja de cálculo (Excel, LibreOffice o Google Sheets)
+• Material de apoyo sobre nutrición (esquemas, vídeos, infografías)
+• Rúbrica de evaluación para la exposición y el producto</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación en consumo responsable y uso crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del equipo directivo y se debate la pregunta guía. Cada equipo formula una hipótesis inicial sobre los hábitos alimenticios del alumnado (ej. 'pensamos que la mayoría no desayuna fruta').</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis escritas.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes sobre nutrición, dieta saludable, y diseño de encuestas. El alumnado aprende a formular preguntas no sesgadas y a planificar la recogida de datos. Cada equipo diseña un cuestionario borrador.</t>
+  </si>
+  <si>
+    <t>Borrador del cuestionario con justificación de las preguntas.</t>
+  </si>
+  <si>
+    <t>Se administra el cuestionario a una muestra representativa del centro (se pide permiso). Se recogen datos, se introducen en una hoja de cálculo y se generan gráficos descriptivos. Cada equipo analiza una variable (ej. consumo de fruta, verdura, ultraprocesados).</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un póster o infografía con los resultados y un informe ejecutivo con recomendaciones. Se prepara una presentación oral para la jornada de salud escolar.</t>
+  </si>
+  <si>
+    <t>Póster y guion de la exposición.</t>
+  </si>
+  <si>
+    <t>Se realiza la exposición oral ante el grupo (simulando la audiencia real). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y del proceso. Se asignan niveles de logro 1-4 para cada criterio.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>PIEDRA, PAPEL Y CIENCIA: EL MUSEO GEOLÓGICO DE NUESTRO BARRIO</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar el arte para que nuestra comunidad comprenda y valore la historia geológica de Aragón y la importancia de proteger nuestro paisaje?</t>
+    <t>Cartografía tu paisaje</t>
+  </si>
+  <si>
+    <t>Una propuesta de intervención para conservar el entorno natural de tu localidad</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que un espacio natural cercano al centro (por ejemplo, un soto, una ribera o una zona de yesos) sufre degradación o falta de valoración social. El Ayuntamiento ha abierto una convocatoria para recibir propuestas ciudadanas de mejora y conservación. El grupo asume el reto de elaborar un plan técnico basado en el estudio científico del lugar.</t>
+  </si>
+  <si>
+    <t>Diseñar una propuesta de intervención (con planos, descripciones y recomendaciones) para la puesta en valor y conservación de un espacio natural local, basada en el análisis científico de sus componentes geológicos y ecológicos, y defenderla ante el Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Colección de rocas y minerales del centro
-[...36 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de aprendizaje sobre competencias adquiridas.</t>
+• Muestras de rocas (sedimentarias, metamórficas, ígneas)
+• Lupas, brújulas, cinta métrica
+• Fichas de campo y guías de identificación
+• Materiales digitales: mapas interactivos (SIG), fotos aéreas
+• Plantilla de propuesta de intervención
+• Rúbrica de evaluación y diana de autoevaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental, educación cívica y participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria del Ayuntamiento y se plantea la pregunta guía. El alumnado realiza una primera observación del espacio natural (salida breve o imágenes) y formula hipótesis sobre su estado y posibles mejoras.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas e hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>El alumnado aprende a clasificar rocas y minerales (mediante muestras físicas y digitales) y a analizar ecosistemas (componentes, relaciones). También practica la interpretación de paisajes mediante fotografías y mapas topográficos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de clasificación de rocas y análisis de ecosistemas.</t>
+  </si>
+  <si>
+    <t>Salida al espacio natural (o trabajo virtual con materiales de archivo). Los equipos recogen datos geológicos (tipos de roca, estructuras) y ecológicos (especies, interacciones, impactos humanos) mediante observación, fotografías y mediciones sencillas.</t>
+  </si>
+  <si>
+    <t>Hoja de registro de datos de campo (fotos, anotaciones).</t>
+  </si>
+  <si>
+    <t>Con los datos analizados, los equipos elaboran la propuesta de intervención: incluyen un mapa del lugar, descripción de su valor patrimonial, análisis de amenazas y lista de acciones recomendadas. Preparan la presentación para el Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Borrador de la propuesta y presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de las propuestas ante el resto de la clase simulando el pleno municipal. Coevaluación entre equipos y autoevaluación mediante diana de logro. Se asignan niveles 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar simuladores virtuales de tectónica de placas que permitan alternar entre la vista 3D del relieve, sismogramas en tiempo real y esquemas de flechas de movimiento para visualizar procesos geológicos invisibles.
@@ -2468,787 +2465,787 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>235</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>410</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>413</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>432</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>435</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>441</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>444</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>312</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>449</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>452</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>455</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>199</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>318</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>462</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>463</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>470</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>471</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>474</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>477</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>481</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>484</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>489</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>490</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D9" s="9">
         <v>5.0</v>
       </c>
       <c r="E9" s="9">
         <v>5.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D10" s="9">
         <v>5.0</v>
       </c>
       <c r="E10" s="9">
         <v>5.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D11" s="9">
         <v>5.0</v>
       </c>
       <c r="E11" s="9">
         <v>5.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D12" s="9">
         <v>5.0</v>
       </c>
       <c r="E12" s="9">
         <v>5.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="D14" s="9">
         <v>10.0</v>
       </c>
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D15" s="9">
         <v>10.0</v>
       </c>
       <c r="E15" s="9">
         <v>10.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
@@ -3288,115 +3285,115 @@
       <c r="E20" s="9">
         <v>6.67</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>6.3</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D21" s="9">
         <v>6.67</v>
       </c>
       <c r="E21" s="9">
         <v>6.67</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>125.04000000000002</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3412,929 +3409,929 @@
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8">
         <v>5.3</v>
       </c>
       <c r="S1" s="8">
         <v>6.1</v>
       </c>
       <c r="T1" s="8">
         <v>6.2</v>
       </c>
       <c r="U1" s="8">
         <v>6.3</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -8500,85 +8497,85 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>333</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>306</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>340</v>
@@ -8651,276 +8648,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>320</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>349</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>351</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>306</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>308</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>310</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>312</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>314</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>316</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>317</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>318</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>320</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>335</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>321</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8929,320 +8926,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>235</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>373</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>390</v>
-      </c>
-[...7 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>394</v>
-      </c>
-[...7 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B14" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="7" t="s">
+      <c r="D18" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C20" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>