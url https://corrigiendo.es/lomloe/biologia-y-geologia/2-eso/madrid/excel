--- v0 (2026-05-27)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="544">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>27/05/2026 22:36</t>
+    <t>01/09/2026 15:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto autonómico para 2.º ESO; aplica íntegro el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegras las competencias específicas y criterios de evaluación del RD 217/2022.</t>
   </si>
@@ -1100,263 +1100,266 @@
 • Situaciones de riesgo y efectos nocivos para la salud relacionadas con el consumo de sustancias tóxicas y estimulantes como tabaco, alcohol, drogas, etc. Medidas de prevención y control.
 • Valoración del desarrollo de hábitos saludables y su importancia en la conservación de la salud física, mental y social (alimentación saludable, reducción del sedentarismo, higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, actividad física, cuidado y corresponsabilidad, etc…).
 • Análisis de los efectos positivos de unos hábitos saludables hacia la salud, el crecimiento y la actividad académica.</t>
   </si>
   <si>
     <t>5.1
 5.2
 5.3
 6.1
 6.3</t>
   </si>
   <si>
     <t>CE.5
 CE.6</t>
   </si>
   <si>
     <t>Debates sobre cambio climático, diseño de dietas equilibradas y proyectos de acción comunitaria sostenible.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Salvemos el Manzanares!</t>
+    <t>Sierra en la mochila: un reportaje digital para el Parque Nacional</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Un podcast sobre la biodiversidad de nuestro río</t>
+    <t>Investigación y divulgación sobre el ecosistema de la Sierra de Guadarrama</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El río Manzanares atraviesa Madrid y ha sido objeto de un proceso de renaturalización. Los alumnos de 2.º ESO investigarán su biodiversidad y los problemas ambientales que lo afectan, para concienciar a la comunidad educativa y vecinal.</t>
+    <t>El Parque Nacional de la Sierra de Guadarrama recibe cada año miles de visitantes. Sin embargo, el aumento del turismo no regulado está afectando a sus ecosistemas y a sus formaciones rocosas. El centro de visitantes necesita materiales divulgativos para concienciar a los senderistas.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Elaborar un podcast de 5-10 minutos que divulgue la situación actual del río Manzanares, identificando problemas ambientales y proponiendo hábitos sostenibles para su conservación.</t>
+    <t>El alumnado debe investigar un problema ambiental real en la Sierra de Guadarrama (pérdida de vegetación, erosión de senderos, contaminación de arroyos) y elaborar un vídeo divulgativo dirigido a los visitantes del parque para concienciar sobre la conservación del ecosistema y el paisaje.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con conexión a internet
-[...4 lines deleted...]
-• Carteles para códigos QR</t>
+• Guías didácticas del Parque Nacional de la Sierra de Guadarrama
+• Mapas geológicos y topográficos de la Comunidad de Madrid
+• Muestras de rocas (granito, gneis, pizarra) para clasificación
+• Tablets o móviles para grabación y edición de vídeo
+• Plantilla de guión y storyboard
+• Rúbrica de evaluación del producto digital</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental y para la sostenibilidad; expresión oral y escrita; competencia digital; trabajo en equipo; conciencia crítica sobre el patrimonio natural madrileño.</t>
+    <t>Educación ambiental, uso crítico de fuentes de información y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Tras una breve salida virtual (vídeo 360º) o visita al río Manzanares, los alumnos anotan en un diario de campo lo que observan: seres vivos, basuras, olores. Se lanza la pregunta: ¿Está sano nuestro río? Se presenta el reto: crear un podcast para informar a los vecinos.</t>
-[...2 lines deleted...]
-    <t>Diario de campo inicial (anotaciones y dibujos).</t>
+    <t>Se presenta el encargo del Centro de Visitantes y se visiona un breve vídeo sobre la Sierra de Guadarrama. El grupo formula preguntas iniciales y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los contenidos de ecología (ecosistemas, relaciones, cadenas tróficas) y geología (tipos de rocas, minerales, procesos geológicos) mediante actividades prácticas y estudio de casos. Se introduce la metodología científica y el uso de fuentes.</t>
+  </si>
+  <si>
+    <t>Fichas de laboratorio (clasificación de rocas) y ejercicios de interpretación de mapas.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo elige un problema ambiental concreto (erosión de senderos, basura, pérdida de flora) y realiza una investigación guiada: búsqueda de información en fuentes oficiales (web del parque, artículos), planificación del vídeo (guión, storyboard).</t>
+  </si>
+  <si>
+    <t>Guión del vídeo y ficha de fuentes consultadas con citas.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Investigan en equipos: ¿qué especies habitan el Manzanares?, ¿qué indicadores de calidad del agua existen?, ¿cómo afecta la actividad humana? Usan fuentes proporcionadas (web del Ayuntamiento, guías de aves, noticias). Elaboran un mapa conceptual colaborativo en digital.</t>
-[...20 lines deleted...]
-    <t>Archivo de audio final y captura de publicación.</t>
+    <t>Los equipos graban el vídeo o publican el blog, incluyendo imágenes, gráficos, narración y citas. Se edita y se prepara para su presentación.</t>
+  </si>
+  <si>
+    <t>Vídeo o blog terminado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Escuchan los podcasts de otros grupos y aplican una rúbrica de coevaluación. Cada alumno completa un diario de aprendizaje reflexionando sobre qué ha aprendido y cómo mejorar. Se debate en asamblea el impacto del proyecto en su conciencia ambiental.</t>
-[...2 lines deleted...]
-    <t>Rúbrica cumplimentada y diario de aprendizaje.</t>
+    <t>Proyección de los vídeos en clase, coevaluación con rúbrica, autoevaluación y reflexión sobre el proceso. Se entregan los productos finales al centro de visitantes (vía email o plataforma).</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Destapa el azúcar oculto</t>
-[...8 lines deleted...]
-    <t>¿Cuánta azúcar añadido consumimos realmente a través de los alimentos procesados que tomamos habitualmente y cómo podemos reducir su ingesta para mejorar nuestra salud?</t>
+    <t>Biodiversidad en tu parque</t>
+  </si>
+  <si>
+    <t>Una investigación científica en el Retiro</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de Madrid ha lanzado un programa de ciencia ciudadana para monitorizar la biodiversidad en parques urbanos y el Instituto quiere colaborar. El alumnado de 2º ESO asumirá el rol de equipos de investigación que evaluarán una zona del Parque del Retiro.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio de la biodiversidad en una parcela asignada del Parque del Retiro: plantear hipótesis, recoger datos de campo (identificación de especies y abundancia), analizar los resultados mediante índices de biodiversidad y proponer medidas de conservación basadas en evidencias.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Vídeo 'Azúcar oculto en los alimentos' (YouTube)
-• Etiquetas reales de productos (fotos o envases)
+• Guías de identificación de flora y fauna del Retiro (adaptadas del Ayuntamiento)
+• Cuadrantes de 1m x 1m (cuerda y estacas)
+• Lupas de mano
 • Plantilla de recogida de datos
-• Rúbrica de evaluación
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+• Hoja de cálculo (Excel o Google Sheets) para procesar datos
+• Cartulinas, rotuladores, impresora para el póster</t>
+  </si>
+  <si>
+    <t>Educación ambiental, conciencia ecosocial y uso de metodologías científicas.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento y se visualiza un breve vídeo sobre la biodiversidad del Retiro. Por equipos, los estudiantes formulan preguntas e hipótesis sobre qué factores pueden influir en la biodiversidad de diferentes zonas del parque.</t>
+  </si>
+  <si>
+    <t>Cuaderno con la pregunta de investigación e hipótesis por equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los métodos de muestreo ecológico (cuadrantes, transectos), la identificación de organismos comunes del Retiro (aves, plantas, insectos) y el cálculo de índices de biodiversidad (Shannon). Se realizan ejercicios prácticos en clase.</t>
+  </si>
+  <si>
+    <t>Fichas de identificación rellenas y ejercicios de cálculo.</t>
+  </si>
+  <si>
+    <t>Salida al Parque del Retiro (o espacio alternativo). Los equipos aplican el protocolo: colocan cuadrantes en la zona asignada, identifican y cuentan las especies, y registran datos. De vuelta al aula, procesan los datos: calculan abundancias y el índice de Shannon.</t>
+  </si>
+  <si>
+    <t>Hoja de datos de campo y hoja de cálculo con resultados.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora un póster científico que incluya: introducción, hipótesis, metodología, resultados, conclusiones y propuestas de mejora. Se prepara una breve defensa oral (3-4 minutos).</t>
+  </si>
+  <si>
+    <t>Póster científico terminado.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan sus pósteres al resto de la clase y a los invitados (comité ambiental o representante municipal). Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Arte en Piedra: El Paisaje que Habitamos</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar artísticamente la riqueza geológica y biológica de nuestro entorno para concienciar sobre su conservación?</t>
+    <t>Las piedras que habitamos</t>
+  </si>
+  <si>
+    <t>Catálogo geológico del barrio</t>
+  </si>
+  <si>
+    <t>El barrio del instituto está lleno de edificios con diferentes tipos de piedra: granito en los portales, caliza en las fachadas, mármol en los suelos. Sin embargo, la mayoría de los vecinos no saben de dónde vienen ni por qué son importantes. El Ayuntamiento está interesado en un catálogo que ayude a valorar y conservar este patrimonio pétreo.</t>
+  </si>
+  <si>
+    <t>Crear un catálogo geológico del barrio que identifique, clasifique y explique el origen de las rocas y minerales más comunes en los edificios y espacios públicos, y proponga medidas para su conservación ante riesgos como la contaminación o el vandalismo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Imágenes y vídeos de la Sierra de Guadarrama
-[...34 lines deleted...]
-    <t>Se realiza una visita guiada a la exposición donde cada grupo explica su sección. Se aplica coevaluación mediante rúbrica y autoevaluación individual sobre el proceso y el aprendizaje. Se debate sobre la importancia de conservar nuestro patrimonio natural.</t>
+• Muestras de rocas y minerales (granito, caliza, mármol, pizarra, sílex)
+• Clave dicotómica para identificar rocas
+• Dispositivos móviles o cámara para fotografiar
+• Plantilla de registro de campo
+• Herramientas digitales (Canva, Google Maps) para la guía</t>
+  </si>
+  <si>
+    <t>Educación ambiental; conciencia patrimonial; tratamiento crítico de la información; participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía mediante la proyección de fotos de fachadas del barrio. El alumnado anota hipótesis sobre los materiales y su origen. Se define el reto: elaborar un catálogo geológico para la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y preguntas generadas.</t>
+  </si>
+  <si>
+    <t>Se trabajan las propiedades de minerales y rocas mediante muestras de mano, fichas didácticas y un vídeo sobre clasificación. Se enseña a usar una clave dicotómica simple. Se explica la geología básica de Madrid (Sierra y cuenca).</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación y clasificación de rocas.</t>
+  </si>
+  <si>
+    <t>Salida guiada por el barrio (o recorrido virtual con Google Street View) para identificar y fotografiar elementos pétreos. Se toman datos de localización, tipo de roca, estado de conservación. Se completa una tabla de campo.</t>
+  </si>
+  <si>
+    <t>Hoja de registro con datos de campo y fotografías anotadas.</t>
+  </si>
+  <si>
+    <t>En equipos, elaboran la guía: seleccionan fotos, redactan textos explicativos, diseñan un mapa del barrio con los puntos muestreados, e incluyen recomendaciones de conservación. Preparan una breve presentación para la asociación.</t>
+  </si>
+  <si>
+    <t>Guión de la guía y boceto del diseño.</t>
+  </si>
+  <si>
+    <t>Presentación de la guía a un representante de la asociación de vecinos (o role-play). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual con diana. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar simuladores virtuales de tectónica de placas que permitan alternar entre la vista 3D del relieve, sismogramas en tiempo real y esquemas de flechas de movimiento para visualizar procesos geológicos invisibles.
 • Ofrecer glosarios terminológicos bilingües y visuales sobre la célula y los tejidos, que incluyan microfotografías reales junto a dibujos esquemáticos y descripciones en audio mediante códigos QR.
 • Presentar los datos de ciclos biogeoquímicos mediante infografías multinivel, donde el alumnado pueda elegir entre una versión simplificada con iconos o una versión técnica con fórmulas químicas y flujos de energía.</t>
   </si>
@@ -2512,553 +2515,553 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>329</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>335</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
@@ -3068,87 +3071,87 @@
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D8" s="9">
         <v>6.25</v>
       </c>
       <c r="E8" s="9">
         <v>6.25</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D9" s="9">
         <v>6.25</v>
       </c>
       <c r="E9" s="9">
         <v>6.25</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D10" s="9">
         <v>6.25</v>
       </c>
       <c r="E10" s="9">
         <v>6.25</v>
       </c>
@@ -3194,51 +3197,51 @@
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D13" s="9">
         <v>10.0</v>
       </c>
       <c r="E13" s="9">
         <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D15" s="9">
         <v>6.67</v>
       </c>
       <c r="E15" s="9">
         <v>6.67</v>
       </c>
@@ -3266,145 +3269,145 @@
       <c r="A17" s="7">
         <v>6.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>6.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D18" s="9">
         <v>6.67</v>
       </c>
       <c r="E18" s="9">
         <v>6.67</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.3</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D19" s="9">
         <v>6.67</v>
       </c>
       <c r="E19" s="9">
         <v>6.67</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>125.030000000000015</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
@@ -3414,871 +3417,871 @@
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.3</v>
       </c>
       <c r="Q1" s="8">
         <v>6.1</v>
       </c>
       <c r="R1" s="8">
         <v>6.2</v>
       </c>
       <c r="S1" s="8">
         <v>6.3</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -8760,233 +8763,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>323</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>325</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>327</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>329</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>331</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>334</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>335</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>370</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>323</v>
@@ -9062,108 +9065,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>381</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>385</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>387</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9172,320 +9175,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>252</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>