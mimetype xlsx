--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,206 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 18:24</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene la estructura competencial del Estado pero expande la redacción de los criterios de evaluación, enfatizando el pensamiento crítico frente a la desinformación y la visibilización de la diversidad en la labor científica.</t>
+    <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantiene la estructura de 6 competencias específicas y la alineación general de los saberes básicos con el RD 217/2022.</t>
+    <t>Sí, se mantiene exactamente el currículo del RD 217/2022.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1172/2022, de 2 de agosto, por la que se aprueban el currículo y las características de la evaluación de la Educación Secundaria Obligatoria en la Comunidad Autónoma de Aragón.</t>
+    <t>RD 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Las programaciones deben integrar actividades específicas de análisis de noticias falsas y biografías de científicos de diversos contextos para cumplir con los criterios de evaluación ampliados por Aragón.</t>
-[...50 lines deleted...]
-    <t>Valoración de la labor científica con independencia de etnia, sexo o cultura (Criterio 2.3).</t>
+    <t>Programar según el currículo estatal sin adaptaciones autonómicas adicionales.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -610,54 +559,78 @@
   <si>
     <t>Tras resolver un caso práctico sobre nutrición o tectónica, los alumnos revisan sus conclusiones para verificar si responden lógicamente a la pregunta inicial.</t>
   </si>
   <si>
     <t>Evaluar únicamente si el resultado final es correcto, omitiendo la valoración del proceso de razonamiento y la detección de posibles sesgos o errores en la solución.</t>
   </si>
   <si>
     <t>Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y la calidad de vida.</t>
   </si>
   <si>
     <t>Identificar cómo la actividad humana aumenta los riesgos naturales en zonas específicas, analizando el relieve, la roca, la vegetación y los factores sociales involucrados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación analizando un caso de riesgo natural agravado por la acción humana, integrando variables geológicas y socioeconómicas.</t>
   </si>
   <si>
     <t>Análisis de un caso real de inundación o deslizamiento en una zona urbanizada para determinar qué factores humanos y físicos aumentaron el peligro.</t>
   </si>
   <si>
     <t>Confundir el concepto de riesgo natural con el de impacto ambiental genérico, omitiendo la relación necesaria con la litología o el relieve del terreno.</t>
   </si>
   <si>
     <t>Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y ajenas (modelos de consumo y de producción, huella y deuda ecológica, economía social y solidaria, justicia ambiental y regeneración de los ecosistemas).</t>
   </si>
   <si>
-    <t>Caso aplicado, práctica o análisis de imagen</t>
+    <t>Diseñar y aplicar acciones cotidianas que reduzcan el impacto ambiental, evaluando críticamente el comportamiento propio y del entorno para fomentar la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Proponer</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un plan de acción o decálogo de sostenibilidad personal fundamentado en una auditoría previa de sus propios hábitos de consumo y residuos.</t>
+  </si>
+  <si>
+    <t>Realización de una auditoría de residuos en el centro o el hogar y posterior diseño de una campaña de mejora de hábitos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a un examen escrito sobre conceptos de ecología sin exigir la elaboración de propuestas de acción concretas y realistas.</t>
   </si>
   <si>
     <t>Proponer y adoptar hábitos saludables, analizando las acciones propias y ajenas con actitud crítica y a partir de fundamentos fisiológicos.</t>
+  </si>
+  <si>
+    <t>Diseñar y justificar hábitos de vida saludables mediante el análisis crítico de conductas cotidianas, basándose en el funcionamiento de los aparatos y sistemas del cuerpo humano.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un plan de vida saludable o una comparativa de hábitos, justificando cada propuesta mediante explicaciones sobre la fisiología de la nutrición, el descanso o el ejercicio.</t>
+  </si>
+  <si>
+    <t>Análisis de casos prácticos sobre dietas, sedentarismo o higiene del sueño, seguido de la elaboración de una guía de recomendaciones para el entorno escolar.</t>
+  </si>
+  <si>
+    <t>Evaluar la adopción de hábitos basándose únicamente en la intención o voluntad del alumno sin exigir la justificación científica basada en el funcionamiento real de los órganos y sistemas.</t>
   </si>
   <si>
     <t>Valorar la importancia del paisaje como patrimonio natural analizando la fragilidad de los elementos que lo componen.</t>
   </si>
   <si>
     <t>Explicar por qué un paisaje es valioso y vulnerable, identificando los elementos bióticos y geológicos que podrían deteriorarse por causas externas.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o infografía donde cataloga los elementos de un paisaje local y justifica su fragilidad mediante el análisis de impactos potenciales.</t>
   </si>
   <si>
     <t>Estudio de un entorno natural cercano o espacio protegido mediante una salida de campo o el uso de visores cartográficos digitales.</t>
   </si>
   <si>
     <t>Confundir la valoración del patrimonio natural con una descripción meramente estética, omitiendo el análisis técnico de la fragilidad geológica o biológica.</t>
   </si>
   <si>
     <t>Interpretar el paisaje analizando sus elementos y reflexionando sobre el impacto ambiental y los riesgos naturales derivados de determinadas acciones humanas.</t>
   </si>
   <si>
     <t>Identificar los elementos de un paisaje para explicar su formación, evaluar los impactos de la actividad humana y reconocer los riesgos geológicos asociados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación visual donde identifica elementos del relieve, señala impactos antrópicos y describe posibles riesgos naturales en un entorno concreto.</t>
   </si>
@@ -943,358 +916,368 @@
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>La base de la vida y la coordinación del organismo</t>
-[...2 lines deleted...]
-    <t>SDA: 'Viaje al centro de la célula'. Creación de modelos 3D celulares y disección/observación de órganos para comprender la integración sistémica.</t>
+    <t>La base de la vida y el equilibrio personal</t>
+  </si>
+  <si>
+    <t>SDA: 'Mi cuerpo, mis decisiones' - Proyecto sobre citología y hábitos de vida saludable, analizando el impacto de las drogas y la importancia de la salud afectivo-sexual.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • La célula como unidad estructural y funcional de los seres vivos.
 • La célula procariota, la célula eucariota animal y la célula eucariota vegetal, y sus partes.
 • Observación y comparación de muestras microscópicas.
 • Visión general de la función de relación: receptores sensoriales, centros de coordinación y órganos efectores.
-• Relación entre los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción mediante la aplicación de conocimientos de fisiología y anatomía.</t>
-[...5 lines deleted...]
-2.1: Resolver cuestiones sobre Biología y Geología localizando, seleccionando y organizando información.</t>
+• Conceptos de sexo y sexualidad: importancia del respeto hacia la libertad y la diversidad sexual y hacia la igualdad de género, dentro de una educación sexual integral como parte de un desarrollo armónico.
+• Educación afectivo-sexual desde la perspectiva de la igualdad entre personas y el respeto a la diversidad sexual. La importancia de las prácticas sexuales responsables. La asertividad y el autocuidado. La prevención de infecciones de transmisión sexual (ITS) y de embarazos no deseados. El uso adecuado de métodos anticonceptivos y de métodos de prevención de ITS).
+• Las drogas legales e ilegales: sus efectos perjudiciales sobre la salud de los consumidores y de quienes están en su entorno próximo.
+• Los hábitos saludables: su importancia en la conservación de la salud física, mental y social (higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, actividad física, autorregulación emocional, cuidado y corresponsabilidad, etc.).</t>
+  </si>
+  <si>
+    <t>1.1: Analizar conceptos y procesos biológicos y geológicos interpretando información en diferentes format
+1.2: Facilitar la comprensión y análisis de información relacionada con los saberes de la materia de Biol
+1.3: Analizar y explicar fenómenos biológicos y geológicos representándolos mediante modelos y diagramas
+4.1: Resolver problemas o dar explicación a procesos biológicos o geológicos utilizando conocimientos, da
+5.3: Proponer y adoptar hábitos saludables, analizando las acciones propias y ajenas con actitud crítica</t>
   </si>
   <si>
     <t>CE.BG.1
 CE.BG.4</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Pruebas de identificación microscópica, informes de prácticas sobre anatomía y mapas conceptuales de integración de sistemas.</t>
-[...5 lines deleted...]
-    <t>SDA: 'Agentes del cambio'. Campaña de sensibilización escolar sobre salud mental, prevención de adicciones o importancia de las vacunas.</t>
+    <t>Pruebas de identificación microscópica, diarios de hábitos saludables y resolución de casos prácticos sobre fisiología celular.</t>
+  </si>
+  <si>
+    <t>Sistemas complejos y defensas del organismo</t>
+  </si>
+  <si>
+    <t>SDA: 'Inmuno-investigadores' - Desarrollo de un proyecto de investigación sobre el funcionamiento del sistema inmunitario y la importancia social de las vacunas y donaciones.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Conceptos de sexo y sexualidad: respeto a la diversidad sexual e igualdad de género.
-[...11 lines deleted...]
-4.2: Analizar críticamente la solución a un problema sobre fenómenos biológicos.</t>
+• Relación entre los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción mediante la aplicación de conocimientos de fisiología y anatomía.
+• Las barreras del organismo frente a los patógenos (mecánicas, estructurales, bioquímicas y biológicas).
+• Mecanismos de defensa del organismo frente a agentes patógenos (barreras externas y sistema inmunitario): su papel en la prevención y superación de enfermedades infecciosas.
+• La importancia de la vacunación en la prevención de enfermedades y en la mejora de la calidad de vida humana.
+• Los trasplantes y la importancia de la donación de órganos.
+• Analizar la relación entre nuestra salud y el estado de conservación del medio ambiente: salud ambiental. One health (una sola salud).</t>
+  </si>
+  <si>
+    <t>2.1: Resolver cuestiones sobre Biología y Geología localizando, seleccionando y organizando información d
+2.2: Reconocer la información sobre temas biológicos y geológicos con base científica, distinguiéndola de
+2.3: Valorar la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella con
+3.1: Plantear preguntas e hipótesis e intentar realizar predicciones sobre fenómenos biológicos o geológi
+3.2: Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de m
+3.3: Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológ
+3.4: Interpretar los resultados obtenidos en el proyecto de investigación utilizando, cuando sea necesari
+3.5: Cooperar dentro de un proyecto científico asumiendo responsablemente una función concreta, utilizand
+4.2: Analizar críticamente la solución a un problema sobre fenómenos biológicos y geológicos.</t>
   </si>
   <si>
     <t>CE.BG.2
-CE.BG.5</t>
-[...8 lines deleted...]
-    <t>SDA: 'Guardianes del relieve aragonés'. Estudio de campo de un paisaje local para identificar procesos geológicos y riesgos ambientales.</t>
+CE.BG.3</t>
+  </si>
+  <si>
+    <t>Informe de investigación cooperativa, debates sobre bioética y pruebas de anatomía funcional.</t>
+  </si>
+  <si>
+    <t>Un planeta dinámico y sostenible</t>
+  </si>
+  <si>
+    <t>SDA: 'Gea en acción' - Análisis del relieve local de Aragón, los riesgos geológicos y propuesta de un plan de sostenibilidad escolar frente al cambio climático.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Introducción a la Tectónica de placas y dinámica del planeta.
-[...11 lines deleted...]
-6.2: Interpretar el paisaje analizando sus elementos y reflexionando sobre el impacto ambiental.
+• Introducción a la Tectónica de placas y su papel explicativo en la dinámica del planeta.
+• Las interacciones entre atmósfera, hidrosfera, geosfera y biosfera, su papel en la edafogénesis y en el modelado del relieve y su importancia para la vida. Las funciones del suelo.
+• Relación entre estructura interna planetaria y geodinamica interna. Efectos de la geodinamica interna en la geodinamica externa y en la atmósfera y biosfera (sobre todo el vulcanismo)
+• El ciclo del Carbono, relaciones entre atmósfera, hidrosfera, biosfera y geosfera. Principales desafíos actuales.
+• Las causas del cambio climático y sus consecuencias sobre los ecosistemas, incluyendo las causas antropogénicas.
+• La importancia de los hábitos sostenibles (consumo responsable, prevención y gestión de residuos, respeto al medio ambiente, etc.)</t>
+  </si>
+  <si>
+    <t>5.1: Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medi
+5.2: Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y aj
+6.1: Valorar la importancia del paisaje como patrimonio natural analizando la fragilidad de los elementos
+6.2: Interpretar el paisaje analizando sus elementos y reflexionando sobre el impacto ambiental y los rie
 6.3: Reflexionar sobre los riesgos naturales mediante el análisis de los elementos de un paisaje.</t>
   </si>
   <si>
-    <t>CE.BG.3
+    <t>CE.BG.5
 CE.BG.6</t>
   </si>
   <si>
-    <t>Diario de campo, análisis de perfiles topográficos/geológicos y proyectos sobre mitigación del cambio climático.</t>
+    <t>Interpretación de cortes geológicos, mapas de riesgos naturales y diseño de una campaña de consumo responsable.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡VIVE ARAGÓN, VIVE SANO!</t>
+    <t>Podcast por la Laguna: ¿cómo proteger el humedal de Gallocanta?</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videopodcast sobre hábitos saludables y sostenibilidad en el entorno aragonés</t>
+    <t>Un análisis científico de la biodiversidad y amenazas en un humedal aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En un contexto donde los hábitos sedentarios y el consumo de alimentos ultraprocesados crecen entre los adolescentes, el alumnado de 3.º de ESO se convierte en agente de salud. Aprovechando el entorno de Aragón (su dieta mediterránea, la huerta del Ebro y sus espacios naturales), los estudiantes investigarán cómo mejorar su bienestar y el del planeta.</t>
+    <t>La Laguna de Gallocanta, un humedal único en Aragón, sufre amenazas por la agricultura intensiva y el cambio climático. El alumnado investigará su biodiversidad y propondrá un podcast divulgativo para su protección.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos convencer a otros jóvenes aragoneses de que vivir de forma saludable y sostenible es posible y necesario utilizando los recursos de nuestra comunidad?</t>
+    <t>Investigar la biodiversidad de la Laguna de Gallocanta, identificar las principales amenazas (contaminación, agricultura, turismo no sostenible) y elaborar un podcast divulgativo de 5-10 minutos dirigido a las familias del instituto, en el que se expliquen las bases científicas y se propongan hábitos sostenibles para su conservación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets
-[...3 lines deleted...]
-• Etiquetas reales de productos alimenticios</t>
+• Ordenadores con Audacity
+• Micrófonos
+• Guía de fuentes fiables
+• Vídeos y fotos de la Laguna de Gallocanta
+• Plantilla de guion
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Comunicación audiovisual, emprendimiento social, competencia digital y educación para el consumo responsable.</t>
+    <t>Educación ambiental, concienciación ecológica y uso crítico de fuentes de información.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación de noticias virales sobre dietas 'milagro' y datos de salud juvenil en Aragón. Debate inicial sobre la influencia del entorno en nuestras decisiones de salud y presentación del reto: convertirnos en 'influencers' científicos.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con ideas previas y mitos detectados.</t>
+    <t>Se presenta el reto: la Laguna de Gallocanta necesita ayuda. Se escucha un podcast ejemplo, se visionan imágenes del humedal y se formula la pregunta guía. Los equipos plantean hipótesis iniciales sobre las amenazas y posibles soluciones.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales por escrito en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado investiga la ecología del humedal: especies características (grullas, flamencos, etc.), redes tróficas, ciclo del agua, y las amenazas (contaminación por nitratos, sequía). Se enseña a buscar fuentes fiables y a citarlas. Se introducen conceptos de biodiversidad y conservación.</t>
+  </si>
+  <si>
+    <t>Documento con al menos 5 fuentes fiables citadas correctamente.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Investigación en grupos sobre: 1) Nutrición y aparato digestivo; 2) El sistema inmunitario y enfermedades comunes; 3) La importancia del ejercicio y el descanso. Se analizan etiquetas de productos típicos aragoneses y se comparan con procesados.</t>
-[...14 lines deleted...]
-    <t>Guion literario y técnico con bibliografía contrastada.</t>
+    <t>Los equipos analizan los datos recopilados y elaboran el guion del podcast. Diseñan un diagrama o modelo que explique un proceso ecológico del humedal (ej. cadena trófica). Definen los mensajes clave y las propuestas de hábitos sostenibles.</t>
+  </si>
+  <si>
+    <t>Guion del podcast y borrador del diagrama.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del videopodcast utilizando herramientas digitales (Canva, CapCut o Audacity). Los videos deben incluir consejos prácticos y sostenibles vinculados al territorio aragonés.</t>
-[...2 lines deleted...]
-    <t>Archivo de vídeo/audio del videopodcast.</t>
+    <t>Grabación y edición del podcast (con Audacity o similar). Producción de la ficha técnica con fuentes y diagrama. Se realizan pruebas de sonido y se ajusta la claridad del mensaje.</t>
+  </si>
+  <si>
+    <t>Podcast final en MP3 y ficha técnica.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visualización de las producciones en 'premiere' de aula. Coevaluación mediante rúbrica y reflexión individual sobre el cambio de hábitos personales tras la investigación.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación y cuestionario de autoevaluación final.</t>
+    <t>Audición de los podcasts en clase o en casa. Coevaluación entre equipos mediante rúbrica. Autoevaluación individual. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>OPERACIÓN CIERZO LIMPIO: ¿QUÉ RESPIRAMOS EN ARAGÓN?</t>
-[...8 lines deleted...]
-    <t>¿Cómo influyen la geografía aragonesa y nuestras actividades diarias en la pureza del aire que respiramos y qué impacto tiene en nuestra salud?</t>
+    <t>Aguas transparentes</t>
+  </si>
+  <si>
+    <t>Un estudio de la calidad del agua de nuestro arroyo local</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha solicitado a los centros educativos colaboración ciudadana para monitorizar la calidad de los cursos de agua del término municipal. El alumnado de 3.º ESO asume el reto de evaluar un punto de agua cercano al instituto.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio de campo y laboratorio para evaluar la calidad del agua de un punto de agua local, analizando parámetros físico-químicos (pH, temperatura, turbidez, oxígeno disuelto) y biológicos (macroinvertebrados como bioindicadores), interpretar los datos y proponer acciones de mejora al Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Web de la Red de Calidad del Aire de Aragón
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+• Kit de análisis de agua (pH, turbidez, oxígeno disuelto)
+• Guía de macroinvertebrados acuáticos de Aragón
+• Hoja de cálculo (libre o Excel)
+• Fichas de campo y protocolo impreso
+• Cámara o móvil para fotografiar muestras</t>
+  </si>
+  <si>
+    <t>Educación ambiental y para la sostenibilidad; fomento del pensamiento crítico y la participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento y se visiona un breve vídeo sobre la importancia del agua en Aragón. En equipos, el alumnado formula preguntas e hipótesis sobre la calidad del agua de un arroyo cercano. Se acota el punto de estudio y se definen las hipótesis de trabajo.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas e hipótesis</t>
+  </si>
+  <si>
+    <t>Talleres sobre parámetros físico-químicos (pH, temperatura, oxígeno disuelto) y bioindicadores (macroinvertebrados). Se practica con kits de análisis y guías de identificación. Se explica cómo elaborar tablas y gráficos con hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Ficha de práctica de laboratorio y ejercicios de interpretación de gráficos</t>
+  </si>
+  <si>
+    <t>Salida de campo (1 sesión) para recoger muestras de agua y macroinvertebrados en el punto elegido, midiendo parámetros in situ. En la siguiente sesión de laboratorio se analizan las muestras (turbidez, pH, oxígeno disuelto) y se identifican los macroinvertebrados.</t>
+  </si>
+  <si>
+    <t>Ficha de campo y hoja de datos con resultados</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el informe científico: introducción, metodología, resultados (gráficos y tablas), discusión y conclusiones. Preparan una presentación breve para el Ayuntamiento. Se revisan borradores entre pares.</t>
+  </si>
+  <si>
+    <t>Informe científico completo</t>
+  </si>
+  <si>
+    <t>Presentación de los informes al Ayuntamiento (simulación con un concejal invitado o grabación para enviar). Coevaluación entre equipos y autoevaluación mediante rúbrica. Asignación de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>PIEDRA, PAPEL Y CIENCIA: EL MUSEO VIVO DE NUESTRO PAISAJE</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar el conocimiento geológico de nuestro entorno en una expresión artística que invite a la comunidad a proteger nuestro patrimonio natural?</t>
+    <t>Pétreo testigo: un itinerario geológico para nuestro instituto</t>
+  </si>
+  <si>
+    <t>Diseñamos una ruta interpretativa con recomendaciones de conservación</t>
+  </si>
+  <si>
+    <t>El centro educativo quiere crear un recurso didáctico permanente que ponga en valor el patrimonio geológico local y conciencie sobre su fragilidad. El alumnado investigará el entorno inmediato (patio, jardines o parque cercano) para diseñar un itinerario con paneles interpretativos.</t>
+  </si>
+  <si>
+    <t>Diseñar y materializar un itinerario geológico en el entorno del instituto (patio, jardines, parque próximo) que incluya al menos 5 paradas con paneles interpretativos (texto, esquemas, fotografías) y una guía de bolsillo para visitantes. El itinerario debe explicar la historia geológica local, los procesos de modelado y proponer acciones de conservación frente a la erosión o la acción humana.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Mapas geológicos de Aragón (IGME)
-[...36 lines deleted...]
-    <t>Cuestionario de autoevaluación y registro de feedback de los visitantes.</t>
+• Mapa geológico de Aragón (IGME)
+• Visor del IGME online
+• Muestras de rocas locales (si disponibles)
+• Brújula, lupa, metro
+• Tablets o móviles para fotografía y mapas digitales
+• Material de dibujo y diseño (papel, rotuladores, o software Canva/GIMP)</t>
+  </si>
+  <si>
+    <t>Educación ambiental y conciencia patrimonial; tratamiento de la información y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: diseñar un itinerario geológico en el instituto. El alumnado explora el entorno (patio, jardines) y anota observaciones sobre rocas, relieves y posibles impactos. Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Listado de observaciones iniciales y preguntas que surgen.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: identificación de rocas (sedimentarias, metamórficas, ígneas), fósiles, ciclo de las rocas, tectónica de placas y procesos de erosión/sedimentación. Se usan muestras de roca, mapas geológicos de Aragón y recursos digitales (visor del IGME).</t>
+  </si>
+  <si>
+    <t>Ficha de identificación de rocas y ejercicios de interpretación de mapas.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: salida al patio/parque para medir, fotografiar, recoger muestras (si está permitido), y completar el mapa geológico detallado. Se marcan las paradas del itinerario. En el aula, se analizan los datos y se redacta la información de cada parada.</t>
+  </si>
+  <si>
+    <t>Mapa geológico de campo con paradas, fotografías anotadas y descripciones de cada punto.</t>
+  </si>
+  <si>
+    <t>Diseño final de los paneles interpretativos (formato digital o maqueta) y de la guía de bolsillo. Se incluyen recomendaciones de conservación. Preparan una presentación para la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Panel prototipo y guía completa.</t>
+  </si>
+  <si>
+    <t>Exposición del itinerario ante un jurado (profesorado de Ciencias y Geografía, representante del AMPA). Coevaluación entre equipos mediante rúbrica y autoevaluación con diana. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de modelos 3D interactivos de la célula y tejidos humanos vinculados a descripciones de audio y textos con hipervínculos que definan términos técnicos en tiempo real.
@@ -1421,270 +1404,261 @@
   <si>
     <t xml:space="preserve">
 • Creación de un itinerario geológico digital utilizando herramientas de geolocalización donde el alumnado inserte paradas con explicaciones sobre la litología y los riesgos detectados.
 • Diseño de una campaña de sensibilización en formato multimodal (podcast, infografía o vídeo) dirigida a la administración local para proponer la protección de un Punto de Interés Geológico (PIG).
 • Elaboración de un informe de evaluación de riesgos naturales de una zona concreta mediante la construcción de modelos a escala que simulen procesos erosivos o movimientos de ladera.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Planteamiento de un reto de 'Geología Forense' donde deban reconstruir la historia de un paisaje a partir de pistas fósiles y sedimentarias para resolver un enigma ambiental.
 • Simulación de un comité de expertos en urbanismo donde los alumnos asuman roles (geólogos, políticos, vecinos) para debatir sobre la construcción en zonas de riesgo geológico.
 • Conexión del aprendizaje con el patrimonio local mediante el inventariado de usos humanos tradicionales de las rocas del entorno, fomentando el sentido de pertenencia y cuidado del medio.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CCL2</t>
-[...50 lines deleted...]
-    <t>Relaciona el conocimiento geológico con la valoración y conservación del paisaje como patrimonio natural.</t>
+    <t>CCL, STEM, CD</t>
+  </si>
+  <si>
+    <t>CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir información y datos científicos requiere CCL; argumentar sobre ellos implica STEM; utilizar diferentes formatos moviliza CD.</t>
+  </si>
+  <si>
+    <t>CD, CCL, STEM</t>
+  </si>
+  <si>
+    <t>Identificar, localizar y seleccionar información es CD; contrastar veracidad y evaluar críticamente implica CCL y CC; organizar información para resolver preguntas científicas requiere STEM.</t>
+  </si>
+  <si>
+    <t>STEM, CPSAA, CD</t>
+  </si>
+  <si>
+    <t>CCL, CE</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos siguiendo metodologías científicas moviliza STEM; cooperar requiere CPSAA; el uso de herramientas digitales en la indagación involucra CD.</t>
+  </si>
+  <si>
+    <t>STEM, CD, CPSAA</t>
+  </si>
+  <si>
+    <t>Utilizar razonamiento y pensamiento computacional es STEM y CD; analizar críticamente y reformular procedimientos requiere autorregulación (CPSAA).</t>
+  </si>
+  <si>
+    <t>CC, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCL</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud integra CC y STEM; promover y adoptar hábitos saludables y sostenibles implica CPSAA.</t>
+  </si>
+  <si>
+    <t>STEM, CCEC, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CE</t>
+  </si>
+  <si>
+    <t>Explicar la historia geológica de un paisaje moviliza STEM; valorarlo como patrimonio natural requiere CCEC; proponer acciones para su protección implica CC.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa autonómica específica regula el currículo de Biología y Geología en 3.º ESO en Aragón?</t>
-[...2 lines deleted...]
-    <t>El currículo se rige por la Orden ECD/1172/2022, que establece el marco para la ESO en la Comunidad Autónoma de Aragón. Esta norma define las 6 competencias específicas y los 33 criterios de evaluación que deben integrarse con los 49 saberes básicos. Para 3.º ESO, la normativa aragonesa enfatiza un enfoque competencial adaptado a la realidad socioambiental del territorio, respetando la carga lectiva de 3 horas semanales.</t>
+    <t>¿Qué disposición autonómica concreta la organización de los 29 saberes básicos de Biología y Geología de 3.º ESO en Aragón, partiendo del Real Decreto estatal?</t>
+  </si>
+  <si>
+    <t>El currículo de Biología y Geología en 3.º ESO en Aragón se basa en el Real Decreto 217/2022, pero se concreta mediante la Orden ECD/…/2022 de la consejería. En ella se distribuyen los 29 saberes en 6 competencias específicas y 19 criterios de evaluación, sin especificar un orden temporal obligatorio.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de los 49 saberes en Aragón respecto al currículo base del BOE para 3.º ESO?</t>
-[...2 lines deleted...]
-    <t>Aragón mantiene una estructura equilibrada en los 49 saberes, pero otorga una relevancia singular a la geología local y la salud pública. A diferencia de otras comunidades, la distribución aragonesa permite que los 33 criterios de evaluación se trabajen de forma cíclica durante las 3 horas semanales, asegurando que los procesos geológicos externos e internos se vinculen directamente con el relieve y los riesgos naturales específicos de la geografía aragonesa.</t>
+    <t>¿En qué se diferencia la secuenciación de saberes de Biología y Geología en 3.º ESO en Aragón respecto a la de una CCAA vecina como Cataluña, dado que ambas tienen 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>En Aragón los 29 saberes se organizan siguiendo el bloque común estatal (Cuerpo humano, Genética, Geología…), mientras que Cataluña los agrupa en ámbitos competenciales. Aragón no establece trimestralización fija, dejando libertad al departamento para distribuir los 6 criterios de evaluación.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo afecta la carga de 3 horas semanales a la evaluación de los 33 criterios en Biología y Geología?</t>
-[...2 lines deleted...]
-    <t>La gestión de las 3 horas semanales exige una planificación rigurosa para cubrir los 33 criterios de evaluación sin fragmentar los 49 saberes. En Aragón, se recomienda el uso de situaciones de aprendizaje transversales que permitan evaluar múltiples criterios simultáneamente. Esto facilita que las 6 competencias específicas se desarrollen mediante prácticas de laboratorio o salidas de campo, optimizando el tiempo lectivo disponible en el tercer curso de la ESO.</t>
+    <t>¿Cómo se evalúan los 19 criterios de evaluación de Biología y Geología en 3.º ESO en Aragón con solo 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Con 3 horas semanales, los 19 criterios de evaluación (vinculados a 6 CE) se evalúan mediante instrumentos variados: rúbricas, pruebas escritas, informes de laboratorio. Se prioriza la evaluación continua, ponderando cada CE en función de los saberes asociados. No hay examen final obligatorio.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué aspectos específicos supervisa la Inspección Educativa en las programaciones de Biología y Geología de 3.º ESO en Aragón?</t>
-[...8 lines deleted...]
-    <t>Se promueve el uso de la plataforma Aeducar como eje vertebrador para la gestión de materiales. Para Biología y Geología en 3.º ESO, se sugiere integrar recursos del CATEDU y simuladores virtuales que permitan trabajar los 33 criterios de evaluación de forma interactiva. Dado que se dispone de 3 horas semanales, estos recursos facilitan el trabajo autónomo del alumno y la atención personalizada sobre las 6 competencias específicas del currículo.</t>
+    <t>¿Qué aspectos específicos de la programación de Biología y Geología de 3.º ESO revisa la inspección en Aragón durante una auditoría?</t>
+  </si>
+  <si>
+    <t>La inspección en Aragón verifica que la programación incluya la relación explícita entre los 6 CE, los 19 criterios y los 29 saberes, así como la concreción de la evaluación competencial. También comprueba que las situaciones de aprendizaje integren al menos tres competencias clave y que haya medidas de atención a la diversidad.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos bibliográficos y materiales oficiales se recomiendan para impartir Biología y Geología en 3.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>El departamento suele usar los libros de texto de editoriales adaptadas a la LOMLOE (como Oxford, SM) que cubren los 29 saberes. Además, se emplean modelos anatómicos, microscopios y recursos digitales del Gobierno de Aragón (Aularagón). No hay bibliografía oficial obligatoria.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo se coordina el departamento para garantizar la coherencia de los 49 saberes entre 1.º y 3.º de ESO en Aragón?</t>
-[...2 lines deleted...]
-    <t>En los centros aragoneses, la coordinación vertical es clave para evitar duplicidades en los 49 saberes. El departamento debe asegurar que los 33 criterios de 3.º ESO profundicen en conceptos de salud y geología ya iniciados en primer curso. Con 3 horas semanales, la coordinación se centra en que las 6 competencias específicas alcancen el nivel de complejidad requerido para este ciclo, preparando el camino hacia la opcionalidad de cuarto.</t>
+    <t>¿Cómo se organiza el departamento de Biología y Geología en Aragón para coordinar las 3 horas semanales de 3.º ESO y los 6 criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>El departamento se reúne semanalmente para secuenciar los 29 saberes, diseñar situaciones de aprendizaje y acordar instrumentos de evaluación comunes. Se distribuyen los 6 CE entre los profesores del nivel, y se elaboran rúbricas colegiadas para garantizar la equidad.</t>
   </si>
   <si>
     <t>Atencion_diversidad</t>
   </si>
   <si>
-    <t>¿Cómo se aplica la atención a la diversidad en Biología y Geología de 3.º ESO sin reducir las 6 competencias específicas?</t>
-[...2 lines deleted...]
-    <t>En Aragón, la atención a la diversidad se articula mediante el Diseño Universal para el Aprendizaje (DUA). Para los 33 criterios de evaluación, se proponen diferentes niveles de ejecución en las tareas. Aunque los 49 saberes son comunes, el profesorado adapta las actividades en las 3 horas semanales para que el alumnado con necesidades específicas pueda alcanzar las 6 competencias mediante metodologías activas, como el aprendizaje basado en proyectos o el trabajo cooperativo.</t>
+    <t>¿Qué medidas de atención a la diversidad se aplican en Biología y Geología de 3.º ESO en Aragón para alumnos con necesidades específicas?</t>
+  </si>
+  <si>
+    <t>En Aragón, se aplican adaptaciones curriculares no significativas (metodológicas, temporales) y, si procede, significativas (modificación de criterios). Los 19 criterios de evaluación se priorizan, y se utilizan materiales multisensoriales. La ratio reducida en grupos facilita la atención individualizada.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Cuál es el protocolo de recuperación para alumnos con la materia de Biología y Geología de 3.º ESO pendiente en Aragón?</t>
-[...2 lines deleted...]
-    <t>Al no existir pruebas extraordinarias, la recuperación en Aragón es continua. Los alumnos que no superen los 33 criterios deben seguir un plan de refuerzo orientado a las 6 competencias específicas no alcanzadas. El departamento diseña actividades sobre los 49 saberes clave que se evalúan a lo largo del curso siguiente. El seguimiento se registra en la plataforma de evaluación correspondiente, asegurando que el alumno recupere los estándares mínimos exigidos.</t>
+    <t>¿Cómo se recuperan las evaluaciones pendientes en Biología y Geología de 3.º ESO en Aragón, dado que hay 29 saberes básicos que recuperar?</t>
+  </si>
+  <si>
+    <t>La recuperación se organiza por criterios no superados, no por saberes. Se realizan pruebas escritas o trabajos prácticos tras cada trimestre. En junio, hay una prueba global de los 19 criterios pendientes. El departamento acuerda que los alumnos deben demostrar competencia en al menos el 50% de los CE.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 3.º ESO para Biología y Geología. Identifica las competencias específicas (6), criterios de evaluación (34) y saberes básicos (66) distribuidos en 8 bloques. Anota los descriptores operativos de las competencias clave vinculados a cada CE.</t>
+  </si>
+  <si>
+    <t>Imprime los criterios de evaluación y pégalos en un corcho. Los verás cada día y evitarás repeticiones involuntarias en tus situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Vuelca las 6 competencias específicas (CE) y sus 34 criterios de evaluación en una tabla. Ordena los criterios por CE. Esta lista será tu brújula para diseñar las situaciones de aprendizaje (SDA) y para la evaluación competencial.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, bloque de saberes asociado, instrumento de evaluación y trimestre. Al terminar, tendrás el esqueleto de tu programación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Marca los criterios que evaluarás en cada evaluación trimestral. No todos los 34 criterios deben evaluarse de forma continua; algunos pueden agruparse en tareas integradas. Elige instrumentos variados (rúbricas, pruebas orales, informes, cuaderno de laboratorio) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Reserva dos criterios por trimestre para evaluación formativa sin nota numérica; te darán flexibilidad y atenderán la diversidad sin saturar la calificación.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Asigna los 66 saberes básicos (organizados en 8 bloques) a los tres trimestres. Equilibra la carga: no más de 3 bloques por trimestre. Ten en cuenta la progresión lógica (por ejemplo, primero geología, luego biología celular, después ecología).</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Proyecto científico' (bloque transversal) pégalos como una columna adicional en tu tabla y distribúyelos en todas las SDA. Así aseguras que se trabajan de manera continua.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos dos bloques de saberes y movilice varias competencias específicas. Define el producto final (ej. póster científico, maqueta del sistema circulatorio, informe de campo) y los criterios de evaluación que se activan.</t>
+  </si>
+  <si>
+    <t>Para la primera SDA, elige un contexto local (ej. ‘¿Afecta la sequía a nuestro parque natural?’). Los alumnos se motivan más y la inspección valora la conexión con el entorno.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 6 Competencias Específicas (CE) y el Perfil de Salida. No te limites a los saberes; la clave LOMLOE está en los descriptores operativos.</t>
-[...56 lines deleted...]
-    <t>Asegúrate de que la suma de pesos de los criterios vinculados a una CE sume el 100% de esa competencia para evitar errores de cálculo en el cuaderno de evaluación digital.</t>
+    <t>Decide el peso de cada criterio de evaluación en la calificación final. Por ejemplo, cada criterio puede tener un peso entre 5-10% (sumando 100%). Define también el peso de cada SDA (no más del 40% por trimestre) y el mínimo de instrumentos por criterio (al menos 2).</t>
+  </si>
+  <si>
+    <t>No desviar más del 30% del peso a pruebas escritas. La LOMLOE exige variedad de instrumentos; si tu departamento está acostumbrado a exámenes, negocia una transición gradual.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje). Define cómo recuperarás los criterios no superados. La LOMLOE obliga a una recuperación basada en la superación de competencias, no solo repetir exámenes.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'Glosario Visual' de los 66 saberes básicos; es una medida de atención a la diversidad excelente que sirve tanto para alumnos con dificultades de aprendizaje como para el resto del grupo.</t>
+    <t>Redacta medidas ordinarias (apoyos, enriquecimiento) y específicas (adaptaciones curriculares no significativas) para alumnado NEAE. Establece un plan de recuperación trimestral: actividades de refuerzo y reevaluación de criterios no superados. Todo debe quedar en la programación.</t>
+  </si>
+  <si>
+    <t>Crea un modelo de informe individualizado de recuperación con los criterios pendientes y las tareas concretas. Te ahorrará tiempo en cada evaluación y dará transparencia a las familias.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar conceptos y procesos biológicos y geológicos interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esquemas, símbolos, páginas </t>
   </si>
   <si>
     <t>Facilitar la comprensión y análisis de información relacionada con los saberes de la materia de Biología y Geología transmitiéndola de forma clara utilizando la terminología y el f</t>
   </si>
   <si>
     <t>Analizar y explicar fenómenos biológicos y geológicos representándolos mediante modelos y diagramas y utilizando, cuando sea necesario, los pasos del diseño de ingeniería (identifi</t>
   </si>
@@ -2474,935 +2448,935 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>478</v>
+        <v>465</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>483</v>
+        <v>470</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>485</v>
+        <v>472</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>486</v>
+        <v>473</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>490</v>
+        <v>478</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="D3" s="9">
         <v>6.67</v>
       </c>
       <c r="E3" s="9">
         <v>6.67</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="D4" s="9">
         <v>6.67</v>
       </c>
       <c r="E4" s="9">
         <v>6.67</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="D5" s="9">
         <v>6.67</v>
       </c>
       <c r="E5" s="9">
         <v>6.67</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="D6" s="9">
         <v>6.67</v>
       </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>501</v>
+        <v>489</v>
       </c>
       <c r="D7" s="9">
         <v>6.67</v>
       </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="D9" s="9">
         <v>4.0</v>
       </c>
       <c r="E9" s="9">
         <v>4.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
       <c r="D10" s="9">
         <v>4.0</v>
       </c>
       <c r="E10" s="9">
         <v>4.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>505</v>
+        <v>493</v>
       </c>
       <c r="D11" s="9">
         <v>4.0</v>
       </c>
       <c r="E11" s="9">
         <v>4.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="D12" s="9">
         <v>4.0</v>
       </c>
       <c r="E12" s="9">
         <v>4.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
       <c r="D13" s="9">
         <v>4.0</v>
       </c>
       <c r="E13" s="9">
         <v>4.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>507</v>
+        <v>495</v>
       </c>
       <c r="D14" s="9">
         <v>10.0</v>
       </c>
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="D15" s="9">
         <v>10.0</v>
       </c>
       <c r="E15" s="9">
         <v>10.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>508</v>
+        <v>496</v>
       </c>
       <c r="D16" s="9">
         <v>8.33</v>
       </c>
       <c r="E16" s="9">
         <v>8.33</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>509</v>
+        <v>497</v>
       </c>
       <c r="D17" s="9">
         <v>8.33</v>
       </c>
       <c r="E17" s="9">
         <v>8.33</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.3</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="D18" s="9">
         <v>8.33</v>
       </c>
       <c r="E18" s="9">
         <v>8.33</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>6.1</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="D19" s="9">
         <v>5.0</v>
       </c>
       <c r="E19" s="9">
         <v>5.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>6.2</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="D20" s="9">
         <v>5.0</v>
       </c>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>6.3</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="D21" s="9">
         <v>5.0</v>
       </c>
       <c r="E21" s="9">
         <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>120.010000000000005</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="8" t="s">
-        <v>512</v>
+        <v>500</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>513</v>
+        <v>501</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3418,929 +3392,929 @@
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8">
         <v>5.3</v>
       </c>
       <c r="S1" s="8">
         <v>6.1</v>
       </c>
       <c r="T1" s="8">
         <v>6.2</v>
       </c>
       <c r="U1" s="8">
         <v>6.3</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="W1" s="8" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" s="7" t="s">
-        <v>515</v>
+        <v>503</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
       <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="7" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
       <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>517</v>
+        <v>505</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
       <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>518</v>
+        <v>506</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
       <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
       <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
       <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
       <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
       <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
       <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
       <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
       <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
       <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
       <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
       <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
       <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
       <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
       <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
       <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
       <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
       <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
       <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
       <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
       <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
       <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
       <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
       <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
-        <v>543</v>
+        <v>531</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
       <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
@@ -6048,54 +6022,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A15" sqref="A15:C17"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -6112,2909 +6086,2840 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...85 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A14:E14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="K2" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="K3" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7">
         <v>1.3</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="K4" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>2.1</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="J5" s="7" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="K5" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7">
         <v>2.2</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>131</v>
+        <v>114</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="J6" s="7" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="K6" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <v>2.3</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
       <c r="K7" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7">
         <v>3.1</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>144</v>
+        <v>127</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="K8" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>3.2</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="K9" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7">
         <v>3.3</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="K10" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7">
         <v>3.4</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
       <c r="K11" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7">
         <v>3.5</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="K12" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7">
         <v>4.1</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="K13" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7">
         <v>4.2</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>181</v>
+        <v>164</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="K14" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7">
         <v>5.1</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
       <c r="K15" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7">
         <v>5.2</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      <c r="G16" s="7"/>
+        <v>172</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>175</v>
+      </c>
       <c r="H16" s="7" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="J16" s="7"/>
+        <v>94</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>177</v>
+      </c>
       <c r="K16" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7">
         <v>5.3</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      <c r="G17" s="7"/>
+        <v>178</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>180</v>
+      </c>
       <c r="H17" s="7" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="J17" s="7"/>
+        <v>94</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>182</v>
+      </c>
       <c r="K17" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7">
         <v>6.1</v>
       </c>
       <c r="C18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="H18" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="D18" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I18" s="7" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="K18" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7">
         <v>6.2</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="H19" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="D19" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I19" s="7" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="K19" s="9">
         <v>5.26</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7">
         <v>6.3</v>
       </c>
       <c r="C20" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="H20" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="D20" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I20" s="7" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="K20" s="9">
         <v>5.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C10" s="7">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C11" s="7">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C12" s="7">
         <v>3</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C13" s="7">
         <v>1</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C14" s="7">
         <v>2</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C15" s="7">
         <v>3</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C16" s="7">
         <v>1</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C17" s="7">
         <v>2</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C18" s="7">
         <v>1</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C19" s="7">
         <v>2</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C20" s="7">
         <v>3</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C21" s="7">
         <v>4</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C23" s="7">
         <v>2</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C25" s="7">
         <v>4</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C26" s="7">
         <v>5</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C27" s="7">
         <v>1</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C28" s="7">
         <v>2</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C29" s="7">
         <v>3</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="C30" s="7">
         <v>4</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>20</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F8" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="G8" s="7" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
         <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="F14" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="G14" s="7" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="B19" s="7">
         <v>25</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>366</v>
+        <v>357</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9023,320 +8928,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>385</v>
-      </c>
-[...7 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>