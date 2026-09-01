--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:24</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene exactamente el currículo del RD 217/2022.</t>
   </si>