--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 18:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -529,53 +529,80 @@
   <si>
     <t>Tras resolver un caso práctico sobre nutrición o tectónica, los alumnos revisan sus conclusiones para verificar si responden lógicamente a la pregunta inicial.</t>
   </si>
   <si>
     <t>Evaluar únicamente si el resultado final es correcto, omitiendo la valoración del proceso de razonamiento y la detección de posibles sesgos o errores en la solución.</t>
   </si>
   <si>
     <t>Reconocer las características distintivas de los principales grupos de seres vivos e identificar las especies representativas del entorno próximo con ayuda de claves y guías.</t>
   </si>
   <si>
     <t>Identificar cómo la actividad humana aumenta los riesgos naturales en zonas específicas, analizando el relieve, la roca, la vegetación y los factores sociales involucrados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación analizando un caso de riesgo natural agravado por la acción humana, integrando variables geológicas y socioeconómicas.</t>
   </si>
   <si>
     <t>Análisis de un caso real de inundación o deslizamiento en una zona urbanizada para determinar qué factores humanos y físicos aumentaron el peligro.</t>
   </si>
   <si>
     <t>Confundir el concepto de riesgo natural con el de impacto ambiental genérico, omitiendo la relación necesaria con la litología o el relieve del terreno.</t>
   </si>
   <si>
     <t>Describir el papel de la atmósfera y la hidrosfera en la conformación del clima de una zona y su influencia sobre los ecosistemas y los procesos geológicos externos, reflexionando sobre los efectos del cambio climático provocado por la humanidad.</t>
   </si>
   <si>
+    <t>Diseñar y aplicar acciones cotidianas que reduzcan el impacto ambiental, evaluando críticamente el comportamiento propio y del entorno para fomentar la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Proponer</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un plan de acción o decálogo de sostenibilidad personal fundamentado en una auditoría previa de sus propios hábitos de consumo y residuos.</t>
+  </si>
+  <si>
+    <t>Realización de una auditoría de residuos en el centro o el hogar y posterior diseño de una campaña de mejora de hábitos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a un examen escrito sobre conceptos de ecología sin exigir la elaboración de propuestas de acción concretas y realistas.</t>
+  </si>
+  <si>
     <t>Relacionar con fundamentos científicos la preservación de la biodiversidad, la conservación del medioambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y la calidad de vida.</t>
   </si>
   <si>
+    <t>Diseñar y justificar hábitos de vida saludables mediante el análisis crítico de conductas cotidianas, basándose en el funcionamiento de los aparatos y sistemas del cuerpo humano.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un plan de vida saludable o una comparativa de hábitos, justificando cada propuesta mediante explicaciones sobre la fisiología de la nutrición, el descanso o el ejercicio.</t>
+  </si>
+  <si>
+    <t>Análisis de casos prácticos sobre dietas, sedentarismo o higiene del sueño, seguido de la elaboración de una guía de recomendaciones para el entorno escolar.</t>
+  </si>
+  <si>
+    <t>Evaluar la adopción de hábitos basándose únicamente en la intención o voluntad del alumno sin exigir la justificación científica basada en el funcionamiento real de los órganos y sistemas.</t>
+  </si>
+  <si>
     <t>Proponer y adoptar hábitos sostenibles analizando de una manera crítica las actividades propias y ajenas, basándose en sus razonamientos, conocimientos adquiridos y de la información disponible.</t>
   </si>
   <si>
     <t>Valorar la importancia de la célula como unidad fundamental de los seres vivos, reconociendo sus tipos mediante la observación de imágenes y preparaciones microscópicas sencillas.</t>
   </si>
   <si>
     <t>Explicar por qué un paisaje es valioso y vulnerable, identificando los elementos bióticos y geológicos que podrían deteriorarse por causas externas.</t>
   </si>
   <si>
     <t>Valorar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o infografía donde cataloga los elementos de un paisaje local y justifica su fragilidad mediante el análisis de impactos potenciales.</t>
   </si>
   <si>
     <t>Estudio de un entorno natural cercano o espacio protegido mediante una salida de campo o el uso de visores cartográficos digitales.</t>
   </si>
   <si>
     <t>Confundir la valoración del patrimonio natural con una descripción meramente estética, omitiendo el análisis técnico de la fragilidad geológica o biológica.</t>
   </si>
   <si>
     <t>Proponer y adoptar hábitos saludables, analizando las acciones propias y ajenas con actitud crítica y basándose en fundamentos de la citología, anatomía y fisiología como método de prevención de enfermedades.</t>
   </si>
   <si>
     <t>Identificar los elementos de un paisaje para explicar su formación, evaluar los impactos de la actividad humana y reconocer los riesgos geológicos asociados.</t>
@@ -622,222 +649,204 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Formulación de preguntas, hipótesis y conjeturas científicas.</t>
   </si>
   <si>
-    <t>les y formatos de uso frecuente en ciencia (presentación, gráfi</t>
-[...2 lines deleted...]
-    <t>ca, vídeo, póster, informe, etc.).</t>
+    <t>Estrategias para la búsqueda de información, la colaboración y la comunicación de procesos, resultados o ideas científicas: herramientas digitales y formatos de uso frecuente en ciencia (presentación, gráfica, vídeo, póster, informe, etc.).</t>
   </si>
   <si>
     <t>Reconocimiento y utilización de fuentes fidedignas de información científica.</t>
   </si>
   <si>
-    <t>trumentos y espacios (laboratorio, aulas, entorno...) de forma adecuada.</t>
+    <t>Experimentación para responder a una cuestión científica determinada utilizando instrumentos y espacios (laboratorio, aulas, entorno...) de forma adecuada.</t>
   </si>
   <si>
     <t>Modelado para la representación y comprensión de procesos o elementos de la naturaleza.</t>
   </si>
   <si>
     <t>Métodos de observación y de toma de datos de fenómenos naturales.</t>
   </si>
   <si>
     <t>Métodos de análisis de resultados. Diferenciación entre correlación y causalidad.</t>
   </si>
   <si>
     <t>La labor científica y las personas dedicadas a la ciencia: contribución a las ciencias biológicas y geológicas e importancia social. El papel de la mujer en la ciencia.</t>
   </si>
   <si>
     <t>Estructura básica de la geosfera. Modelo geoquímico y dinámico.</t>
   </si>
   <si>
     <t>Concepto de roca y mineral.</t>
   </si>
   <si>
-    <t>Clasificación de las ro</t>
-[...11 lines deleted...]
-    <t>nas rocas relevantes de los paisajes y construcciones extremeñas.</t>
+    <t>Clasificación de las rocas: sedimentarias, metamórficas e ígneas. Ciclo de las rocas.</t>
+  </si>
+  <si>
+    <t>Identificación de algunos minerales relevantes con especial atención a sus propiedades físicas y químicas.</t>
+  </si>
+  <si>
+    <t>Identificación de algunas rocas relevantes de los paisajes y construcciones extremeñas.</t>
   </si>
   <si>
     <t>Uso de los minerales y las rocas: su utilización en la fabricación de materiales y objetos cotidianos.</t>
   </si>
   <si>
     <t>Los virus. Análisis de su importancia biológica.</t>
   </si>
   <si>
     <t>La célula como unidad estructural y funcional de los seres vivos.</t>
   </si>
   <si>
     <t>La célula procariota y sus partes.</t>
   </si>
   <si>
-    <t>getal y sus partes.</t>
-[...2 lines deleted...]
-    <t>mal y sus partes.</t>
+    <t>La célula eucariota vegetal y sus partes.</t>
+  </si>
+  <si>
+    <t>La célula eucariota animal y sus partes.</t>
   </si>
   <si>
     <t>Observación y comparación de tipos de células al microscopio.</t>
   </si>
   <si>
     <t>Principales bioelementos.</t>
   </si>
   <si>
     <t>Principales biomoléculas.</t>
   </si>
   <si>
     <t>Funciones vitales de los seres vivos: nutrición (autótrofa y heterótrofa), relación y reproducción (sexual y asexual).</t>
   </si>
   <si>
-    <t>ción de los seres vivos.</t>
-[...5 lines deleted...]
-    <t>ción a partir de sus características distintivas.</t>
+    <t>Diferenciación y clasificación de los seres vivos.</t>
+  </si>
+  <si>
+    <t>Los principales grupos taxonómicos: observación de especies del entorno próximo y clasificación a partir de sus características distintivas.</t>
   </si>
   <si>
     <t>Estrategias de reconocimiento de las especies más comunes de los ecosistemas del entorno (guías, claves dicotómicas, herramientas digitales, visu…).</t>
   </si>
   <si>
     <t>Los animales como seres sintientes: semejanzas y diferencias con los seres vivos no sintientes.</t>
   </si>
   <si>
     <t>Bienestar animal.</t>
   </si>
   <si>
     <t>Principales ecosistemas del planeta y del entorno próximo. Componentes bióticos y abióticos y tipos de relaciones intraespecíficas e interespecíficas.</t>
   </si>
   <si>
     <t>Importancia de la conservación de los ecosistemas, la biodiversidad y la implantación de un modelo de desarrollo sostenible.</t>
   </si>
   <si>
     <t>Importancia de los ecosistemas extremeños en el desarrollo económico y social de la región.</t>
   </si>
   <si>
-    <t>mación del clima de una zona.</t>
-[...2 lines deleted...]
-    <t>nes del suelo.</t>
+    <t>Funciones de la atmósfera y la hidrosfera y su papel esencial para la vida en la Tierra y la conformación del clima de una zona.</t>
+  </si>
+  <si>
+    <t>Interacciones entre atmósfera, hidrosfera, geosfera y biosfera. Papel en la edafogénesis, en el modelado del relieve y su importancia para la vida. Las funciones del suelo.</t>
   </si>
   <si>
     <t>Causas del cambio climático y sus consecuencias sobre los ecosistemas.</t>
   </si>
   <si>
-    <t>bitos sostenibles (consumo responsable, prevención y gestión de residuos, respeto al medioambiente, etc.).</t>
+    <t>La importancia de los hábitos sostenibles (consumo responsable, prevención y gestión de residuos, respeto al medioambiente, etc.).</t>
   </si>
   <si>
     <t>One health (una sola salud): relación entre la salud ambiental, humana y de otros seres vivos.</t>
   </si>
   <si>
     <t>Concepto de nutrición. Aparatos que participan en ella.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato digestivo.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato respiratorio.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato circulatorio.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato excretor.</t>
   </si>
   <si>
     <t>Anatomía y fisiología básicas del aparato reproductor.</t>
   </si>
   <si>
     <t>Visión general de la función de relación: receptores sensoriales, centros de coordinación (sistemas nervioso y endocrino) y órganos efectores.</t>
   </si>
   <si>
-    <t>gía y anatomía de los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción.</t>
+    <t>Resolución de cuestiones y problemas prácticos aplicando conocimientos de fisiología y anatomía de los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción.</t>
   </si>
   <si>
     <t>Características y elementos propios de una dieta saludable y su importancia.</t>
   </si>
   <si>
-    <t>xualidad: importancia del respeto hacia la libertad y la diversidad sexual y hacia la igualdad de género, dentro de una educación sexual integral como parte de un desarrollo armónico.</t>
+    <t>Conceptos de sexo y sexualidad: importancia del respeto hacia la libertad y la diversidad sexual y hacia la igualdad de género, dentro de una educación sexual integral como parte de un desarrollo armónico.</t>
   </si>
   <si>
     <t>Educación afectivo-sexual desde la perspectiva de la igualdad entre personas y el respeto a la diversidad sexual.</t>
   </si>
   <si>
-    <t>cas sexuales responsables. La aser</t>
-[...5 lines deleted...]
-    <t>ción de infecciones de transmisión sexual (ITS) y de embarazos no deseados. El uso adecuado de métodos anticonceptivos y de métodos de prevención de ITS.</t>
+    <t>Importancia de las prácticas sexuales responsables. La asertividad y el autocuidado. La prevención de infecciones de transmisión sexual (ITS) y de embarazos no deseados. El uso adecuado de métodos anticonceptivos y de métodos de prevención de ITS.</t>
   </si>
   <si>
     <t>Efectos perjudiciales de las drogas (legales o ilegales) sobre la salud de los consumidores y las personas de su entorno próximo.</t>
   </si>
   <si>
     <t>Valoración del desarrollo de hábitos encaminados a la conservación de la salud física, mental y social (higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, actividad física, autorregulación emocional y corresponsabilidad…).</t>
   </si>
   <si>
     <t>Concepto de salud.</t>
   </si>
   <si>
-    <t>dades infecciosas de las no infecciosas en base a su etiología.</t>
-[...2 lines deleted...]
-    <t>mientos de las enfermedades infecciosas en función de su agente causal. Uso adecuado de los antibióticos.</t>
+    <t>Diferenciación de las enfermedades infecciosas de las no infecciosas en base a su etiología.</t>
+  </si>
+  <si>
+    <t>Medidas de prevención y tratamientos de las enfermedades infecciosas en función de su agente causal. Uso adecuado de los antibióticos.</t>
   </si>
   <si>
     <t>Mecanismos de defensa del organismo frente a agentes patógenos (barreras externas y sistema inmunitario): su papel en la prevención y superación de enfermedades infecciosas.</t>
   </si>
   <si>
     <t>Importancia de la vacunación en la prevención de enfermedades y en la mejora de la calidad de vida humana.</t>
   </si>
   <si>
     <t>Causas de las enfermedades no infecciosas y posibles tratamientos.</t>
   </si>
   <si>
     <t>Importancia de los trasplantes y de la donación de órganos.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
@@ -1117,198 +1126,189 @@
   <si>
     <t xml:space="preserve">
 • Creación de un itinerario geológico digital utilizando herramientas de geolocalización donde el alumnado inserte paradas con explicaciones sobre la litología y los riesgos detectados.
 • Diseño de una campaña de sensibilización en formato multimodal (podcast, infografía o vídeo) dirigida a la administración local para proponer la protección de un Punto de Interés Geológico (PIG).
 • Elaboración de un informe de evaluación de riesgos naturales de una zona concreta mediante la construcción de modelos a escala que simulen procesos erosivos o movimientos de ladera.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Planteamiento de un reto de 'Geología Forense' donde deban reconstruir la historia de un paisaje a partir de pistas fósiles y sedimentarias para resolver un enigma ambiental.
 • Simulación de un comité de expertos en urbanismo donde los alumnos asuman roles (geólogos, políticos, vecinos) para debatir sobre la construcción en zonas de riesgo geológico.
 • Conexión del aprendizaje con el patrimonio local mediante el inventariado de usos humanos tradicionales de las rocas del entorno, fomentando el sentido de pertenencia y cuidado del medio.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CCL2</t>
-[...50 lines deleted...]
-    <t>Relaciona el conocimiento geológico con la valoración y conservación del paisaje como patrimonio natural.</t>
+    <t>CCL, STEM, CD</t>
+  </si>
+  <si>
+    <t>CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir información y datos científicos requiere CCL; argumentar sobre ellos implica STEM; utilizar diferentes formatos moviliza CD.</t>
+  </si>
+  <si>
+    <t>CD, CCL, STEM</t>
+  </si>
+  <si>
+    <t>Identificar, localizar y seleccionar información es CD; contrastar veracidad y evaluar críticamente implica CCL y CC; organizar información para resolver preguntas científicas requiere STEM.</t>
+  </si>
+  <si>
+    <t>STEM, CPSAA, CD</t>
+  </si>
+  <si>
+    <t>CCL, CE</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos siguiendo metodologías científicas moviliza STEM; cooperar requiere CPSAA; el uso de herramientas digitales en la indagación involucra CD.</t>
+  </si>
+  <si>
+    <t>STEM, CD, CPSAA</t>
+  </si>
+  <si>
+    <t>Utilizar razonamiento y pensamiento computacional es STEM y CD; analizar críticamente y reformular procedimientos requiere autorregulación (CPSAA).</t>
+  </si>
+  <si>
+    <t>CC, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCL</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud integra CC y STEM; promover y adoptar hábitos saludables y sostenibles implica CPSAA.</t>
+  </si>
+  <si>
+    <t>STEM, CCEC, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CE</t>
+  </si>
+  <si>
+    <t>Explicar la historia geológica de un paisaje moviliza STEM; valorarlo como patrimonio natural requiere CCEC; proponer acciones para su protección implica CC.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 3.º ESO para Biología y Geología. Identifica las competencias específicas (6), criterios de evaluación (34) y saberes básicos (66) distribuidos en 8 bloques. Anota los descriptores operativos de las competencias clave vinculados a cada CE.</t>
+  </si>
+  <si>
+    <t>Imprime los criterios de evaluación y pégalos en un corcho. Los verás cada día y evitarás repeticiones involuntarias en tus situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Vuelca las 6 competencias específicas (CE) y sus 34 criterios de evaluación en una tabla. Ordena los criterios por CE. Esta lista será tu brújula para diseñar las situaciones de aprendizaje (SDA) y para la evaluación competencial.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, bloque de saberes asociado, instrumento de evaluación y trimestre. Al terminar, tendrás el esqueleto de tu programación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Marca los criterios que evaluarás en cada evaluación trimestral. No todos los 34 criterios deben evaluarse de forma continua; algunos pueden agruparse en tareas integradas. Elige instrumentos variados (rúbricas, pruebas orales, informes, cuaderno de laboratorio) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Reserva dos criterios por trimestre para evaluación formativa sin nota numérica; te darán flexibilidad y atenderán la diversidad sin saturar la calificación.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Asigna los 66 saberes básicos (organizados en 8 bloques) a los tres trimestres. Equilibra la carga: no más de 3 bloques por trimestre. Ten en cuenta la progresión lógica (por ejemplo, primero geología, luego biología celular, después ecología).</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Proyecto científico' (bloque transversal) pégalos como una columna adicional en tu tabla y distribúyelos en todas las SDA. Así aseguras que se trabajan de manera continua.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos dos bloques de saberes y movilice varias competencias específicas. Define el producto final (ej. póster científico, maqueta del sistema circulatorio, informe de campo) y los criterios de evaluación que se activan.</t>
+  </si>
+  <si>
+    <t>Para la primera SDA, elige un contexto local (ej. ‘¿Afecta la sequía a nuestro parque natural?’). Los alumnos se motivan más y la inspección valora la conexión con el entorno.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 6 Competencias Específicas (CE) y el Perfil de Salida. No te limites a los saberes; la clave LOMLOE está en los descriptores operativos.</t>
-[...56 lines deleted...]
-    <t>Asegúrate de que la suma de pesos de los criterios vinculados a una CE sume el 100% de esa competencia para evitar errores de cálculo en el cuaderno de evaluación digital.</t>
+    <t>Decide el peso de cada criterio de evaluación en la calificación final. Por ejemplo, cada criterio puede tener un peso entre 5-10% (sumando 100%). Define también el peso de cada SDA (no más del 40% por trimestre) y el mínimo de instrumentos por criterio (al menos 2).</t>
+  </si>
+  <si>
+    <t>No desviar más del 30% del peso a pruebas escritas. La LOMLOE exige variedad de instrumentos; si tu departamento está acostumbrado a exámenes, negocia una transición gradual.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje). Define cómo recuperarás los criterios no superados. La LOMLOE obliga a una recuperación basada en la superación de competencias, no solo repetir exámenes.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'Glosario Visual' de los 66 saberes básicos; es una medida de atención a la diversidad excelente que sirve tanto para alumnos con dificultades de aprendizaje como para el resto del grupo.</t>
+    <t>Redacta medidas ordinarias (apoyos, enriquecimiento) y específicas (adaptaciones curriculares no significativas) para alumnado NEAE. Establece un plan de recuperación trimestral: actividades de refuerzo y reevaluación de criterios no superados. Todo debe quedar en la programación.</t>
+  </si>
+  <si>
+    <t>Crea un modelo de informe individualizado de recuperación con los criterios pendientes y las tareas concretas. Te ahorrará tiempo en cada evaluación y dará transparencia a las familias.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar conceptos y procesos relacionados con los saberes de la materia de Biología y Geología interpretando información en diferentes formatos (modelos, gráficos, tablas, diagram</t>
   </si>
   <si>
     <t>Facilitar la comprensión y análisis de información relacionada con los saberes de la materia de Biología y Geología, transmitiéndola de forma clara y utilizando tanto la terminolog</t>
   </si>
   <si>
     <t>Analizar y explicar fenómenos biológicos y geológicos representándolos mediante modelos y diagramas y utilizando, cuando sea necesario, los pasos del diseño de ingeniería (identifi</t>
   </si>
@@ -2076,351 +2076,351 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>337</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>342</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>366</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="C6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="5" t="s">
+      <c r="E6" s="5" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="C7" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="D7" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>378</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>380</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>381</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>382</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
@@ -2761,51 +2761,51 @@
       <c r="A19" s="5">
         <v>5.4</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>399</v>
       </c>
       <c r="D19" s="7">
         <v>6.25</v>
       </c>
       <c r="E19" s="7">
         <v>6.25</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="D20" s="7">
         <v>5.0</v>
       </c>
       <c r="E20" s="7">
         <v>5.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>400</v>
       </c>
       <c r="D21" s="7">
         <v>5.0</v>
       </c>
       <c r="E21" s="7">
         <v>5.0</v>
       </c>
@@ -2815,99 +2815,99 @@
       <c r="A22" s="5">
         <v>6.3</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>401</v>
       </c>
       <c r="D22" s="7">
         <v>5.0</v>
       </c>
       <c r="E22" s="7">
         <v>5.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>7.1</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>4.17</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>7.2</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>4.17</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>7.3</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>4.17</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>7.4</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>4.17</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>402</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <f>SUM(E3:E26)</f>
         <v>136.66999999999996</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>403</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
@@ -7054,2445 +7054,2351 @@
         <v>88</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>160</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>161</v>
       </c>
       <c r="K15" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>5.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="E16" s="5"/>
-[...1 lines deleted...]
-      <c r="G16" s="5"/>
+      <c r="E16" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="K16" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>5.3</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>168</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>170</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="J17" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="K17" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>5.4</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>6.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="K19" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>6.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="K20" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>6.3</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="K21" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>7.1</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>7.2</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>7.3</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
         <v>4.17</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>7.4</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
         <v>145</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
         <v>4.17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I64"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I64"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C10" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C11" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C12" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C13" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C14" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C15" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C16" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C17" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C18" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C19" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C20" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C21" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C22" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C23" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C24" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C25" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C26" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C27" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C28" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C29" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C30" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C31" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C32" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C33" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C34" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C35" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C36" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C37" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C38" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C39" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C40" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C41" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C42" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C43" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C44" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C45" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C46" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C47" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C48" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C49" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C50" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C51" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C52" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C53" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C54" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C55" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C56" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C57" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C58" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
-    </row>
-[...112 lines deleted...]
-      <c r="I64" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>141</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>