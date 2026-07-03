--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:26</t>
+    <t>03/07/2026 19:50</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>