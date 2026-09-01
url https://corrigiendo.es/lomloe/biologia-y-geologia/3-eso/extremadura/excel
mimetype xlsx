--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:50</t>
+    <t>01/09/2026 13:30</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>