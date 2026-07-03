--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 18:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -499,93 +499,93 @@
   <si>
     <t>Riesgos naturales: Definición y clasificación.</t>
   </si>
   <si>
     <t>Análisis y planificación.</t>
   </si>
   <si>
     <t>Actividad sísmica y volcánica en la Tierra en relación con la teoría de la tectónica de placas:</t>
   </si>
   <si>
     <t>Origen y distribución global de los terremotos y del vulcanismo en la Tierra.</t>
   </si>
   <si>
     <t>Tipos de erupciones volcánicas.</t>
   </si>
   <si>
     <t>Análisis del riesgo sísmico y volcánico. Medidas de predicción y prevención. El riesgo sísmico en Galicia.</t>
   </si>
   <si>
     <t>La teoría celular. Reconocimiento de la célula como unidad estructural y funcional de los seres vivos:</t>
   </si>
   <si>
     <t>Estructura básica de la célula. Tipos de células: procariotas y eucariotas (animales y vegetales).</t>
   </si>
   <si>
-    <t>te distintas estrategias y destrezas.</t>
+    <t>Observación y comparación de tipos de células al microscopio y otros medios (vídeos, fotografías...) mediante distintas estrategias y destrezas.</t>
   </si>
   <si>
     <t>Formas acelulares.</t>
   </si>
   <si>
     <t>Función de nutrición: aparatos digestivo, respiratorio, circulatorio y excretor.</t>
   </si>
   <si>
     <t>Importancia de la nutrición y relación entre la anatomía y la fisiología básica de los aparatos que participan en ella.</t>
   </si>
   <si>
     <t>Función de relación: receptores sensoriales, centros de coordinación y órganos efectores. Análisis y visión general de la función de relación.</t>
   </si>
   <si>
     <t>Función de reproducción: aparato reproductor y sistema endócrino.</t>
   </si>
   <si>
     <t>Relación entre la anatomía y la fisiología básicas del aparato reproductor.</t>
   </si>
   <si>
     <t>Reproducción y sexualidad.</t>
   </si>
   <si>
-    <t>pales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción.</t>
+    <t>Cuestiones y problemas prácticos relacionados con conocimientos de fisiología y anatomía de los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción.</t>
   </si>
   <si>
     <t>Hábitos saludables con relación a la alimentación. Características de una dieta saludable y análisis de su importancia.</t>
   </si>
   <si>
     <t>Sexo y sexualidad desde la perspectiva de la igualdad entre los hombres y las mujeres y el respeto a la diversidad sexual. Importancia de la educación sexual integral como parte de un desarrollo armónico:</t>
   </si>
   <si>
     <t>Infecciones de transmisión sexual (ITS).</t>
   </si>
   <si>
     <t>Métodos de anticoncepción y prácticas sexuales responsables. La asertividad y el autocuidado. Las relaciones afectivo-sexuales: ideas preconcebidas y estereotipos sexuales.</t>
   </si>
   <si>
     <t>Efectos perjudiciales de las drogas legales e ilegales, tanto para los consumidores como para quien está en su entorno próximo.</t>
   </si>
   <si>
-    <t>turales, uso responsable de las nuevas tecnologías, actividad física, autorregulación emocional, cuidado y corresponsabilidad...).</t>
+    <t>Hábitos encaminados a la conservación de la salud física, mental y social (higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, actividad física, autorregulación emocional, cuidado y corresponsabilidad...).</t>
   </si>
   <si>
     <t>Enfermedades infecciosas y no infecciosas:</t>
   </si>
   <si>
     <t>Diferenciación en base a su etiología.</t>
   </si>
   <si>
     <t>Medidas de prevención y tratamiento de enfermedades infecciosas.</t>
   </si>
   <si>
     <t>El uso adecuado de los antibióticos.</t>
   </si>
   <si>
     <t>Sistema inmunitario: análisis de los diferentes tipos de barreras y mecanismos de defensa que dificultan la entrada de patógenos al organismo.</t>
   </si>
   <si>
     <t>Relación entre el sistema inmunitario y la prevención y superación frente a las enfermedades infecciosas.</t>
   </si>
   <si>
     <t>Importancia de la vacunación en la prevención de enfermedades y en la mejora de la calidad de la vida humana.</t>
   </si>
   <si>
     <t>Importancia de los trasplantes y de la donación de órganos. 4º curso. Materia de Biología y Geología</t>
   </si>
@@ -772,198 +772,189 @@
   <si>
     <t xml:space="preserve">
 • Creación de un itinerario geológico digital utilizando herramientas de geolocalización donde el alumnado inserte paradas con explicaciones sobre la litología y los riesgos detectados.
 • Diseño de una campaña de sensibilización en formato multimodal (podcast, infografía o vídeo) dirigida a la administración local para proponer la protección de un Punto de Interés Geológico (PIG).
 • Elaboración de un informe de evaluación de riesgos naturales de una zona concreta mediante la construcción de modelos a escala que simulen procesos erosivos o movimientos de ladera.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Planteamiento de un reto de 'Geología Forense' donde deban reconstruir la historia de un paisaje a partir de pistas fósiles y sedimentarias para resolver un enigma ambiental.
 • Simulación de un comité de expertos en urbanismo donde los alumnos asuman roles (geólogos, políticos, vecinos) para debatir sobre la construcción en zonas de riesgo geológico.
 • Conexión del aprendizaje con el patrimonio local mediante el inventariado de usos humanos tradicionales de las rocas del entorno, fomentando el sentido de pertenencia y cuidado del medio.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CCL2</t>
-[...50 lines deleted...]
-    <t>Relaciona el conocimiento geológico con la valoración y conservación del paisaje como patrimonio natural.</t>
+    <t>CCL, STEM, CD</t>
+  </si>
+  <si>
+    <t>CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir información y datos científicos requiere CCL; argumentar sobre ellos implica STEM; utilizar diferentes formatos moviliza CD.</t>
+  </si>
+  <si>
+    <t>CD, CCL, STEM</t>
+  </si>
+  <si>
+    <t>Identificar, localizar y seleccionar información es CD; contrastar veracidad y evaluar críticamente implica CCL y CC; organizar información para resolver preguntas científicas requiere STEM.</t>
+  </si>
+  <si>
+    <t>STEM, CPSAA, CD</t>
+  </si>
+  <si>
+    <t>CCL, CE</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos siguiendo metodologías científicas moviliza STEM; cooperar requiere CPSAA; el uso de herramientas digitales en la indagación involucra CD.</t>
+  </si>
+  <si>
+    <t>STEM, CD, CPSAA</t>
+  </si>
+  <si>
+    <t>Utilizar razonamiento y pensamiento computacional es STEM y CD; analizar críticamente y reformular procedimientos requiere autorregulación (CPSAA).</t>
+  </si>
+  <si>
+    <t>CC, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCL</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud integra CC y STEM; promover y adoptar hábitos saludables y sostenibles implica CPSAA.</t>
+  </si>
+  <si>
+    <t>STEM, CCEC, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CE</t>
+  </si>
+  <si>
+    <t>Explicar la historia geológica de un paisaje moviliza STEM; valorarlo como patrimonio natural requiere CCEC; proponer acciones para su protección implica CC.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 3.º ESO para Biología y Geología. Identifica las competencias específicas (6), criterios de evaluación (34) y saberes básicos (66) distribuidos en 8 bloques. Anota los descriptores operativos de las competencias clave vinculados a cada CE.</t>
+  </si>
+  <si>
+    <t>Imprime los criterios de evaluación y pégalos en un corcho. Los verás cada día y evitarás repeticiones involuntarias en tus situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Vuelca las 6 competencias específicas (CE) y sus 34 criterios de evaluación en una tabla. Ordena los criterios por CE. Esta lista será tu brújula para diseñar las situaciones de aprendizaje (SDA) y para la evaluación competencial.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, bloque de saberes asociado, instrumento de evaluación y trimestre. Al terminar, tendrás el esqueleto de tu programación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Marca los criterios que evaluarás en cada evaluación trimestral. No todos los 34 criterios deben evaluarse de forma continua; algunos pueden agruparse en tareas integradas. Elige instrumentos variados (rúbricas, pruebas orales, informes, cuaderno de laboratorio) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Reserva dos criterios por trimestre para evaluación formativa sin nota numérica; te darán flexibilidad y atenderán la diversidad sin saturar la calificación.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Asigna los 66 saberes básicos (organizados en 8 bloques) a los tres trimestres. Equilibra la carga: no más de 3 bloques por trimestre. Ten en cuenta la progresión lógica (por ejemplo, primero geología, luego biología celular, después ecología).</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Proyecto científico' (bloque transversal) pégalos como una columna adicional en tu tabla y distribúyelos en todas las SDA. Así aseguras que se trabajan de manera continua.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos dos bloques de saberes y movilice varias competencias específicas. Define el producto final (ej. póster científico, maqueta del sistema circulatorio, informe de campo) y los criterios de evaluación que se activan.</t>
+  </si>
+  <si>
+    <t>Para la primera SDA, elige un contexto local (ej. ‘¿Afecta la sequía a nuestro parque natural?’). Los alumnos se motivan más y la inspección valora la conexión con el entorno.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 6 Competencias Específicas (CE) y el Perfil de Salida. No te limites a los saberes; la clave LOMLOE está en los descriptores operativos.</t>
-[...56 lines deleted...]
-    <t>Asegúrate de que la suma de pesos de los criterios vinculados a una CE sume el 100% de esa competencia para evitar errores de cálculo en el cuaderno de evaluación digital.</t>
+    <t>Decide el peso de cada criterio de evaluación en la calificación final. Por ejemplo, cada criterio puede tener un peso entre 5-10% (sumando 100%). Define también el peso de cada SDA (no más del 40% por trimestre) y el mínimo de instrumentos por criterio (al menos 2).</t>
+  </si>
+  <si>
+    <t>No desviar más del 30% del peso a pruebas escritas. La LOMLOE exige variedad de instrumentos; si tu departamento está acostumbrado a exámenes, negocia una transición gradual.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje). Define cómo recuperarás los criterios no superados. La LOMLOE obliga a una recuperación basada en la superación de competencias, no solo repetir exámenes.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'Glosario Visual' de los 66 saberes básicos; es una medida de atención a la diversidad excelente que sirve tanto para alumnos con dificultades de aprendizaje como para el resto del grupo.</t>
+    <t>Redacta medidas ordinarias (apoyos, enriquecimiento) y específicas (adaptaciones curriculares no significativas) para alumnado NEAE. Establece un plan de recuperación trimestral: actividades de refuerzo y reevaluación de criterios no superados. Todo debe quedar en la programación.</t>
+  </si>
+  <si>
+    <t>Crea un modelo de informe individualizado de recuperación con los criterios pendientes y las tareas concretas. Te ahorrará tiempo en cada evaluación y dará transparencia a las familias.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar y explicar conceptos y procesos biológicos y geológicos interpretando la información obtenida en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esque</t>
   </si>
   <si>
     <t>Reconocer la información sobre temas biológicos y geológicos con base científica distinguiéndola de pseudociencias, bulos, teorías conspiradoras y creencias infundadas... y manteni</t>
   </si>
   <si>
     <t>Diseñar y realizar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de modo que permitan responder preguntas concretas y contrastar una hipót</t>
   </si>
@@ -1773,500 +1764,500 @@
         <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>192</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>226</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>227</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>202</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>229</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>206</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>210</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>214</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>218</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="D3" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E4" s="5" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="5" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C2" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="F2" s="6" t="s">
         <v>277</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>2.7</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>58</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>2.7</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>2.7</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>2.7</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>2.7</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>2.7</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>2.7</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>2.7</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>2.7</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
@@ -2382,131 +2373,131 @@
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>2.7</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>2.7</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>2.7</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>2.7</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>2.7</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>98</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>2.7</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>2.7</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>2.7</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
@@ -2542,269 +2533,269 @@
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>2.7</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>2.7</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>2.7</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>2.7</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>2.7</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>2.7</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>2.7</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>2.7</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>2.7</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>126</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>2.7</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5" t="s">
         <v>127</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>2.7</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <f>SUM(E3:E39)</f>
         <v>99.90000000000006</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AO31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AO31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41">
       <c r="A1" s="6" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>61</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>63</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>65</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>67</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>69</v>
       </c>
@@ -2874,1451 +2865,1451 @@
       <c r="AF1" s="6" t="s">
         <v>113</v>
       </c>
       <c r="AG1" s="6" t="s">
         <v>115</v>
       </c>
       <c r="AH1" s="6" t="s">
         <v>117</v>
       </c>
       <c r="AI1" s="6" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" s="6" t="s">
         <v>121</v>
       </c>
       <c r="AK1" s="6" t="s">
         <v>123</v>
       </c>
       <c r="AL1" s="6" t="s">
         <v>125</v>
       </c>
       <c r="AM1" s="6" t="s">
         <v>127</v>
       </c>
       <c r="AN1" s="6" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="AO1" s="6" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" s="5" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AM2),"")</f>
         <v/>
       </c>
       <c r="AO2" s="5"/>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" s="5" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AM3),"")</f>
         <v/>
       </c>
       <c r="AO3" s="5"/>
     </row>
     <row r="4" spans="1:41">
       <c r="A4" s="5" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AM4),"")</f>
         <v/>
       </c>
       <c r="AO4" s="5"/>
     </row>
     <row r="5" spans="1:41">
       <c r="A5" s="5" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AM5),"")</f>
         <v/>
       </c>
       <c r="AO5" s="5"/>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="5" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AM6),"")</f>
         <v/>
       </c>
       <c r="AO6" s="5"/>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="5" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AM7),"")</f>
         <v/>
       </c>
       <c r="AO7" s="5"/>
     </row>
     <row r="8" spans="1:41">
       <c r="A8" s="5" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AM8),"")</f>
         <v/>
       </c>
       <c r="AO8" s="5"/>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="5" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AM9),"")</f>
         <v/>
       </c>
       <c r="AO9" s="5"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="5" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AM10),"")</f>
         <v/>
       </c>
       <c r="AO10" s="5"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="5" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AM11),"")</f>
         <v/>
       </c>
       <c r="AO11" s="5"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="5" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AM12),"")</f>
         <v/>
       </c>
       <c r="AO12" s="5"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="5" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AM13),"")</f>
         <v/>
       </c>
       <c r="AO13" s="5"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="5" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AM14),"")</f>
         <v/>
       </c>
       <c r="AO14" s="5"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="5" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AM15),"")</f>
         <v/>
       </c>
       <c r="AO15" s="5"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="5" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AM16),"")</f>
         <v/>
       </c>
       <c r="AO16" s="5"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="5" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AM17),"")</f>
         <v/>
       </c>
       <c r="AO17" s="5"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" s="5" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AM18),"")</f>
         <v/>
       </c>
       <c r="AO18" s="5"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="5" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AM19),"")</f>
         <v/>
       </c>
       <c r="AO19" s="5"/>
     </row>
     <row r="20" spans="1:41">
       <c r="A20" s="5" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AM20),"")</f>
         <v/>
       </c>
       <c r="AO20" s="5"/>
     </row>
     <row r="21" spans="1:41">
       <c r="A21" s="5" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AM21),"")</f>
         <v/>
       </c>
       <c r="AO21" s="5"/>
     </row>
     <row r="22" spans="1:41">
       <c r="A22" s="5" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AM22),"")</f>
         <v/>
       </c>
       <c r="AO22" s="5"/>
     </row>
     <row r="23" spans="1:41">
       <c r="A23" s="5" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AM23),"")</f>
         <v/>
       </c>
       <c r="AO23" s="5"/>
     </row>
     <row r="24" spans="1:41">
       <c r="A24" s="5" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AM24),"")</f>
         <v/>
       </c>
       <c r="AO24" s="5"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" s="5" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AM25),"")</f>
         <v/>
       </c>
       <c r="AO25" s="5"/>
     </row>
     <row r="26" spans="1:41">
       <c r="A26" s="5" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AM26),"")</f>
         <v/>
       </c>
       <c r="AO26" s="5"/>
     </row>
     <row r="27" spans="1:41">
       <c r="A27" s="5" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AM27),"")</f>
         <v/>
       </c>
       <c r="AO27" s="5"/>
     </row>
     <row r="28" spans="1:41">
       <c r="A28" s="5" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AM28),"")</f>
         <v/>
       </c>
       <c r="AO28" s="5"/>
     </row>
     <row r="29" spans="1:41">
       <c r="A29" s="5" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AM29),"")</f>
         <v/>
       </c>
       <c r="AO29" s="5"/>
     </row>
     <row r="30" spans="1:41">
       <c r="A30" s="5" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AM30),"")</f>
         <v/>
       </c>
       <c r="AO30" s="5"/>
     </row>
     <row r="31" spans="1:41">
       <c r="A31" s="5" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>