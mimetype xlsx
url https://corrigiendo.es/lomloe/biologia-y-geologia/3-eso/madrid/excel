--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="538">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 65/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 19:47</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Madrid no ha publicado decreto propio para 3.º ESO Biología y Geología; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Sí, competencias específicas y criterios de evaluación son idénticos a los del BOE.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>Se debe seguir la programación basada en el RD 217/2022 sin añadidos autonómicos.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -517,105 +541,132 @@
   <si>
     <t>Tras resolver un caso práctico sobre nutrición o tectónica, los alumnos revisan sus conclusiones para verificar si responden lógicamente a la pregunta inicial.</t>
   </si>
   <si>
     <t>Evaluar únicamente si el resultado final es correcto, omitiendo la valoración del proceso de razonamiento y la detección de posibles sesgos o errores en la solución.</t>
   </si>
   <si>
     <t>Relacionar, con fundamentos científicos, la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y la calidad de vida.</t>
   </si>
   <si>
     <t>Identificar cómo la actividad humana aumenta los riesgos naturales en zonas específicas, analizando el relieve, la roca, la vegetación y los factores sociales involucrados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación analizando un caso de riesgo natural agravado por la acción humana, integrando variables geológicas y socioeconómicas.</t>
   </si>
   <si>
     <t>Análisis de un caso real de inundación o deslizamiento en una zona urbanizada para determinar qué factores humanos y físicos aumentaron el peligro.</t>
   </si>
   <si>
     <t>Confundir el concepto de riesgo natural con el de impacto ambiental genérico, omitiendo la relación necesaria con la litología o el relieve del terreno.</t>
   </si>
   <si>
     <t>Proponer y adoptar hábitos sostenibles, analizando de una manera crítica las actividades propias y ajenas a partir de los propios razonamientos, de los conocimientos adquiridos y de la información disponible.</t>
   </si>
   <si>
+    <t>Diseñar y aplicar acciones cotidianas que reduzcan el impacto ambiental, evaluando críticamente el comportamiento propio y del entorno para fomentar la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Proponer</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un plan de acción o decálogo de sostenibilidad personal fundamentado en una auditoría previa de sus propios hábitos de consumo y residuos.</t>
+  </si>
+  <si>
+    <t>Realización de una auditoría de residuos en el centro o el hogar y posterior diseño de una campaña de mejora de hábitos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a un examen escrito sobre conceptos de ecología sin exigir la elaboración de propuestas de acción concretas y realistas.</t>
+  </si>
+  <si>
+    <t>Proponer y adoptar, hábitos saludables responsables, analizando las acciones propias y ajenas con actitud crítica y a partir de fundamentos fisiológicos.</t>
+  </si>
+  <si>
+    <t>Diseñar y justificar hábitos de vida saludables mediante el análisis crítico de conductas cotidianas, basándose en el funcionamiento de los aparatos y sistemas del cuerpo humano.</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un plan de vida saludable o una comparativa de hábitos, justificando cada propuesta mediante explicaciones sobre la fisiología de la nutrición, el descanso o el ejercicio.</t>
+  </si>
+  <si>
+    <t>Análisis de casos prácticos sobre dietas, sedentarismo o higiene del sueño, seguido de la elaboración de una guía de recomendaciones para el entorno escolar.</t>
+  </si>
+  <si>
+    <t>Evaluar la adopción de hábitos basándose únicamente en la intención o voluntad del alumno sin exigir la justificación científica basada en el funcionamiento real de los órganos y sistemas.</t>
+  </si>
+  <si>
+    <t>Interpretar el paisaje analizando sus elementos y reflexionando sobre el impacto ambiental de determinadas acciones humanas.</t>
+  </si>
+  <si>
+    <t>Explicar por qué un paisaje es valioso y vulnerable, identificando los elementos bióticos y geológicos que podrían deteriorarse por causas externas.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe o infografía donde cataloga los elementos de un paisaje local y justifica su fragilidad mediante el análisis de impactos potenciales.</t>
+  </si>
+  <si>
+    <t>Estudio de un entorno natural cercano o espacio protegido mediante una salida de campo o el uso de visores cartográficos digitales.</t>
+  </si>
+  <si>
+    <t>Confundir la valoración del patrimonio natural con una descripción meramente estética, omitiendo el análisis técnico de la fragilidad geológica o biológica.</t>
+  </si>
+  <si>
+    <t>Valorar la importancia del paisaje como patrimonio natural analizando la fragilidad de los elementos que lo componen.</t>
+  </si>
+  <si>
+    <t>Identificar los elementos de un paisaje para explicar su formación, evaluar los impactos de la actividad humana y reconocer los riesgos geológicos asociados.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe técnico o presentación visual donde identifica elementos del relieve, señala impactos antrópicos y describe posibles riesgos naturales en un entorno concreto.</t>
+  </si>
+  <si>
+    <t>Análisis de fotografías de paisajes locales o salidas de campo para identificar agentes geológicos externos, infraestructuras humanas y zonas de riesgo natural.</t>
+  </si>
+  <si>
+    <t>Limitar el análisis a la descripción estética o biótica del paisaje, omitiendo los procesos geológicos subyacentes y los riesgos naturales específicos del terreno.</t>
+  </si>
+  <si>
+    <t>Relacionar los procesos geológicos externos e internos con la energía que los activa y diferenciar unos de otros.</t>
+  </si>
+  <si>
+    <t>Identificar y explicar posibles riesgos geológicos y meteorológicos en un entorno real a partir de la observación de sus elementos y relieve.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe o mapa de riesgos donde señala puntos críticos de un paisaje y propone medidas de prevención o corrección.</t>
+  </si>
+  <si>
+    <t>Estudio de un caso real mediante imágenes o salida de campo para detectar indicios de erosión, inundabilidad o desprendimientos en el relieve.</t>
+  </si>
+  <si>
+    <t>Confundir el concepto de riesgo con el de peligrosidad, omitiendo la vulnerabilidad y la exposición de la población en el análisis del paisaje.</t>
+  </si>
+  <si>
+    <t>Reflexionar sobre los riesgos naturales mediante el análisis de los elementos de un paisaje.</t>
+  </si>
+  <si>
     <t>Caso aplicado, práctica o análisis de imagen</t>
-  </si>
-[...52 lines deleted...]
-    <t>Reflexionar sobre los riesgos naturales mediante el análisis de los elementos de un paisaje.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
@@ -892,57 +943,399 @@
   </si>
   <si>
     <t>Evalúa de forma integral y compleja los impactos ambientales y riesgos naturales, argumentando con rigor científico la necesidad de un desarrollo sostenible y promoviendo activamente soluciones o hábitos que mejoren de forma demostrable la salud individual y colectiva.
 → Diseña y presenta una campaña de concienciación para el centro educativo que incluye el análisis de datos reales sobre huella ecológica y propuestas de mitigación viables.</t>
   </si>
   <si>
     <t>Identifica elementos aislados de un paisaje y reconoce algún riesgo natural evidente con ayuda docente, sin establecer vínculos con su historia geológica o su valor como patrimonio natural.
 → Señala la presencia de una montaña o un río en una fotografía sin ser capaz de explicar cómo se formaron o por qué deben protegerse.</t>
   </si>
   <si>
     <t>Describe los elementos de un paisaje y esboza su historia geológica de forma guiada, identificando impactos ambientales y riesgos naturales básicos, aunque con dificultades para proponer medidas de protección concretas.
 → Describe una zona de costa identificando signos de erosión, pero comete errores al interpretar la secuencia de eventos geológicos en un corte sencillo.</t>
   </si>
   <si>
     <t>Analiza los elementos de un paisaje concreto explicando su historia geológica mediante el uso de cortes o mapas, identifica riesgos naturales asociados y propone acciones de protección razonadas valorando su importancia patrimonial.
 → Elabora un informe sobre un relieve local explicando su formación a partir de un mapa geológico y señalando correctamente las zonas con riesgo de inundación o deslizamiento.</t>
   </si>
   <si>
     <t>Evalúa de forma integral la fragilidad de un paisaje como patrimonio natural, deduciendo con precisión su evolución geológica compleja y diseñando estrategias creativas y fundamentadas de prevención de riesgos y conservación.
 → Diseña un proyecto de gestión para un Geoparque donde justifica su protección basándose en su historia tectónica y propone medidas técnicas de mitigación ante riesgos geológicos específicos.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Geodinámica y la base de la vida</t>
+  </si>
+  <si>
+    <t>SDA: 'Bajo nuestros pies'. Investigación sobre el riesgo sísmico y volcánico en España y el uso de recursos minerales en la tecnología móvil.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Manifestaciones de la energía interna de la Tierra. Actividad sísmica y volcánica.
+• Origen y tipos de magmas.
+• Transformaciones geológicas debidas a la energía interna del planeta Tierra.
+• Transformaciones geológicas debidas a la energía externa del planeta Tierra.
+• Uso de los minerales y las rocas: su utilización en la fabricación de materiales y objetos cotidianos.
+• Organización del cuerpo humano, células, tejidos y órganos.</t>
+  </si>
+  <si>
+    <t>1.1
+1.2
+1.3
+6.1
+6.2
+6.3
+6.4</t>
+  </si>
+  <si>
+    <t>CE.1: Interpretar y transmitir información
+CE.6: Analizar los elementos de un paisaje</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Pruebas de interpretación de cortes geológicos, informes de laboratorio sobre identificación de rocas y examen de niveles de organización celular.</t>
+  </si>
+  <si>
+    <t>Fisiología del mantenimiento y la coordinación</t>
+  </si>
+  <si>
+    <t>SDA: 'La máquina perfecta'. Creación de modelos analógicos o digitales que expliquen la integración de la nutrición y la respuesta a estímulos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Argumentación sobre la importancia de la función de nutrición y los aparatos que participan en ella.
+• Anatomía y fisiología básicas del aparato digestivo.
+• Los nutrientes y los alimentos. Su función en el funcionamiento del organismo.
+• Anatomía y fisiología básicas del aparato respiratorio.
+• Anatomía y fisiología básicas del aparato circulatorio.
+• Anatomía y fisiología básicas del aparato excretor.
+• Anatomía y fisiología del sistema nervioso.
+• Análisis y visión general de la función de relación: receptores sensoriales, centros de coordinación y órganos efectores.
+• Relación entre los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción mediante la aplicación de conocimientos de fisiología y anatomía.</t>
+  </si>
+  <si>
+    <t>2.1
+2.2
+4.1
+4.2</t>
+  </si>
+  <si>
+    <t>CE.2: Identificar y seleccionar información
+CE.4: Utilizar el razonamiento y pensamiento computacional</t>
+  </si>
+  <si>
+    <t>Resolución de casos prácticos sobre patologías comunes, diagramas de flujo de procesos fisiológicos y pruebas objetivas de anatomía.</t>
+  </si>
+  <si>
+    <t>Salud, sexualidad y compromiso social</t>
+  </si>
+  <si>
+    <t>SDA: 'Salud 360'. Proyecto de investigación cooperativo sobre la inmunidad de grupo, la donación y el diseño de una campaña de hábitos saludables para el centro.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Anatomía y fisiología básicas del aparato reproductor.
+• Cambios físicos, psíquicos y emocionales en la adolescencia.
+• Concepto de enfermedades infecciosas y no infecciosas: diferenciación en base a su etiología.
+• Razonamiento acerca de las medidas de prevención y tratamientos de las enfermedades infecciosas en función de su agente causal y reflexión sobre la importancia el uso adecuado de los antibióticos.
+• Virus y bacterias infecciosas.
+• Análisis de los diferentes tipos de barreras del organismo frente a agentes patógenos (mecánicas, estructurales, bioquímicas y biológicas).
+• Análisis de los mecanismos de defensa del organismo frente a agentes patógenos (barreras externas y sistema inmunitario) y su papel en la prevención y superación de enfermedades infecciosas.
+• Funcionamiento básico del sistema inmune.
+• Argumentación sobre la importancia de la vacunación en la prevención de enfermedades y en la mejora de la calidad de vida humana.
+• Modo de actuación de las vacunas y ventajas como medio de prevención masiva de enfermedades.
+• Avances y aportaciones de las ciencias biomédicas.
+• Valoración de la importancia de los trasplantes y la donación de órganos.
+• Donación de células, órganos y sangre. Compatibilidad.
+• Conceptos de sexo y sexualidad. Valoración de la importancia del respeto hacia la libertad y la diversidad sexual y hacia la igualdad de género.
+• Respuesta sexual humana: afectividad, sensibilidad y comunicación.
+• Relaciones y comportamientos.
+• La importancia de las prácticas sexuales responsables en la prevención de infecciones de transmisión sexual (ITS) y los embarazos no deseados, desde la perspectiva de la igualdad entre personas y el respeto. La asertividad y el autocuidado.
+• Análisis del uso adecuado de los diferentes métodos anticonceptivos.
+• Métodos de prevención de infecciones de transmisión sexual (ITS).
+• Planteamiento y resolución de dudas sobre las relaciones humanas, de forma respetuosa y responsable, evaluando ideas preconcebidas, mediante el uso de fuentes de información adecuadas.
+• Valoración y análisis de la importancia del desarrollo de hábitos saludables encaminados a la conservación de la salud física, mental y social (alimentación saludable y actividad física, higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, ejercicio físico, control del estrés, etc.).
+• Trastornos y alteraciones más frecuentes, conducta alimentaria, adicciones, trastornos del sueño. Prevención.</t>
+  </si>
+  <si>
+    <t>3.1
+3.2
+3.3
+3.4
+3.5
+5.1
+5.2
+5.3</t>
+  </si>
+  <si>
+    <t>CE.3: Planificar y desarrollar proyectos de investigación
+CE.5: Analizar efectos sobre medio ambiente y salud</t>
+  </si>
+  <si>
+    <t>Defensa pública del proyecto de investigación, debates dirigidos sobre bioética y rúbrica de trabajo cooperativo.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Haz oír tu voz: un podcast por un instituto sostenible</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Investiga, argumenta y convence con ciencia</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El instituto quiere mejorar su sostenibilidad pero falta concienciación. El equipo directivo nos pide un producto digital que analice los hábitos actuales y proponga cambios reales.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Diseñar y grabar un podcast de 5-10 minutos que analice un aspecto ambiental del instituto (residuos, agua, energía) y proponga hábitos sostenibles basados en datos reales, dirigido a las familias y alumnado del centro.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Guía para buscar información
+• Plantilla de guion de podcast
+• Audacity o similar para grabación
+• Banco de sonidos libres
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación ambiental, competencia digital, comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Presentación del encargo: crear un podcast para concienciar sobre sostenibilidad en el instituto. Lluvia de ideas sobre problemas ambientales del centro. Formación de equipos y elección del tema (residuos, agua o energía).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primer borrador de hipótesis en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Taller sobre búsqueda de información: cómo localizar datos del instituto (facturas, entrevistas a conserjería) y fuentes externas (Ayuntamiento, informes). Conceptos de huella ecológica y hábitos sostenibles. Ejemplos de podcasts educativos.</t>
+  </si>
+  <si>
+    <t>Ficha de fuentes consultadas con citas.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos analizan los datos, identifican los hábitos actuales y proponen mejoras. Elaboran un guion para el podcast con estructura: introducción, problema, datos, propuestas y cierre.</t>
+  </si>
+  <si>
+    <t>Guion del podcast completo (con citas y datos).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación y edición del podcast con herramientas gratuitas (Audacity o grabadora del móvil). Ensayo de la locución. Se añaden efectos sonoros y música libre de derechos.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast editado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Escucha de los podcasts en clase. Coevaluación con rúbrica. Autoevaluación individual. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión escrita.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Desmonta tu menú</t>
+  </si>
+  <si>
+    <t>Un estudio de hábitos alimentarios para mejorar la salud de tu insti</t>
+  </si>
+  <si>
+    <t>El equipo directivo y la comisión de comedor del IES quieren renovar el menú escolar para promover hábitos saludables, pero necesitan datos reales de lo que come el alumnado fuera y dentro del centro, no suposiciones.</t>
+  </si>
+  <si>
+    <t>Diseñar una encuesta de consumo alimentario, recoger datos del propio alumnado, analizar los nutrientes y las frecuencias, y proponer mejoras argumentadas al comedor escolar y a las familias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta editable
+• Hoja de cálculo (Google Sheets o Excel) con fórmulas para gráficos
+• Tabla de composición de alimentos (INCAP o BEDCA)
+• Esquema del aparato digestivo en formato mural</t>
+  </si>
+  <si>
+    <t>Educación para la salud, consumo responsable y tratamiento crítico de la información.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud de la comisión de comedor. El alumnado debate sobre qué come y qué debería comer. Se formula la pregunta guía y se acotan hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Trabajan la fisiología de la nutrición (aparato digestivo, nutrientes, metabolismo basal) y cómo diseñar una encuesta fiable (muestra, sesgos, tipos de preguntas).</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de nutrientes y cálculo de calorías.</t>
+  </si>
+  <si>
+    <t>El alumnado administra la encuesta a compañeros de otros cursos (mínimo 30 respuestas por equipo). Depuran datos y elaboran tablas de frecuencias y gráficos con hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Datos brutos en tabla y gráficos realizados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe con introducción, metodología, resultados y conclusiones. Incluyen recomendaciones para la comisión. Preparan la presentación visual.</t>
+  </si>
+  <si>
+    <t>Informe escrito y borrador del póster/diapositivas.</t>
+  </si>
+  <si>
+    <t>Exposición de los informes ante la comisión real (o simulada). Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Guía Viva de Madrid Río: custodios de la biodiversidad urbana</t>
+  </si>
+  <si>
+    <t>Investigación, ilustración y propuestas para el parque de nuestro barrio</t>
+  </si>
+  <si>
+    <t>El Parque Madrid Río, un corredor verde del Manzanares restaurado en 2011, alberga una notable biodiversidad. Sin embargo, la presión urbana y el desconocimiento amenazan su conservación. El grupo recibirá el encargo de la Asociación Vecinal del barrio de elaborar un material divulgativo para sensibilizar a los habitantes.</t>
+  </si>
+  <si>
+    <t>Investigar la biodiversidad de un tramo concreto de Madrid Río, analizar su valor ecológico y patrimonial, y elaborar una guía ilustrada que incluya recomendaciones para su conservación, para entregar a la asociación vecinal.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Guías de campo de flora y fauna urbana de Madrid
+• App iNaturalist o PlantNet
+• Fichas de observación y plantillas de guía
+• Material de dibujo (lápices, acuarelas) o tabletas gráficas
+• Ordenadores con Canva o similar para maquetación
+• Cámara de fotos o móviles
+• Mapa del Parque Madrid Río</t>
+  </si>
+  <si>
+    <t>Educación ambiental y para la sostenibilidad, fomento del compromiso cívico con el entorno, uso crítico de aplicaciones de ciencia ciudadana.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la asociación vecinal: necesitamos una guía para que los vecinos conozcan y cuiden el parque. Lluvia de ideas sobre qué sabemos del parque, qué nos gustaría saber. Formulación de preguntas de investigación. Constitución de equipos y reparto de roles.</t>
+  </si>
+  <si>
+    <t>Registro de preguntas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre identificación de especies (uso de guías y apps como iNaturalist), conceptos de ecología (productores, consumidores, descomponedores), servicio ecosistémico y valor del paisaje. Análisis de casos de conservación en Madrid Río.</t>
+  </si>
+  <si>
+    <t>Ficha de identificación de especies completada y ejercicios de cadenas tróficas.</t>
+  </si>
+  <si>
+    <t>Salida al Parque Madrid Río. Observación sistemática: transecto, fotografía, anotación de especies, recogida de muestras no invasivas (hojas, fotos). Toma de datos sobre uso humano (basuras, pisoteo).</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con observaciones y datos georreferenciados.</t>
+  </si>
+  <si>
+    <t>Elaboración de la guía ilustrada: cada equipo redacta fichas de 3-5 especies (nombre común y científico, descripción, hábitat, función ecológica, fotografía/dibujo). Redactan apartado de valoración del paisaje y propuestas de acciones. Maquetación y revisión ortográfica y científica.</t>
+  </si>
+  <si>
+    <t>Borrador y versión final de la guía.</t>
+  </si>
+  <si>
+    <t>Presentación de la guía a la asociación vecinal (puede ser virtual con invitados). Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro 1-4 a cada criterio tras la defensa.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de modelos 3D interactivos de la célula y tejidos humanos vinculados a descripciones de audio y textos con hipervínculos que definan términos técnicos en tiempo real.
 • Presentación de datos epidemiológicos y nutricionales mediante infografías dinámicas que permitan alternar entre tablas de valores numéricos, gráficos de sectores y pictogramas visuales.
 • Proporcionar guiones de observación de cortes geológicos que incluyan códigos de colores para diferentes estratos, junto con descripciones táctiles o relieves para identificar discontinuidades.</t>
   </si>
@@ -1051,198 +1444,261 @@
   <si>
     <t xml:space="preserve">
 • Creación de un itinerario geológico digital utilizando herramientas de geolocalización donde el alumnado inserte paradas con explicaciones sobre la litología y los riesgos detectados.
 • Diseño de una campaña de sensibilización en formato multimodal (podcast, infografía o vídeo) dirigida a la administración local para proponer la protección de un Punto de Interés Geológico (PIG).
 • Elaboración de un informe de evaluación de riesgos naturales de una zona concreta mediante la construcción de modelos a escala que simulen procesos erosivos o movimientos de ladera.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Planteamiento de un reto de 'Geología Forense' donde deban reconstruir la historia de un paisaje a partir de pistas fósiles y sedimentarias para resolver un enigma ambiental.
 • Simulación de un comité de expertos en urbanismo donde los alumnos asuman roles (geólogos, políticos, vecinos) para debatir sobre la construcción en zonas de riesgo geológico.
 • Conexión del aprendizaje con el patrimonio local mediante el inventariado de usos humanos tradicionales de las rocas del entorno, fomentando el sentido de pertenencia y cuidado del medio.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CCL2</t>
-[...56 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>CCL, STEM, CD</t>
+  </si>
+  <si>
+    <t>CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir información y datos científicos requiere CCL; argumentar sobre ellos implica STEM; utilizar diferentes formatos moviliza CD.</t>
+  </si>
+  <si>
+    <t>CD, CCL, STEM</t>
+  </si>
+  <si>
+    <t>Identificar, localizar y seleccionar información es CD; contrastar veracidad y evaluar críticamente implica CCL y CC; organizar información para resolver preguntas científicas requiere STEM.</t>
+  </si>
+  <si>
+    <t>STEM, CPSAA, CD</t>
+  </si>
+  <si>
+    <t>CCL, CE</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos siguiendo metodologías científicas moviliza STEM; cooperar requiere CPSAA; el uso de herramientas digitales en la indagación involucra CD.</t>
+  </si>
+  <si>
+    <t>STEM, CD, CPSAA</t>
+  </si>
+  <si>
+    <t>Utilizar razonamiento y pensamiento computacional es STEM y CD; analizar críticamente y reformular procedimientos requiere autorregulación (CPSAA).</t>
+  </si>
+  <si>
+    <t>CC, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCL</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud integra CC y STEM; promover y adoptar hábitos saludables y sostenibles implica CPSAA.</t>
+  </si>
+  <si>
+    <t>STEM, CCEC, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CE</t>
+  </si>
+  <si>
+    <t>Explicar la historia geológica de un paisaje moviliza STEM; valorarlo como patrimonio natural requiere CCEC; proponer acciones para su protección implica CC.</t>
+  </si>
+  <si>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué decreto autonómico regula los saberes básicos de Biología y Geología en 3.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>En Madrid, la normativa autonómica de referencia es el Decreto 65/2022, de 9 de noviembre, del Consejo de Gobierno, por el que se establecen la ordenación y el currículo de la Educación Secundaria Obligatoria. Este decreto concreta los 48 saberes básicos, 6 competencias específicas y 19 criterios de evaluación para Biología y Geología en 3.º ESO, partiendo de la base del Real Decreto 217/2022.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de saberes de Biología y Geología en 3.º ESO en Madrid respecto al BOE?</t>
+  </si>
+  <si>
+    <t>Madrid no modifica la estructura del BOE, pero organiza los 48 saberes en tres bloques: I. Proyecto científico, II. Cuerpo humano y salud, III. Ecología y sostenibilidad. A diferencia de otras CCAA como Castilla-La Mancha, que incluyen un bloque de geología, Madrid integra contenidos geológicos dentro del bloque III. Esto afecta a la temporalización de las 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo organizar las 3 horas semanales de Biología y Geología en 3.º ESO para cumplir con los 19 criterios de evaluación?</t>
+  </si>
+  <si>
+    <t>Con 3 horas semanales (105 horas anuales aprox.), se recomienda dedicar el 60% del tiempo a los saberes del bloque II (cuerpo humano y salud) por su peso en criterios, y repartir el resto entre los bloques I y III. Cada criterio de evaluación debe trabajarse al menos en dos situaciones de aprendizaje. Es útil agrupar los 19 criterios en 6 unidades didácticas integradas.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué criterios específicos aplica Madrid para la recuperación de Biología y Geología de 3.º ESO con pendientes de 2.º?</t>
+  </si>
+  <si>
+    <t>Madrid establece que los alumnos con Biología y Geología de 2.º ESO pendiente deben seguir un plan de recuperación individualizado que incluya actividades de los saberes no superados. Se evaluará mediante una prueba específica y la entrega de tareas, ponderando la prueba un 60% y las tareas un 40%. La nota máxima será 5 sobre 10.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué documentos exige la inspección educativa de Madrid en la programación de Biología y Geología de 3.º ESO?</t>
+  </si>
+  <si>
+    <t>La inspección madrileña solicita: programación didáctica que incluya la concreción de los 19 criterios de evaluación, 6 competencias específicas y 48 saberes básicos, así como las situaciones de aprendizaje diseñadas, los instrumentos de evaluación, las medidas de atención a la diversidad y el plan de recuperación. Además, exige la temporalización de las 3 horas semanales y la coordinación con otras materias.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos didácticos recomienda la Comunidad de Madrid para Biología y Geología de 3.º ESO?</t>
+  </si>
+  <si>
+    <t>La Comunidad de Madrid recomienda el uso del libro de texto 'Biología y Geología 3.º ESO' de la editorial Santillana (proyecto 'Saber Hacer') y recursos digitales del portal EducaMadrid, como simuladores de laboratorio virtual y actividades interactivas. También sugiere el uso de modelos anatómicos y material de laboratorio para prácticas de disección y observación microscópica.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué materias debe coordinarse el departamento de Biología y Geología en 3.º ESO en Madrid?</t>
+  </si>
+  <si>
+    <t>En Madrid, se recomienda coordinación con Física y Química (para el bloque de proyecto científico), con Educación Física (para contenidos de salud y cuerpo humano) y con Geografía e Historia (para sostenibilidad y cambios globales). Esta coordinación interdisciplinar debe reflejarse en las situaciones de aprendizaje y en el diseño de las 6 competencias específicas.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad son obligatorias en Biología y Geología de 3.º ESO según la normativa madrileña?</t>
+  </si>
+  <si>
+    <t>Madrid exige incluir en la programación medidas ordinarias (refuerzo, adaptaciones no significativas) y extraordinarias (adaptaciones curriculares significativas, programas de enriquecimiento). Para Biología y Geología, se recomienda diversificar instrumentos de evaluación (rúbricas, portafolios) y proponer actividades multinivel que trabajen los 48 saberes básicos con distinto grado de profundización.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
-    <t>Descripción</t>
-[...1 lines deleted...]
-  <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 3.º ESO para Biología y Geología. Identifica las competencias específicas (6), criterios de evaluación (34) y saberes básicos (66) distribuidos en 8 bloques. Anota los descriptores operativos de las competencias clave vinculados a cada CE.</t>
+  </si>
+  <si>
+    <t>Imprime los criterios de evaluación y pégalos en un corcho. Los verás cada día y evitarás repeticiones involuntarias en tus situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Vuelca las 6 competencias específicas (CE) y sus 34 criterios de evaluación en una tabla. Ordena los criterios por CE. Esta lista será tu brújula para diseñar las situaciones de aprendizaje (SDA) y para la evaluación competencial.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, bloque de saberes asociado, instrumento de evaluación y trimestre. Al terminar, tendrás el esqueleto de tu programación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Marca los criterios que evaluarás en cada evaluación trimestral. No todos los 34 criterios deben evaluarse de forma continua; algunos pueden agruparse en tareas integradas. Elige instrumentos variados (rúbricas, pruebas orales, informes, cuaderno de laboratorio) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Reserva dos criterios por trimestre para evaluación formativa sin nota numérica; te darán flexibilidad y atenderán la diversidad sin saturar la calificación.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Asigna los 66 saberes básicos (organizados en 8 bloques) a los tres trimestres. Equilibra la carga: no más de 3 bloques por trimestre. Ten en cuenta la progresión lógica (por ejemplo, primero geología, luego biología celular, después ecología).</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Proyecto científico' (bloque transversal) pégalos como una columna adicional en tu tabla y distribúyelos en todas las SDA. Así aseguras que se trabajan de manera continua.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos dos bloques de saberes y movilice varias competencias específicas. Define el producto final (ej. póster científico, maqueta del sistema circulatorio, informe de campo) y los criterios de evaluación que se activan.</t>
+  </si>
+  <si>
+    <t>Para la primera SDA, elige un contexto local (ej. ‘¿Afecta la sequía a nuestro parque natural?’). Los alumnos se motivan más y la inspección valora la conexión con el entorno.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 6 Competencias Específicas (CE) y el Perfil de Salida. No te limites a los saberes; la clave LOMLOE está en los descriptores operativos.</t>
-[...56 lines deleted...]
-    <t>Asegúrate de que la suma de pesos de los criterios vinculados a una CE sume el 100% de esa competencia para evitar errores de cálculo en el cuaderno de evaluación digital.</t>
+    <t>Decide el peso de cada criterio de evaluación en la calificación final. Por ejemplo, cada criterio puede tener un peso entre 5-10% (sumando 100%). Define también el peso de cada SDA (no más del 40% por trimestre) y el mínimo de instrumentos por criterio (al menos 2).</t>
+  </si>
+  <si>
+    <t>No desviar más del 30% del peso a pruebas escritas. La LOMLOE exige variedad de instrumentos; si tu departamento está acostumbrado a exámenes, negocia una transición gradual.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje). Define cómo recuperarás los criterios no superados. La LOMLOE obliga a una recuperación basada en la superación de competencias, no solo repetir exámenes.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'Glosario Visual' de los 66 saberes básicos; es una medida de atención a la diversidad excelente que sirve tanto para alumnos con dificultades de aprendizaje como para el resto del grupo.</t>
+    <t>Redacta medidas ordinarias (apoyos, enriquecimiento) y específicas (adaptaciones curriculares no significativas) para alumnado NEAE. Establece un plan de recuperación trimestral: actividades de refuerzo y reevaluación de criterios no superados. Todo debe quedar en la programación.</t>
+  </si>
+  <si>
+    <t>Crea un modelo de informe individualizado de recuperación con los criterios pendientes y las tareas concretas. Te ahorrará tiempo en cada evaluación y dará transparencia a las familias.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Analizar conceptos y procesos biológicos y geológicos interpretando información en diferentes formatos (modelos, gráficos, tablas, diagramas, fórmulas, esquemas, símbolos, páginas </t>
   </si>
   <si>
     <t>Facilitar la comprensión y análisis de información sobre procesos biológicos y geológicos o trabajos científicos transmitiéndola de forma clara y utilizando la terminología y los f</t>
   </si>
   <si>
     <t>Analizar y explicar fenómenos biológicos y geológicos representándolos mediante modelos y diagramas, utilizando, cuando sea necesario, los pasos del diseño de ingeniería (identific</t>
   </si>
@@ -1391,130 +1847,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1830,1959 +2302,2076 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>310</v>
+      <c r="A2" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>313</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>316</v>
+      <c r="A4" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>422</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>319</v>
+      <c r="A5" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>425</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>322</v>
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>427</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>325</v>
+      <c r="A7" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>430</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>328</v>
+      <c r="A8" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>330</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>460</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" s="6" t="s">
-[...8 lines deleted...]
-      <c r="D2" s="6" t="s">
+      <c r="A2" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="E2" s="6" t="s">
-        <v>335</v>
+      <c r="E2" s="8" t="s">
+        <v>464</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...9 lines deleted...]
-        <v>339</v>
+      <c r="B3" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>468</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...9 lines deleted...]
-        <v>343</v>
+      <c r="B4" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>471</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...9 lines deleted...]
-        <v>347</v>
+      <c r="B5" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>474</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...9 lines deleted...]
-        <v>350</v>
+      <c r="B6" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...9 lines deleted...]
-        <v>354</v>
+      <c r="B7" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>481</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>6</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...9 lines deleted...]
-        <v>357</v>
+      <c r="B8" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>485</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>7</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...9 lines deleted...]
-        <v>360</v>
+      <c r="B9" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>488</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...15 lines deleted...]
-        <v>365</v>
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>493</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1.1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="7">
+      <c r="B3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="D3" s="9">
         <v>6.67</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="9">
         <v>6.67</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="D4" s="9">
         <v>6.67</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="9">
         <v>6.67</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>1.3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="D5" s="9">
         <v>6.67</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="9">
         <v>6.67</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.1</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D6" s="9">
         <v>10.0</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="9">
         <v>10.0</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>2.2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D7" s="9">
         <v>10.0</v>
       </c>
-      <c r="E7" s="7">
+      <c r="E7" s="9">
         <v>10.0</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.1</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D8" s="9">
         <v>4.0</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="9">
         <v>4.0</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="D9" s="9">
         <v>4.0</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="9">
         <v>4.0</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>3.3</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="D10" s="9">
         <v>4.0</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="9">
         <v>4.0</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>3.4</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D11" s="9">
         <v>4.0</v>
       </c>
-      <c r="E11" s="7">
+      <c r="E11" s="9">
         <v>4.0</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5">
+      <c r="A12" s="7">
         <v>3.5</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7">
+      <c r="B12" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D12" s="9">
         <v>4.0</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="9">
         <v>4.0</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="5">
+      <c r="A13" s="7">
         <v>4.1</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7">
+      <c r="B13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D13" s="9">
         <v>10.0</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="9">
         <v>10.0</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="5">
+      <c r="A14" s="7">
         <v>4.2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7">
+      <c r="B14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D14" s="9">
         <v>10.0</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="9">
         <v>10.0</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="5">
+      <c r="A15" s="7">
         <v>5.1</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7">
+      <c r="B15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D15" s="9">
         <v>8.33</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="9">
         <v>8.33</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="5">
+      <c r="A16" s="7">
         <v>5.2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7">
+      <c r="B16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="D16" s="9">
         <v>8.33</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="9">
         <v>8.33</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="5">
+      <c r="A17" s="7">
         <v>5.3</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7">
+      <c r="B17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D17" s="9">
         <v>8.33</v>
       </c>
-      <c r="E17" s="7">
+      <c r="E17" s="9">
         <v>8.33</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="5">
+      <c r="A18" s="7">
         <v>6.1</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="7">
+      <c r="B18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D18" s="9">
         <v>3.75</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="9">
         <v>3.75</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="5">
+      <c r="A19" s="7">
         <v>6.2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="7">
+      <c r="B19" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D19" s="9">
         <v>3.75</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="9">
         <v>3.75</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="5">
+      <c r="A20" s="7">
         <v>6.3</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7">
+      <c r="B20" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D20" s="9">
         <v>3.75</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="9">
         <v>3.75</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="5">
+      <c r="A21" s="7">
         <v>6.4</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7">
+      <c r="B21" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="D21" s="9">
         <v>3.75</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="9">
         <v>3.75</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="7">
+      <c r="A22" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9">
         <f>SUM(E3:E21)</f>
         <v>119.99999999999999</v>
       </c>
-      <c r="F22" s="5" t="s">
-        <v>376</v>
+      <c r="F22" s="7" t="s">
+        <v>504</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.1</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.2</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>3.3</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.4</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>3.5</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>4.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>4.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>5.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>5.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>5.3</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>6.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>6.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>6.3</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>6.4</v>
       </c>
-      <c r="V1" s="6" t="s">
-[...3 lines deleted...]
-        <v>365</v>
+      <c r="V1" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="W1" s="8" t="s">
+        <v>493</v>
       </c>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:U2),"")</f>
         <v/>
       </c>
-      <c r="W2" s="5"/>
+      <c r="W2" s="7"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:U3),"")</f>
         <v/>
       </c>
-      <c r="W3" s="5"/>
+      <c r="W3" s="7"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:U4),"")</f>
         <v/>
       </c>
-      <c r="W4" s="5"/>
+      <c r="W4" s="7"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>511</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:U5),"")</f>
         <v/>
       </c>
-      <c r="W5" s="5"/>
+      <c r="W5" s="7"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:U6),"")</f>
         <v/>
       </c>
-      <c r="W6" s="5"/>
+      <c r="W6" s="7"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:U7),"")</f>
         <v/>
       </c>
-      <c r="W7" s="5"/>
+      <c r="W7" s="7"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:U8),"")</f>
         <v/>
       </c>
-      <c r="W8" s="5"/>
+      <c r="W8" s="7"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:U9),"")</f>
         <v/>
       </c>
-      <c r="W9" s="5"/>
+      <c r="W9" s="7"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:U10),"")</f>
         <v/>
       </c>
-      <c r="W10" s="5"/>
+      <c r="W10" s="7"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:U11),"")</f>
         <v/>
       </c>
-      <c r="W11" s="5"/>
+      <c r="W11" s="7"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:U12),"")</f>
         <v/>
       </c>
-      <c r="W12" s="5"/>
+      <c r="W12" s="7"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:U13),"")</f>
         <v/>
       </c>
-      <c r="W13" s="5"/>
+      <c r="W13" s="7"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:U14),"")</f>
         <v/>
       </c>
-      <c r="W14" s="5"/>
+      <c r="W14" s="7"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:U15),"")</f>
         <v/>
       </c>
-      <c r="W15" s="5"/>
+      <c r="W15" s="7"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:U16),"")</f>
         <v/>
       </c>
-      <c r="W16" s="5"/>
+      <c r="W16" s="7"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:U17),"")</f>
         <v/>
       </c>
-      <c r="W17" s="5"/>
+      <c r="W17" s="7"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:U18),"")</f>
         <v/>
       </c>
-      <c r="W18" s="5"/>
+      <c r="W18" s="7"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:U19),"")</f>
         <v/>
       </c>
-      <c r="W19" s="5"/>
+      <c r="W19" s="7"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:U20),"")</f>
         <v/>
       </c>
-      <c r="W20" s="5"/>
+      <c r="W20" s="7"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:U21),"")</f>
         <v/>
       </c>
-      <c r="W21" s="5"/>
+      <c r="W21" s="7"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>528</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:U22),"")</f>
         <v/>
       </c>
-      <c r="W22" s="5"/>
+      <c r="W22" s="7"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:U23),"")</f>
         <v/>
       </c>
-      <c r="W23" s="5"/>
+      <c r="W23" s="7"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:U24),"")</f>
         <v/>
       </c>
-      <c r="W24" s="5"/>
+      <c r="W24" s="7"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:U25),"")</f>
         <v/>
       </c>
-      <c r="W25" s="5"/>
+      <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:U26),"")</f>
         <v/>
       </c>
-      <c r="W26" s="5"/>
+      <c r="W26" s="7"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:U27),"")</f>
         <v/>
       </c>
-      <c r="W27" s="5"/>
+      <c r="W27" s="7"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:U28),"")</f>
         <v/>
       </c>
-      <c r="W28" s="5"/>
+      <c r="W28" s="7"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:U29),"")</f>
         <v/>
       </c>
-      <c r="W29" s="5"/>
+      <c r="W29" s="7"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>536</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:U30),"")</f>
         <v/>
       </c>
-      <c r="W30" s="5"/>
+      <c r="W30" s="7"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="5" t="s">
-[...22 lines deleted...]
-      <c r="V31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:U31),"")</f>
         <v/>
       </c>
-      <c r="W31" s="5"/>
+      <c r="W31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="570">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -5464,2831 +6053,3577 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...18 lines deleted...]
-        <v>41</v>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...18 lines deleted...]
-        <v>48</v>
+      <c r="B3" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...18 lines deleted...]
-        <v>55</v>
+      <c r="B4" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...19 lines deleted...]
-      <c r="A6" s="5" t="s">
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...44 lines deleted...]
-        <v>48</v>
+      <c r="B7" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...17 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I2" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="J2" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="K2" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="H3" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I3" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="J3" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="K3" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="H4" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="K4" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="K5" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="K6" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="H7" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="K7" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="K8" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="K9" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.4</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="K10" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7">
+        <v>3.5</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="K11" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="K12" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="K13" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="K14" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="K15" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="H16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="K16" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="D17" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="K17" s="9">
+        <v>5.26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5">
-[...26 lines deleted...]
-      <c r="K2" s="7">
+      <c r="B18" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="H18" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="K18" s="9">
         <v>5.26</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-      <c r="A3" s="5" t="s">
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5">
-[...14 lines deleted...]
-      <c r="G3" s="5" t="s">
+      <c r="B19" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="F19" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="H3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="J3" s="5" t="s">
+      <c r="G19" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="H19" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="K3" s="7">
+      <c r="I19" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="K19" s="9">
         <v>5.26</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-      <c r="A4" s="5" t="s">
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5">
-[...539 lines deleted...]
-      <c r="B20" s="5">
+      <c r="B20" s="7">
         <v>6.4</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...13 lines deleted...]
-      <c r="K20" s="7">
+      <c r="C20" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="9">
         <v>5.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>184</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>201</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5">
+      <c r="B2" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5">
+      <c r="B3" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5">
+      <c r="B4" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5">
+      <c r="B5" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="5">
+      <c r="B6" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B7" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="5">
+      <c r="B8" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5">
+      <c r="B9" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C9" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I9" s="5"/>
+      <c r="D9" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="5">
+      <c r="B10" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C10" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B11" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C11" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B12" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C12" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5">
+      <c r="B13" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C13" s="7">
         <v>1</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="5">
+      <c r="B14" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C14" s="7">
         <v>2</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="5">
+      <c r="B15" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C15" s="7">
         <v>3</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="5">
+      <c r="B16" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C16" s="7">
         <v>4</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5">
+      <c r="B17" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C17" s="7">
         <v>5</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5">
+      <c r="B18" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C18" s="7">
         <v>1</v>
       </c>
-      <c r="D18" s="5" t="s">
+      <c r="D18" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
         <v>202</v>
       </c>
-      <c r="E18" s="5"/>
-[...6 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="C19" s="7">
         <v>2</v>
       </c>
-      <c r="B19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5">
+      <c r="D19" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C20" s="7">
+        <v>3</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="5">
+      <c r="B21" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C21" s="7">
+        <v>4</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C22" s="7">
+        <v>5</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C23" s="7">
+        <v>6</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C24" s="7">
+        <v>7</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C25" s="7">
+        <v>8</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C26" s="7">
+        <v>9</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C27" s="7">
+        <v>10</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C28" s="7">
+        <v>11</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C29" s="7">
+        <v>12</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C30" s="7">
+        <v>1</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C31" s="7">
+        <v>2</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C32" s="7">
         <v>3</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="D32" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="5">
+      <c r="B33" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C33" s="7">
         <v>4</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="D33" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="5">
+      <c r="B34" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C34" s="7">
         <v>5</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="D34" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="5">
+      <c r="B35" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C35" s="7">
         <v>6</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A24" s="5" t="s">
+      <c r="D35" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="5">
+      <c r="B36" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C36" s="7">
         <v>7</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="D36" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="5">
+      <c r="B37" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C37" s="7">
         <v>8</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="D37" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="5">
+      <c r="B38" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C38" s="7">
         <v>9</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="D38" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="5">
+      <c r="B39" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C39" s="7">
         <v>10</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="D39" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="5">
+      <c r="B40" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C40" s="7">
         <v>11</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="D40" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="B41" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C41" s="7">
+        <v>1</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="B42" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C42" s="7">
         <v>2</v>
       </c>
-      <c r="B31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="5">
+      <c r="D42" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...9 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="B43" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C43" s="7">
+        <v>3</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="B44" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C44" s="7">
+        <v>4</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B33" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="B45" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C45" s="7">
+        <v>5</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A35" s="5" t="s">
+      <c r="B46" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C46" s="7">
+        <v>6</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B35" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="B47" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C47" s="7">
+        <v>7</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="5" t="s">
-[...15 lines deleted...]
-      <c r="A37" s="5" t="s">
+      <c r="B48" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C48" s="7">
+        <v>8</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B37" s="5" t="s">
-[...21 lines deleted...]
-      <c r="C38" s="5">
+      <c r="B49" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C49" s="7">
         <v>9</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...215 lines deleted...]
-      <c r="I49" s="5"/>
+      <c r="D49" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="3" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="6" t="s">
-[...18 lines deleted...]
-        <v>241</v>
+      <c r="A2" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
         <v>20</v>
       </c>
-      <c r="C3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="5">
+      <c r="C3" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D3" s="7">
         <v>1</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...6 lines deleted...]
-        <v>245</v>
+      <c r="E3" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>262</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="5"/>
-[...2 lines deleted...]
-      <c r="D4" s="5">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7">
         <v>2</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...6 lines deleted...]
-        <v>248</v>
+      <c r="E4" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="5"/>
-[...2 lines deleted...]
-      <c r="D5" s="5">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7">
         <v>3</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...6 lines deleted...]
-        <v>251</v>
+      <c r="E5" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="5"/>
-[...2 lines deleted...]
-      <c r="D6" s="5">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7">
         <v>4</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...6 lines deleted...]
-        <v>254</v>
+      <c r="E6" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>271</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7">
         <v>20</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="5">
+      <c r="C7" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D7" s="7">
         <v>1</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...6 lines deleted...]
-        <v>255</v>
+      <c r="E7" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>272</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="5"/>
-[...2 lines deleted...]
-      <c r="D8" s="5">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7">
         <v>2</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...6 lines deleted...]
-        <v>256</v>
+      <c r="E8" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="5"/>
-[...2 lines deleted...]
-      <c r="D9" s="5">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7">
         <v>3</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...6 lines deleted...]
-        <v>257</v>
+      <c r="E9" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="5"/>
-[...2 lines deleted...]
-      <c r="D10" s="5">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7">
         <v>4</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...6 lines deleted...]
-        <v>258</v>
+      <c r="E10" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7">
         <v>20</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="5">
+      <c r="C11" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D11" s="7">
         <v>1</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="E11" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7">
+        <v>2</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7">
+        <v>3</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7">
+        <v>20</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>259</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D12" s="5">
+      <c r="D15" s="7">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7">
         <v>2</v>
       </c>
-      <c r="E12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="5" t="s">
+      <c r="E16" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7">
+        <v>4</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="7">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
         <v>260</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D13" s="5">
+      <c r="F19" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
         <v>3</v>
       </c>
-      <c r="E13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="5" t="s">
+      <c r="E21" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="F23" s="7" t="s">
         <v>261</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D14" s="5">
+      <c r="G23" s="7" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
         <v>4</v>
       </c>
-      <c r="E14" s="5" t="s">
-[...136 lines deleted...]
-      <c r="G21" s="5" t="s">
+      <c r="E26" s="7" t="s">
         <v>269</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G22" s="5" t="s">
+      <c r="F26" s="7" t="s">
         <v>270</v>
       </c>
-    </row>
-[...71 lines deleted...]
-        <v>274</v>
+      <c r="G26" s="7" t="s">
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>278</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>369</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>282</v>
+      <c r="A2" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>389</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5" t="s">
-[...9 lines deleted...]
-        <v>285</v>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>392</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5" t="s">
-[...9 lines deleted...]
-        <v>288</v>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>395</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5" t="s">
-[...9 lines deleted...]
-        <v>291</v>
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>398</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5" t="s">
-[...9 lines deleted...]
-        <v>292</v>
+      <c r="A6" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="5" t="s">
-[...9 lines deleted...]
-        <v>293</v>
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
-[...9 lines deleted...]
-        <v>294</v>
+      <c r="A8" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="5" t="s">
-[...9 lines deleted...]
-        <v>295</v>
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>402</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="5" t="s">
-[...9 lines deleted...]
-        <v>296</v>
+      <c r="A10" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>403</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5" t="s">
-[...9 lines deleted...]
-        <v>297</v>
+      <c r="A11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>404</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="5" t="s">
-[...9 lines deleted...]
-        <v>298</v>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>405</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="5" t="s">
-[...9 lines deleted...]
-        <v>299</v>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>406</v>
       </c>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="5" t="s">
-[...9 lines deleted...]
-        <v>300</v>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>407</v>
       </c>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="5" t="s">
-[...9 lines deleted...]
-        <v>301</v>
+      <c r="A15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>408</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="5" t="s">
-[...9 lines deleted...]
-        <v>302</v>
+      <c r="A16" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>409</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="5" t="s">
-[...9 lines deleted...]
-        <v>303</v>
+      <c r="A17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="5" t="s">
-[...9 lines deleted...]
-        <v>304</v>
+      <c r="A18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>411</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5" t="s">
-[...9 lines deleted...]
-        <v>305</v>
+      <c r="A19" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>412</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="5" t="s">
-[...9 lines deleted...]
-        <v>306</v>
+      <c r="A20" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>