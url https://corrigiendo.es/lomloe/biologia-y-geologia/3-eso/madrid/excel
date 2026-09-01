--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:47</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 3.º ESO Biología y Geología; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Biología y Geología</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, competencias específicas y criterios de evaluación son idénticos a los del BOE.</t>
   </si>