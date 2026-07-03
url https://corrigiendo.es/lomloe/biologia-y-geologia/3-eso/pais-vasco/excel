--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 18:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -310,489 +310,516 @@
   <si>
     <t>Poner las propias prácticas comunicativas al servicio de la convivencia democrática, la gestión dialogada de los conflictos y la igualdad de derechos de todas las personas, utilizando un lenguaje no discriminatorio y desterrando los abusos de poder a través de la palabra para favorecer un uso no solo eficaz sino también ético y democrático del lenguaje. Adquirir esta competencia implica no solo que los y las estudiantes sean eficaces a la hora de comunicarse, sino que pongan las palabras al servicio de unos objetivos que no se desentiendan de la insoslayable dimensión ética de la comunicación.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Resolver cuestiones y profundizar en aspectos relacionados con los saberes de la materia de Biología y Geología localizando, seleccionando, organizando y analizando críticamente la información de distintas fuentes analógicas y digitales, citándolas con respeto por la propiedad intelectual.</t>
+    <t>Resolver cuestiones relacionadas con los saberes de la materia de Biología y Geología localizando, seleccionando y organizando información mediante el uso y citación correctos de distintas fuentes analógicas y digitales.</t>
   </si>
   <si>
     <t>Extraer conclusiones lógicas y críticas sobre procesos biológicos o geológicos a partir de la interpretación de datos, gráficos, esquemas o modelos científicos proporcionados.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de actividades o completa pruebas escritas donde explica procesos naturales basándose en la interpretación de esquemas, tablas de datos o modelos científicos.</t>
   </si>
   <si>
     <t>Rubrica produccion</t>
   </si>
   <si>
     <t>Sesión de trabajo con gráficas de crecimiento poblacional o diagramas de ciclos geológicos donde deben identificar tendencias y explicar el fenómeno representado.</t>
   </si>
   <si>
     <t>Confundir la capacidad de análisis con la simple descripción de los elementos de una imagen o el volcado de datos de una tabla sin interpretación biológica.</t>
   </si>
   <si>
-    <t>Contrastar la veracidad de la información sobre temas relacionados con los saberes de la materia de Biología y - Geología, utilizando fuentes fiables, adoptando una actitud crítica y escéptica hacia informaciones sin una base científi ca como pseudociencias, teorías conspiratorias, creencias infundadas, bulos, etc.</t>
+    <t>Reconocer la información con base científica, distin guiéndola de pseudociencias, bulos, teorías conspiratorias y creencias infundadas, etc., manteniendo una actitud escép tica ante estos mensajes.</t>
   </si>
   <si>
     <t>Comunicar información sobre procesos biológicos o geológicos de forma estructurada, empleando terminología científica precisa y diversos formatos visuales o digitales para facilitar su comprensión.</t>
   </si>
   <si>
     <t>Comunicar</t>
   </si>
   <si>
     <t>El alumnado produce informes, presentaciones o modelos que integran gráficos, tablas y diagramas para explicar procesos científicos, utilizando correctamente el vocabulario técnico de la materia.</t>
   </si>
   <si>
     <t>Elaboración de un informe de laboratorio o una infografía digital sobre un proceso geológico, transformando datos brutos en gráficos o esquemas explicativos.</t>
   </si>
   <si>
     <t>Evaluar únicamente la estética de la presentación o el diseño del soporte, omitiendo la verificación del rigor en la terminología científica empleada.</t>
   </si>
   <si>
-    <t>Identificar las características de la realidad lingüística de - la CAPV a través de conocimientos sociolingüísticos básicos, - y adoptar hábitos y comportamientos lingüísticos asertivos y empáticos hacia el euskara, mostrando una actitud proactiva - y afectiva hacia su uso analógico y digital en diversos ámbi tos de la vida escolar y social y en iniciativas que se desarrollen en el centro y en el entorno relacionadas con la normalización del euskara y la transmisión y creación de la cultura vasca.</t>
+    <t>Reconocer las características básicas de la realidad lingüística de la CAPV a través de conocimientos sociolingüísticos básicos, y adoptar hábitos y comportamientos lingüísticos asertivos y empáticos hacia el euskara, mostrando una actitud proactiva y afectiva hacia su uso analógico y di gital y hacia la normalización del euskara y la transmisión de la cultura vasca.</t>
   </si>
   <si>
     <t>Explicar procesos naturales mediante la creación de modelos y diagramas, aplicando fases de diseño para representar estructuras biológicas y geológicas de forma precisa.</t>
   </si>
   <si>
     <t>El alumnado entrega modelos físicos, maquetas o diagramas complejos que representan fenómenos naturales, incluyendo una breve memoria sobre el proceso de diseño y las mejoras realizadas.</t>
   </si>
   <si>
     <t>Creación de modelos de la estructura interna de la Tierra o maquetas de orgánulos celulares aplicando pasos de diseño técnico y evaluación.</t>
   </si>
   <si>
     <t>Evaluar la calidad artística o estética del modelo (manualidad) en lugar de la fidelidad científica y la capacidad de explicación del fenómeno.</t>
   </si>
   <si>
-    <t>Tomar conciencia sobre el funcionamiento y uso de las lenguas y utilizar de forma progresivamente autónoma la reflexión interlingüística para el aprendizaje de las mismas y para el desarrollo de su competencia comunicativa a través de la comparación de algunos de sus rasgos.</t>
+    <t>Tomar conciencia sobre el funcionamiento de las lenguas y valorar la aportación de la reflexión interlingüística para el aprendizaje de las mismas y para el desarrollo de su competencia comunicativa a través de la comparación de algunos de sus rasgos.</t>
   </si>
   <si>
     <t>Caso aplicado, práctica o análisis de imagen</t>
   </si>
   <si>
-    <t>Definir conceptos y describir procesos relacionados con los saberes de Biología y Geología analizando información en diferentes formatos (modelos gráficos, tablas, diagramas, fórmulas, esquemas, símbolos, páginas web...), manteniendo una actitud crítica, obteniendo conclusiones y formando opiniones propias fundamentadas.</t>
+    <t>Definir conceptos y describir fenómenos y procesos relacionados con los saberes de Biología y Geología analizando información en diferentes formatos (modelos gráficos, tablas, diagramas, fórmulas, esquemas, símbolos, páginas web...), manteniendo una actitud crítica y obteniendo conclusiones fundamentadas.</t>
   </si>
   <si>
     <t>Buscar y organizar información científica de fuentes diversas para responder preguntas de Biología y Geología, asegurando la fiabilidad y citando correctamente el origen de los datos.</t>
   </si>
   <si>
     <t>Investigar</t>
   </si>
   <si>
     <t>El alumnado realiza un trabajo de investigación o informe escrito donde responde a preguntas específicas, incluyendo un listado de fuentes consultadas siguiendo un formato de citación básico.</t>
   </si>
   <si>
     <t>Búsqueda guiada en el aula de informática sobre temas transversales como el cambio climático o la salud, contrastando noticias y artículos científicos.</t>
   </si>
   <si>
     <t>Calificar la corrección técnica de la respuesta biológica ignorando la ausencia de citas bibliográficas o el uso de fuentes no fiables como blogs sin autoría.</t>
   </si>
   <si>
-    <t>Comprender y reflexionar sobre las opiniones propias fundamentadas y sobre la información relacionada con los saberes de la materia de Biología y Geología, transmitiéndo la de forma clara y rigurosa, utilizando las estructuras lingüísticas, la terminología y el formato adecuado (modelos, gráfi cos, tablas, vídeos, informes, diagramas, fórmulas, esquemas, símbolos…).</t>
+    <t>Comunicar información relacionada con los saberes de la materia de Biología y Geología de forma clara utilizando las estructuras lingüísticas, la terminología y el formato adecuados (modelos, gráficos, tablas, vídeos, informes, diagramas, fórmulas, esquemas, símbolos, contenidos digitales...)</t>
   </si>
   <si>
     <t>Diferenciar informaciones con base científica de bulos, pseudociencias y teorías conspiratorias en temas de salud o medio ambiente, manteniendo una actitud crítica y escéptica.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado entrega una tabla comparativa o informe de análisis de noticias donde señala indicadores de falta de rigor científico en textos sobre salud o geología.</t>
   </si>
   <si>
     <t>Análisis de publicaciones en redes sociales sobre dietas milagro o predicciones catastróficas naturales para verificar la fiabilidad de sus fuentes y argumentos.</t>
   </si>
   <si>
     <t>Evaluar la opinión personal del alumno sobre un tema polémico en lugar de su capacidad técnica para detectar la ausencia de método científico.</t>
   </si>
   <si>
-    <t>Analizar y explicar fenómenos biológicos y geológicos representándolos mediante el diseño y la realización de modelos y diagramas, utilizando, cuando sea necesario, los pasos del diseño de ingeniería (identificación del problema, exploración, diseño, creación, evaluación y mejora) a través de herramientas analógicas y digitales. N.º 109 Curso Cuarto</t>
+    <t>Analizar y explicar fenómenos biológicos y geológicos representándolos mediante modelos y diagramas a través de herramientas analógicas y digitales.</t>
   </si>
   <si>
     <t>Reconocer el impacto social de la ciencia y el papel de las mujeres científicas, entendiendo la investigación como un proceso colaborativo, diverso y en continua evolución.</t>
   </si>
   <si>
     <t>Valorar</t>
   </si>
   <si>
     <t>El alumnado realiza una presentación digital o un mural biográfico que destaca las aportaciones de científicas y el carácter interdisciplinar de un descubrimiento biológico o geológico específico.</t>
   </si>
   <si>
     <t>Investigación guiada sobre hitos científicos (como la estructura del ADN o la tectónica de placas) analizando el contexto histórico y la diversidad de sus autores.</t>
   </si>
   <si>
     <t>Limitarse a una enumeración biográfica de científicas sin analizar el impacto real de sus descubrimientos en el progreso de la sociedad actual.</t>
   </si>
   <si>
-    <t>Plantear preguntas e hipótesis que puedan ser respondi das o contrastadas utilizando métodos científicos con la in tención explicar fenómenos biológicos y/o geológicos y realizar predicciones sobre estos.</t>
+    <t>Plantear preguntas e hipótesis que puedan ser respondi das o contrastadas utilizando métodos científicos, intentando explicar fenómenos biológicos y/o geológicos y realizar predicciones sobre estos.</t>
   </si>
   <si>
     <t>Formular preguntas científicas y proponer hipótesis contrastables sobre procesos naturales, anticipando posibles resultados mediante el uso del método científico.</t>
   </si>
   <si>
     <t>Diseñar</t>
   </si>
   <si>
     <t>El alumnado entrega una ficha de pre-laboratorio que incluye una pregunta investigable y una hipótesis redactada de forma condicional vinculada a un fenómeno biológico.</t>
   </si>
   <si>
     <t>Al inicio de una práctica de laboratorio sobre la permeabilidad de membranas o la meteorización de rocas, antes de realizar la experimentación.</t>
   </si>
   <si>
     <t>Confundir la hipótesis con una opinión personal o redactar preguntas cuya respuesta no requiere de experimentación ni recogida de datos.</t>
   </si>
   <si>
-    <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y/o geológicos de modo que permitan responder a preguntas concretas y contrastar una hipó tesis planteada evitando sesgos.</t>
+    <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de modo que permitan responder a preguntas concretas y contrastar una hipótesis planteada.</t>
   </si>
   <si>
     <t>Diseñar experimentos y protocolos de recogida de datos para resolver preguntas científicas y comprobar hipótesis sobre seres vivos o procesos geológicos.</t>
   </si>
   <si>
     <t>El alumnado entrega un guion de prácticas o informe de diseño experimental donde define variables, materiales y pasos para contrastar una hipótesis biológica o geológica.</t>
   </si>
   <si>
     <t>Sesiones de laboratorio o proyectos de indagación donde se plantea un problema y el alumnado debe idear cómo resolverlo experimentalmente.</t>
   </si>
   <si>
     <t>Evaluar la mera ejecución de una práctica guiada por el profesor en lugar de la capacidad del alumno para proponer su propio diseño experimental.</t>
   </si>
   <si>
-    <t>Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos, utilizando los instrumentos, herramientas o técnicas adecuadas con corrección y precisión.</t>
+    <t>Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos utilizando los instrumentos, herramientas analógicas y digitales o técnicas adecuadas con corrección.</t>
   </si>
   <si>
     <t>Llevar a cabo prácticas de laboratorio o campo, recolectando datos precisos mediante el uso correcto de instrumental científico para analizar procesos naturales.</t>
   </si>
   <si>
     <t>Experimentar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de prácticas o cuaderno de laboratorio que incluye tablas de datos, gráficas y descripción detallada del uso de materiales.</t>
   </si>
   <si>
     <t>Sesiones de laboratorio o salidas de campo donde se manipulan muestras biológicas o geológicas y se miden variables físicas o químicas.</t>
   </si>
   <si>
     <t>Evaluar la destreza técnica únicamente mediante un examen escrito de contenidos teóricos sin observar la manipulación real del instrumental en el laboratorio.</t>
   </si>
   <si>
-    <t>Interpretar y analizar los resultados obtenidos en el pro yecto de investigación utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas para obtener conclusiones razonadas y fundamentadas o valorar la imposibilidad de hacerlo.</t>
+    <t>Interpretar los resultados obtenidos en el proyecto de investigación utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas.</t>
   </si>
   <si>
     <t>Analizar y explicar el significado de los datos obtenidos en investigaciones científicas, empleando gráficas, cálculos o software específico para extraer conclusiones válidas.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de prácticas o proyecto donde incluye gráficas y tablas analizadas, explicando la relación entre las variables estudiadas y los resultados finales.</t>
   </si>
   <si>
     <t>Sesión de análisis de resultados tras una práctica de laboratorio sobre fisiología humana o tras un estudio de campo sobre biodiversidad local.</t>
   </si>
   <si>
     <t>Limitarse a realizar la gráfica o el cálculo matemático sin explicar su significado biológico o geológico en relación con la hipótesis planteada.</t>
   </si>
   <si>
-    <t>Colaborar, cuando sea necesario, en las distintas fases del proyecto científico para trabajar con mayor eficiencia, valorando la importancia de la cooperación en la investigación, respetando la diversidad y favoreciendo la inclusión en entornos analógicos y digitales.</t>
+    <t>Cooperar dentro de un proyecto científico asumiendo responsablemente una función concreta, utilizando espacios virtuales cuando sea necesario, respetando la diversidad y favoreciendo la inclusión.</t>
   </si>
   <si>
     <t>Trabajar en equipo de forma responsable en proyectos científicos, desempeñando roles asignados, usando herramientas digitales y garantizando un entorno inclusivo y respetuoso.</t>
   </si>
   <si>
     <t>Colaborar</t>
   </si>
   <si>
     <t>El alumnado realiza un registro de tareas individuales dentro del equipo y participa en entornos virtuales compartidos para el desarrollo de un proyecto de investigación biológica o geológica.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Realización de una investigación grupal sobre ecosistemas locales o riesgos geológicos, donde cada miembro asume y cumple con un rol específico (coordinador, secretario, etc.).</t>
   </si>
   <si>
     <t>Calificar la cooperación basándose únicamente en la nota del trabajo final grupal, sin evidencias del reparto de tareas o del uso de espacios virtuales.</t>
   </si>
   <si>
-    <t>Presentar de forma clara y rigurosa la información y las conclusiones obtenidas mediante la experimentación y observación de campo utilizando el formato adecuado (tablas, gráficos, informes, etc.) y herramientas digitales.</t>
-[...5 lines deleted...]
-    <t>Resolver problemas o dar explicación a procesos bioló gicos o geológicos utilizando conocimientos, datos e información aportados, el razonamiento lógico o recursos digitales.</t>
+    <t>Presentar la información y las conclusiones obtenidas mediante la experimentación y observación de campo utilizando el formato analógico y/o digital adecuado (tablas, gráficos, informes, etc.).</t>
+  </si>
+  <si>
+    <t>Valorar la contribución de la ciencia a la sociedad y la labor de personas dedicadas a ella destacando el papel de las mujeres y entendiendo la investigación como una labor colectiva e interdisciplinar en constante evolución.</t>
+  </si>
+  <si>
+    <t>Resolver problemas y dar explicación a procesos biológicos o geológicos utilizando conocimientos, datos e información, el razonamiento lógico, el pensamiento computacional o recursos digitales.</t>
   </si>
   <si>
     <t>Resolver problemas y explicar procesos naturales aplicando lógica, pensamiento computacional y herramientas digitales a partir de datos científicos proporcionados en clase.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega una resolución razonada de problemas o un diagrama de flujo que explica un proceso biológico o geológico utilizando recursos digitales.</t>
   </si>
   <si>
     <t>Resolución de casos prácticos sobre herencia genética o dinámica terrestre mediante el uso de simuladores digitales y la aplicación de algoritmos lógicos.</t>
   </si>
   <si>
     <t>Evaluar únicamente el uso de herramientas ofimáticas básicas como procesadores de texto sin aplicar procesos reales de pensamiento computacional o análisis de datos.</t>
   </si>
   <si>
-    <t>Analizar críticamente la solución a un problema sobre fenómenos biológicos y geológicos y cambiar los procedimientos utilizados o conclusiones si dicha solución no fuese viable o ante nuevos datos aportados con posterioridad.</t>
+    <t>Analizar críticamente la solución a un problema sobre fenómenos biológicos y geológicos, utilizando conocimientos y criterios científicos y reformulándolo cuando sea necesario.</t>
   </si>
   <si>
     <t>Evaluar la validez de los resultados obtenidos al resolver problemas biológicos o geológicos, detectando errores y proponiendo mejoras o explicaciones alternativas coherentes.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o comentario crítico donde justifica si la solución a un problema de salud o medioambiental es coherente con los datos científicos.</t>
   </si>
   <si>
     <t>Tras resolver un caso práctico sobre nutrición o tectónica, los alumnos revisan sus conclusiones para verificar si responden lógicamente a la pregunta inicial.</t>
   </si>
   <si>
     <t>Evaluar únicamente si el resultado final es correcto, omitiendo la valoración del proceso de razonamiento y la detección de posibles sesgos o errores en la solución.</t>
   </si>
   <si>
-    <t>Identificar los posibles riesgos naturales y los potenciados por determinadas acciones humanas sobre una zona geo gráfica, teniendo en cuenta sus características litológicas, relieve y vegetación. N.º 109 Curso Cuarto -</t>
+    <t>Conocer los efectos de determinadas acciones sobre el medio ambiente y la salud de los seres vivos, aplicando los fundamentos de las ciencias biológicas y geológicas.</t>
   </si>
   <si>
     <t>Identificar cómo la actividad humana aumenta los riesgos naturales en zonas específicas, analizando el relieve, la roca, la vegetación y los factores sociales involucrados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación analizando un caso de riesgo natural agravado por la acción humana, integrando variables geológicas y socioeconómicas.</t>
   </si>
   <si>
     <t>Análisis de un caso real de inundación o deslizamiento en una zona urbanizada para determinar qué factores humanos y físicos aumentaron el peligro.</t>
   </si>
   <si>
     <t>Confundir el concepto de riesgo natural con el de impacto ambiental genérico, omitiendo la relación necesaria con la litología o el relieve del terreno.</t>
   </si>
   <si>
-    <t>Incorporar procedimientos básicos para enriquecer los textos atendiendo a aspectos discursivos, lingüísticos y de estilo, con precisión léxica, corrección ortográfica y gramati cal, y con un lenguaje libre de uso sexista y no discriminatorio, tanto en entornos analógicos como digitales.</t>
-[...2 lines deleted...]
-    <t>Deducir y explicar la historia geológica de un relieve identificando sus elementos más relevantes y utilizando el razonamiento y los principios geológicos básicos (horizonta lidad, superposición, actualismo, neocatastrofismo, corte…).</t>
+    <t>Argumentar sobre la importancia de la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y la calidad de vida utilizando fundamentos y criterios científicos.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar acciones cotidianas que reduzcan el impacto ambiental, evaluando críticamente el comportamiento propio y del entorno para fomentar la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Proponer</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un plan de acción o decálogo de sostenibilidad personal fundamentado en una auditoría previa de sus propios hábitos de consumo y residuos.</t>
+  </si>
+  <si>
+    <t>Realización de una auditoría de residuos en el centro o el hogar y posterior diseño de una campaña de mejora de hábitos.</t>
+  </si>
+  <si>
+    <t>Limitar la evaluación a un examen escrito sobre conceptos de ecología sin exigir la elaboración de propuestas de acción concretas y realistas.</t>
+  </si>
+  <si>
+    <t>Valorar la importancia del paisaje como patrimonio natu ral analizando la fragilidad de los elementos que lo componen.</t>
   </si>
   <si>
     <t>Explicar por qué un paisaje es valioso y vulnerable, identificando los elementos bióticos y geológicos que podrían deteriorarse por causas externas.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o infografía donde cataloga los elementos de un paisaje local y justifica su fragilidad mediante el análisis de impactos potenciales.</t>
   </si>
   <si>
     <t>Estudio de un entorno natural cercano o espacio protegido mediante una salida de campo o el uso de visores cartográficos digitales.</t>
   </si>
   <si>
     <t>Confundir la valoración del patrimonio natural con una descripción meramente estética, omitiendo el análisis técnico de la fragilidad geológica o biológica.</t>
   </si>
   <si>
-    <t>Conocer técnicas y herramientas innovadoras que se utilizan para la identificación de riesgos naturales, reflexio nando y argumentando sobre la importancia de la investigación en la vida cotidiana y futura. - Cursos tercero y cuarto</t>
+    <t>Interpretar el paisaje analizando sus elementos y re flexionando sobre el impacto ambiental de determinadas acciones humanas.</t>
   </si>
   <si>
     <t>Identificar los elementos de un paisaje para explicar su formación, evaluar los impactos de la actividad humana y reconocer los riesgos geológicos asociados.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación visual donde identifica elementos del relieve, señala impactos antrópicos y describe posibles riesgos naturales en un entorno concreto.</t>
   </si>
   <si>
     <t>Análisis de fotografías de paisajes locales o salidas de campo para identificar agentes geológicos externos, infraestructuras humanas y zonas de riesgo natural.</t>
   </si>
   <si>
     <t>Limitar el análisis a la descripción estética o biótica del paisaje, omitiendo los procesos geológicos subyacentes y los riesgos naturales específicos del terreno.</t>
   </si>
   <si>
-    <t>Mostrar hábitos de uso crítico, seguro, sostenible y sa ludable de las tecnologías digitales con relación a la búsqueda, el respeto a los derechos de autoría y la comunicación de la información de manera progresivamente autónoma.</t>
+    <t>Identificar en diversos paisajes los riesgos naturales y los derivados de determinadas acciones humanas, basándo se en los propios razonamientos, conocimientos adquiridos e información disponible. Cursos primero y segundo</t>
   </si>
   <si>
     <t>Identificar y explicar posibles riesgos geológicos y meteorológicos en un entorno real a partir de la observación de sus elementos y relieve.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o mapa de riesgos donde señala puntos críticos de un paisaje y propone medidas de prevención o corrección.</t>
   </si>
   <si>
     <t>Estudio de un caso real mediante imágenes o salida de campo para detectar indicios de erosión, inundabilidad o desprendimientos en el relieve.</t>
   </si>
   <si>
     <t>Confundir el concepto de riesgo con el de peligrosidad, omitiendo la vulnerabilidad y la exposición de la población en el análisis del paisaje.</t>
   </si>
   <si>
-    <t>Leer de manera autónoma textos seleccionados en función de los propios gustos, intereses y necesidades, y dejar constancia del progreso del propio itinerario lector y cultural explicando los criterios de selección de las lecturas, las formas de acceso a la cultura literaria y la experiencia de lectura.</t>
-[...23 lines deleted...]
-    <t>Utilizar estrategias para la gestión dialogada de los conflictos y la búsqueda de consensos, mostrando una acti tud respetuosa, empática y asertiva con las opiniones y sentimientos de sus interlocutores, tanto en el ámbito personal como educativo y social.</t>
+    <t>Elegir y leer textos a partir de preselecciones guiándose por los propios gustos, intereses y necesidades, dejando constancia del propio itinerario lector y de la experiencia de lectura.</t>
+  </si>
+  <si>
+    <t>Compartir la experiencia de lectura en soportes diversos, valorándola como fuente de conocimiento, disfrute y desarrollo personal y relacionando el sentido de la obra con la propia experiencia personal y lectora.</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra, atendiendo a la configuración de los gé neros y subgéneros literarios.</t>
+  </si>
+  <si>
+    <t>Establecer de manera guiada vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales y otras manifestaciones artísticas y culturales en función de temas, tradiciones, tópicos, estructuras, lenguaje y valores éticos y estéticos, mostrando la implicación y la respuesta personal del lector en la lectura.</t>
+  </si>
+  <si>
+    <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un meta lenguaje específico, e identificar y subsanar algunos problemas de comprensión lectora utilizando los conocimientos explícitos sobre la lengua y su uso.</t>
+  </si>
+  <si>
+    <t>Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas del emisor, así como sus efectos en el receptor, utilizando el conocimiento explícito de la lengua y un metalenguaje específico.</t>
+  </si>
+  <si>
+    <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la manipulación, comparación y transformación de enunciados, así como de la formulación de hipótesis y la búsqueda de contraejemplos, utilizando un metalenguaje específico y consultando de manera guiada diccionarios, manuales y gramáticas analógicos y/o digitales.</t>
+  </si>
+  <si>
+    <t>Identificar y desterrar los usos discriminatorios de la lengua, los abusos de poder a través de la palabra y los usos manipuladores del lenguaje a partir de la reflexión y el análisis de los elementos lingüísticos, textuales y discursivos utilizados, así como de los elementos no verbales que rigen la comunicación entre las personas, en entornos analógicos y digitales.</t>
+  </si>
+  <si>
+    <t>Utilizar estrategias para la gestión de los conflictos y la búsqueda de consensos de manera dialogada, tanto en el ámbito personal como educativo y social.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Preguntas, hipótesis y conjeturas científicas.</t>
-[...11 lines deleted...]
-    <t>Métodos de observación y de toma de datos de fenómenos naturales.</t>
+    <t>Metodologías básicas propias de la investigación científica</t>
+  </si>
+  <si>
+    <t>Preguntas, hipótesis y conjeturas científicas</t>
+  </si>
+  <si>
+    <t>Herramientas digitales para la búsqueda de información, la colaboración y la comunicación de procesos, resultados o ideas en diferentes formatos (presentación, gráfica, vídeo, póster, informe...)</t>
+  </si>
+  <si>
+    <t>Fuentes veraces de información científica</t>
+  </si>
+  <si>
+    <t>Equipos de trabajo, instrumentos y espacios (laboratorio, aulas, entorno...) adecuados/necesarios en una experimentación científica</t>
+  </si>
+  <si>
+    <t>Métodos de observación y de toma de datos de fenómenos naturales</t>
   </si>
   <si>
     <t>Modelos para la representación creativa y comprensión de procesos o elementos de la naturaleza</t>
   </si>
   <si>
-    <t>Métodos de análisis de resultados mediante pensamiento lógico y/o computacional. Diferenciación entre correlación y causalidad.</t>
-[...20 lines deleted...]
-    <t>Resolución de cuestiones y problemas prácticos aplicando conocimientos de fisiología y anatomía de los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción.*</t>
+    <t>Métodos de análisis de resultados mediante pensamiento lógico y/o computacional. Diferenciación entre correlación y causalidad</t>
+  </si>
+  <si>
+    <t>Comunicación de procesos, resultados o ideas en diferentes formatos analógicos o digitales (presentación, gráfica, vídeo, póster, informe...)</t>
+  </si>
+  <si>
+    <t>Contribución de las grandes científicas y científicos en el desarrollo de las ciencias biológicas y geológicas</t>
+  </si>
+  <si>
+    <t>La célula como unidad estructural y funcional del cuerpo humano</t>
+  </si>
+  <si>
+    <t>Histología humana</t>
+  </si>
+  <si>
+    <t>La importancia de la función de nutrición, los aparatos que participan en ella y su fisiología básica</t>
+  </si>
+  <si>
+    <t>Identificación de los elementos y características propios de una dieta saludable y eco-responsable</t>
+  </si>
+  <si>
+    <t>La función de reproducción: Anatomía y fisiología básicas del aparato reproductor</t>
+  </si>
+  <si>
+    <t>La función de reproducción: Reflexión sobre las enfermedades de transmisión sexual y los embarazos no deseados y la importancia de su prevención mediante el uso del preservativo y prácticas sexuales responsables</t>
+  </si>
+  <si>
+    <t>La función de relación: receptores sensoriales, centros de coordinación y órganos efectores</t>
+  </si>
+  <si>
+    <t>Resolución de cuestiones y problemas prácticos aplicando conocimientos de fisiología y anatomía de los principales sistemas y aparatos del organismo implicados en las funciones de nutrición, relación y reproducción</t>
   </si>
   <si>
     <t>Hábitos encaminados a la conservación de la salud física, mental y social (higiene del sueño, hábitos posturales, uso responsable de las nuevas tecnologías, ejercicio físico, control del estrés...).</t>
   </si>
   <si>
-    <t>Técnicas de tinción y uso del microscopio y la lupa para la diferenciación de tejidos.*</t>
-[...17 lines deleted...]
-    <t>Importancia de los trasplantes y la donación de órganos.*</t>
+    <t>Técnicas de tinción y uso del microscopio y la lupa para la diferenciación de tejidos</t>
+  </si>
+  <si>
+    <t>Enfermedades infecciosas y no infecciosas en base a su etiología</t>
+  </si>
+  <si>
+    <t>Las medidas de prevención y tratamientos de las enfermedades infecciosas en función de su agente causal y reflexión sobre el uso adecuado de los antibióticos</t>
+  </si>
+  <si>
+    <t>Diferentes tipos de barreras que dificultan la entrada de patógenos al organismo (mecánicas, estructurales, bioquímicas y biológicas)</t>
+  </si>
+  <si>
+    <t>Mecanismos de defensa del organismo frente a agentes patógenos (barreras externas y sistema inmunitario) y su papel en la prevención y superación de enfermedades infecciosas</t>
+  </si>
+  <si>
+    <t>La importancia de la vacunación en la prevención de enfermedades y en la mejora de la calidad de vida humana</t>
+  </si>
+  <si>
+    <t>Importancia de los trasplantes y la donación de órganos</t>
   </si>
   <si>
     <t>Los efectos perjudiciales de las drogas (incluyendo aquellas de curso legal) sobre la salud.</t>
   </si>
   <si>
     <t>Técnicas científicas innovadoras relacionadas con la investigación en salud y enfermedad.</t>
   </si>
   <si>
-    <t>Estructura básica de la geosfera. Estructura general de los planetas/componentes del Sistema Solar.*</t>
-[...8 lines deleted...]
-    <t>Lugares de interés geológico de Euskadi.*</t>
+    <t>Estructura básica de la geosfera. Estructura general de los planetas/componentes del Sistema Solar</t>
+  </si>
+  <si>
+    <t>Interacciones entre atmósfera, hidrosfera, geosfera y biosfera en la edafogénesis y el modelado del relieve y su importancia para la vida. La vida en otros planetas</t>
+  </si>
+  <si>
+    <t>Geodiversidad y su importancia para la sostenibilidad del planeta</t>
+  </si>
+  <si>
+    <t>Lugares de interés geológico de Euskadi</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -1060,300 +1087,273 @@
   <si>
     <t xml:space="preserve">
 • Creación de un itinerario geológico digital utilizando herramientas de geolocalización donde el alumnado inserte paradas con explicaciones sobre la litología y los riesgos detectados.
 • Diseño de una campaña de sensibilización en formato multimodal (podcast, infografía o vídeo) dirigida a la administración local para proponer la protección de un Punto de Interés Geológico (PIG).
 • Elaboración de un informe de evaluación de riesgos naturales de una zona concreta mediante la construcción de modelos a escala que simulen procesos erosivos o movimientos de ladera.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Planteamiento de un reto de 'Geología Forense' donde deban reconstruir la historia de un paisaje a partir de pistas fósiles y sedimentarias para resolver un enigma ambiental.
 • Simulación de un comité de expertos en urbanismo donde los alumnos asuman roles (geólogos, políticos, vecinos) para debatir sobre la construcción en zonas de riesgo geológico.
 • Conexión del aprendizaje con el patrimonio local mediante el inventariado de usos humanos tradicionales de las rocas del entorno, fomentando el sentido de pertenencia y cuidado del medio.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CCL2</t>
-[...50 lines deleted...]
-    <t>Relaciona el conocimiento geológico con la valoración y conservación del paisaje como patrimonio natural.</t>
+    <t>CCL, STEM, CD</t>
+  </si>
+  <si>
+    <t>CPSAA, CC</t>
+  </si>
+  <si>
+    <t>Interpretar y transmitir información y datos científicos requiere CCL; argumentar sobre ellos implica STEM; utilizar diferentes formatos moviliza CD.</t>
+  </si>
+  <si>
+    <t>CD, CCL, STEM</t>
+  </si>
+  <si>
+    <t>Identificar, localizar y seleccionar información es CD; contrastar veracidad y evaluar críticamente implica CCL y CC; organizar información para resolver preguntas científicas requiere STEM.</t>
+  </si>
+  <si>
+    <t>STEM, CPSAA, CD</t>
+  </si>
+  <si>
+    <t>CCL, CE</t>
+  </si>
+  <si>
+    <t>Planificar y desarrollar proyectos siguiendo metodologías científicas moviliza STEM; cooperar requiere CPSAA; el uso de herramientas digitales en la indagación involucra CD.</t>
+  </si>
+  <si>
+    <t>STEM, CD, CPSAA</t>
+  </si>
+  <si>
+    <t>Utilizar razonamiento y pensamiento computacional es STEM y CD; analizar críticamente y reformular procedimientos requiere autorregulación (CPSAA).</t>
+  </si>
+  <si>
+    <t>CC, STEM, CPSAA</t>
+  </si>
+  <si>
+    <t>CE, CCL</t>
+  </si>
+  <si>
+    <t>Analizar efectos sobre medio ambiente y salud integra CC y STEM; promover y adoptar hábitos saludables y sostenibles implica CPSAA.</t>
+  </si>
+  <si>
+    <t>STEM, CCEC, CC</t>
+  </si>
+  <si>
+    <t>CPSAA, CE</t>
+  </si>
+  <si>
+    <t>Explicar la historia geológica de un paisaje moviliza STEM; valorarlo como patrimonio natural requiere CCEC; proponer acciones para su protección implica CC.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de 3.º ESO para Biología y Geología. Identifica las competencias específicas (6), criterios de evaluación (34) y saberes básicos (66) distribuidos en 8 bloques. Anota los descriptores operativos de las competencias clave vinculados a cada CE.</t>
+  </si>
+  <si>
+    <t>Imprime los criterios de evaluación y pégalos en un corcho. Los verás cada día y evitarás repeticiones involuntarias en tus situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Vuelca las 6 competencias específicas (CE) y sus 34 criterios de evaluación en una tabla. Ordena los criterios por CE. Esta lista será tu brújula para diseñar las situaciones de aprendizaje (SDA) y para la evaluación competencial.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: CE, criterio, bloque de saberes asociado, instrumento de evaluación y trimestre. Al terminar, tendrás el esqueleto de tu programación.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>Marca los criterios que evaluarás en cada evaluación trimestral. No todos los 34 criterios deben evaluarse de forma continua; algunos pueden agruparse en tareas integradas. Elige instrumentos variados (rúbricas, pruebas orales, informes, cuaderno de laboratorio) para cada criterio.</t>
+  </si>
+  <si>
+    <t>Reserva dos criterios por trimestre para evaluación formativa sin nota numérica; te darán flexibilidad y atenderán la diversidad sin saturar la calificación.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Asigna los 66 saberes básicos (organizados en 8 bloques) a los tres trimestres. Equilibra la carga: no más de 3 bloques por trimestre. Ten en cuenta la progresión lógica (por ejemplo, primero geología, luego biología celular, después ecología).</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Proyecto científico' (bloque transversal) pégalos como una columna adicional en tu tabla y distribúyelos en todas las SDA. Así aseguras que se trabajan de manera continua.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos dos bloques de saberes y movilice varias competencias específicas. Define el producto final (ej. póster científico, maqueta del sistema circulatorio, informe de campo) y los criterios de evaluación que se activan.</t>
+  </si>
+  <si>
+    <t>Para la primera SDA, elige un contexto local (ej. ‘¿Afecta la sequía a nuestro parque natural?’). Los alumnos se motivan más y la inspección valora la conexión con el entorno.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica la relación entre las 6 Competencias Específicas (CE) y el Perfil de Salida. No te limites a los saberes; la clave LOMLOE está en los descriptores operativos.</t>
-[...56 lines deleted...]
-    <t>Asegúrate de que la suma de pesos de los criterios vinculados a una CE sume el 100% de esa competencia para evitar errores de cálculo en el cuaderno de evaluación digital.</t>
+    <t>Decide el peso de cada criterio de evaluación en la calificación final. Por ejemplo, cada criterio puede tener un peso entre 5-10% (sumando 100%). Define también el peso de cada SDA (no más del 40% por trimestre) y el mínimo de instrumentos por criterio (al menos 2).</t>
+  </si>
+  <si>
+    <t>No desviar más del 30% del peso a pruebas escritas. La LOMLOE exige variedad de instrumentos; si tu departamento está acostumbrado a exámenes, negocia una transición gradual.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje). Define cómo recuperarás los criterios no superados. La LOMLOE obliga a una recuperación basada en la superación de competencias, no solo repetir exámenes.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'Glosario Visual' de los 66 saberes básicos; es una medida de atención a la diversidad excelente que sirve tanto para alumnos con dificultades de aprendizaje como para el resto del grupo.</t>
+    <t>Redacta medidas ordinarias (apoyos, enriquecimiento) y específicas (adaptaciones curriculares no significativas) para alumnado NEAE. Establece un plan de recuperación trimestral: actividades de refuerzo y reevaluación de criterios no superados. Todo debe quedar en la programación.</t>
+  </si>
+  <si>
+    <t>Crea un modelo de informe individualizado de recuperación con los criterios pendientes y las tareas concretas. Te ahorrará tiempo en cada evaluación y dará transparencia a las familias.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Resolver cuestiones y profundizar en aspectos relacionados con los saberes de la materia de Biología y Geología localizando, seleccionando, organizando y analizando críticamente la</t>
-[...59 lines deleted...]
-    <t>Leer de manera autónoma textos seleccionados en función de los propios gustos, intereses y necesidades, y dejar constancia del progreso del propio itinerario lector y cultural expl</t>
+    <t>Resolver cuestiones relacionadas con los saberes de la materia de Biología y Geología localizando, seleccionando y organizando información mediante el uso y citación correctos de d</t>
+  </si>
+  <si>
+    <t>Reconocer la información con base científica, distin guiéndola de pseudociencias, bulos, teorías conspiratorias y creencias infundadas, etc., manteniendo una actitud escép tica ant</t>
+  </si>
+  <si>
+    <t>Reconocer las características básicas de la realidad lingüística de la CAPV a través de conocimientos sociolingüísticos básicos, y adoptar hábitos y comportamientos lingüísticos as</t>
+  </si>
+  <si>
+    <t>Tomar conciencia sobre el funcionamiento de las lenguas y valorar la aportación de la reflexión interlingüística para el aprendizaje de las mismas y para el desarrollo de su compet</t>
+  </si>
+  <si>
+    <t>Definir conceptos y describir fenómenos y procesos relacionados con los saberes de Biología y Geología analizando información en diferentes formatos (modelos gráficos, tablas, diag</t>
+  </si>
+  <si>
+    <t>Comunicar información relacionada con los saberes de la materia de Biología y Geología de forma clara utilizando las estructuras lingüísticas, la terminología y el formato adecuado</t>
+  </si>
+  <si>
+    <t>Plantear preguntas e hipótesis que puedan ser respondi das o contrastadas utilizando métodos científicos, intentando explicar fenómenos biológicos y/o geológicos y realizar predicc</t>
+  </si>
+  <si>
+    <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y geológicos de modo que permitan responder a preguntas concretas y contrastar una hipótesis plan</t>
+  </si>
+  <si>
+    <t>Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos utilizando los instrumentos, herramientas analógicas y digitales o técnicas</t>
+  </si>
+  <si>
+    <t>Cooperar dentro de un proyecto científico asumiendo responsablemente una función concreta, utilizando espacios virtuales cuando sea necesario, respetando la diversidad y favorecien</t>
+  </si>
+  <si>
+    <t>Presentar la información y las conclusiones obtenidas mediante la experimentación y observación de campo utilizando el formato analógico y/o digital adecuado (tablas, gráficos, inf</t>
+  </si>
+  <si>
+    <t>Valorar la contribución de la ciencia a la sociedad y la labor de personas dedicadas a ella destacando el papel de las mujeres y entendiendo la investigación como una labor colecti</t>
+  </si>
+  <si>
+    <t>Resolver problemas y dar explicación a procesos biológicos o geológicos utilizando conocimientos, datos e información, el razonamiento lógico, el pensamiento computacional o recurs</t>
+  </si>
+  <si>
+    <t>Argumentar sobre la importancia de la preservación de la biodiversidad, la conservación del medio ambiente, la protección de los seres vivos del entorno, el desarrollo sostenible y</t>
+  </si>
+  <si>
+    <t>Identificar en diversos paisajes los riesgos naturales y los derivados de determinadas acciones humanas, basándo se en los propios razonamientos, conocimientos adquiridos e informa</t>
+  </si>
+  <si>
+    <t>Elegir y leer textos a partir de preselecciones guiándose por los propios gustos, intereses y necesidades, dejando constancia del propio itinerario lector y de la experiencia de le</t>
   </si>
   <si>
     <t>Compartir la experiencia de lectura en soportes diversos, valorándola como fuente de conocimiento, disfrute y desarrollo personal y relacionando el sentido de la obra con la propia</t>
   </si>
   <si>
-    <t>Explicar y argumentar la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con el sentido de la obra y de las - rel</t>
-[...5 lines deleted...]
-    <t>Revisar textos propios y ajenos, de manera progresivamente autónoma, y hacer propuestas de mejora argumen - tando los cambios a partir de la reflexión metalingüística e - interling</t>
+    <t>Explicar y argumentar, con la ayuda de pautas y modelos, la interpretación de las obras leídas a partir del análisis de las relaciones internas de sus elementos constitutivos con e</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Establecer de manera guiada vínculos argumentados entre los textos leídos y otros textos escritos, orales o multimodales y otras manifestaciones artísticas y culturales en función </t>
+  </si>
+  <si>
+    <t>Revisar los textos propios de manera guiada y hacer propuestas de mejora argumentando los cambios a partir de la reflexión metalingüística e interlingüística y con un meta lenguaje</t>
   </si>
   <si>
     <t>Explicar y argumentar la interrelación entre el propósito comunicativo y las elecciones lingüísticas del emisor, así como sus efectos en el receptor, utilizando el conocimiento exp</t>
   </si>
   <si>
-    <t>Formular generalizaciones sobre algunos aspectos del funcionamiento de la lengua a partir de la manipulación, comparación y transformación de enunciados, así como de la formulación</t>
-[...5 lines deleted...]
-    <t>Utilizar estrategias para la gestión dialogada de los conflictos y la búsqueda de consensos, mostrando una acti tud respetuosa, empática y asertiva con las opiniones y sentimientos</t>
+    <t>Formular generalizaciones sobre aspectos básicos del funcionamiento de la lengua a partir de la manipulación, comparación y transformación de enunciados, así como de la formulación</t>
+  </si>
+  <si>
+    <t>Identificar y desterrar los usos discriminatorios de la lengua, los abusos de poder a través de la palabra y los usos manipuladores del lenguaje a partir de la reflexión y el análi</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1978,51 +1978,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>21</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -2064,936 +2064,936 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>347</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="5" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>340</v>
+        <v>364</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="D3" s="7">
         <v>5.0</v>
       </c>
       <c r="E3" s="7">
         <v>5.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="D4" s="7">
         <v>5.0</v>
       </c>
       <c r="E4" s="7">
         <v>5.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D5" s="7">
         <v>5.0</v>
       </c>
       <c r="E5" s="7">
         <v>5.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>1.4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="D6" s="7">
         <v>5.0</v>
       </c>
       <c r="E6" s="7">
         <v>5.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="D7" s="7">
         <v>6.67</v>
       </c>
       <c r="E7" s="7">
         <v>6.67</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.2</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="D8" s="7">
         <v>6.67</v>
       </c>
       <c r="E8" s="7">
         <v>6.67</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>2.3</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>375</v>
+        <v>122</v>
       </c>
       <c r="D9" s="7">
         <v>6.67</v>
       </c>
       <c r="E9" s="7">
         <v>6.67</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="D10" s="7">
         <v>2.86</v>
       </c>
       <c r="E10" s="7">
         <v>2.86</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="D11" s="7">
         <v>2.86</v>
       </c>
       <c r="E11" s="7">
         <v>2.86</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.3</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="D12" s="7">
         <v>2.86</v>
       </c>
       <c r="E12" s="7">
         <v>2.86</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.4</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>379</v>
+        <v>145</v>
       </c>
       <c r="D13" s="7">
         <v>2.86</v>
       </c>
       <c r="E13" s="7">
         <v>2.86</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>3.5</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="D14" s="7">
         <v>2.86</v>
       </c>
       <c r="E14" s="7">
         <v>2.86</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>3.6</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="D15" s="7">
         <v>2.86</v>
       </c>
       <c r="E15" s="7">
         <v>2.86</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>3.7</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="D16" s="7">
         <v>2.86</v>
       </c>
       <c r="E16" s="7">
         <v>2.86</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>4.1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>160</v>
+        <v>387</v>
       </c>
       <c r="D17" s="7">
         <v>10.0</v>
       </c>
       <c r="E17" s="7">
         <v>10.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>4.2</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>383</v>
+        <v>166</v>
       </c>
       <c r="D18" s="7">
         <v>10.0</v>
       </c>
       <c r="E18" s="7">
         <v>10.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>5.1</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>384</v>
+        <v>171</v>
       </c>
       <c r="D19" s="7">
         <v>12.5</v>
       </c>
       <c r="E19" s="7">
         <v>12.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>5.2</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D20" s="7">
         <v>12.5</v>
       </c>
       <c r="E20" s="7">
         <v>12.5</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>386</v>
+        <v>182</v>
       </c>
       <c r="D21" s="7">
         <v>5.0</v>
       </c>
       <c r="E21" s="7">
         <v>5.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>6.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>387</v>
+        <v>187</v>
       </c>
       <c r="D22" s="7">
         <v>5.0</v>
       </c>
       <c r="E22" s="7">
         <v>5.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>6.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D23" s="7">
         <v>5.0</v>
       </c>
       <c r="E23" s="7">
         <v>5.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>7.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>3.33</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>7.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>3.33</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>8.1</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>3.33</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>8.2</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>3.33</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>9.1</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>3.33</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>9.2</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>3.33</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>9.3</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>3.33</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>10.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>3.33</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>10.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>397</v>
+        <v>205</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>3.33</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>398</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <f>SUM(E3:E32)</f>
         <v>150</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>399</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
@@ -3119,51 +3119,51 @@
       <c r="Z1" s="6">
         <v>8.1</v>
       </c>
       <c r="AA1" s="6">
         <v>8.2</v>
       </c>
       <c r="AB1" s="6">
         <v>9.1</v>
       </c>
       <c r="AC1" s="6">
         <v>9.2</v>
       </c>
       <c r="AD1" s="6">
         <v>9.3</v>
       </c>
       <c r="AE1" s="6">
         <v>10.1</v>
       </c>
       <c r="AF1" s="6">
         <v>10.2</v>
       </c>
       <c r="AG1" s="6" t="s">
         <v>402</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" s="5" t="s">
         <v>403</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
@@ -8011,1855 +8011,1941 @@
         <v>94</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>174</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>175</v>
       </c>
       <c r="K18" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>5.2</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="E19" s="5"/>
-[...1 lines deleted...]
-      <c r="G19" s="5"/>
+      <c r="E19" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="K19" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>6.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>124</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="K20" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>6.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>147</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="K21" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>6.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="K22" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>7.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>7.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>8.1</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5">
         <v>8.2</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5">
         <v>9.1</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5">
         <v>9.2</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5">
         <v>9.3</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5">
         <v>10.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="7">
         <v>3.33</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5">
         <v>10.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
         <v>3.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I29"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C11" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C12" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C13" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C14" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C15" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C16" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C17" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C18" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C19" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C20" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C21" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C22" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C23" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C24" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C25" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C26" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C27" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C28" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C29" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C30" s="5">
+        <v>1</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C31" s="5">
+        <v>2</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C32" s="5">
+        <v>3</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C33" s="5">
+        <v>4</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>25</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>155</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="5">
         <v>15</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="D23" s="5">
         <v>1</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5">
         <v>2</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>3</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>4</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>