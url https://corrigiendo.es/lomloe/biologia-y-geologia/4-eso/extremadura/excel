--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 18:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -454,56 +454,74 @@
   <si>
     <t>Evaluar únicamente la conclusión final del experimento sin calificar el proceso técnico de toma de datos o el manejo del instrumental.</t>
   </si>
   <si>
     <t>Interpretar y analizar los resultados obtenidos en el proyecto de investigación utilizando, cuando sea necesario, herramientas matemáticas y tecnológicas para obtener conclusiones razonadas y fundamentadas o valorar la imposibilidad de hacerlo.</t>
   </si>
   <si>
     <t>Analizar y explicar el significado de los datos obtenidos en investigaciones científicas, apoyándose en cálculos matemáticos y herramientas digitales para extraer conclusiones válidas.</t>
   </si>
   <si>
     <t>Interpretar</t>
   </si>
   <si>
     <t>El alumnado entrega un informe de resultados que incluye gráficas, tablas y una discusión técnica donde se justifica la relación entre las variables biológicas o geológicas estudiadas.</t>
   </si>
   <si>
     <t>Sesión de laboratorio o taller de informática donde se procesan datos experimentales sobre herencia genética, ecología o procesos geológicos externos.</t>
   </si>
   <si>
     <t>Limitarse a la descripción literal de los datos numéricos o gráficas sin realizar una conexión con los principios científicos que explican esos resultados.</t>
   </si>
   <si>
     <t>Cooperar y colaborar en las distintas fases de un proyecto científico para trabajar con mayor eficiencia, valorando la importancia de la cooperación en la investigación, respetando la diversidad y la igualdad de género, y favoreciendo la inclusión.</t>
   </si>
   <si>
+    <t>Cooperar en un proyecto científico asumiendo un rol responsable, usando espacios virtuales y favoreciendo la inclusión y la igualdad.</t>
+  </si>
+  <si>
+    <t>cooperar</t>
+  </si>
+  <si>
+    <t>El alumnado participa activamente en un proyecto grupal, asumiendo un rol responsable y contribuyendo al equipo mediante herramientas virtuales cuando sea necesario.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Trabajo en equipo durante una investigación científica en el laboratorio o aula.</t>
+  </si>
+  <si>
+    <t>Evaluar la cooperación solo mediante un producto grupal sin diferenciar aportaciones individuales.</t>
+  </si>
+  <si>
+    <t>Valorar la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella, destacando el papel de la mujer y entendiendo la investigación como una labor colectiva e interdisciplinar en constante evolución influida por el contexto político y los recursos económicos.</t>
+  </si>
+  <si>
     <t>Caso aplicado, práctica o análisis de imagen</t>
   </si>
   <si>
-    <t>Valorar la contribución de la ciencia a la sociedad y la labor de las personas dedicadas a ella, destacando el papel de la mujer y entendiendo la investigación como una labor colectiva e interdisciplinar en constante evolución influida por el contexto político y los recursos económicos.</t>
-[...1 lines deleted...]
-  <si>
     <t>Resolver problemas o dar explicación a procesos biológicos o geológicos utilizando conocimientos, datos e información aportados, el razonamiento lógico, el pensamiento computacional o recursos digitales.</t>
   </si>
   <si>
     <t>Resolver problemas y explicar procesos biológicos o geológicos aplicando el razonamiento lógico, el pensamiento computacional y herramientas digitales a partir de datos suministrados.</t>
   </si>
   <si>
     <t>Resolver</t>
   </si>
   <si>
     <t>El alumnado entrega la resolución de problemas o informes técnicos donde se detallan los pasos lógicos, algoritmos o simulaciones digitales empleados para explicar fenómenos naturales.</t>
   </si>
   <si>
     <t>Resolución de supuestos prácticos sobre genética mendeliana, dinámica terrestre o interpretación de perfiles topográficos utilizando software específico o diagramas de flujo.</t>
   </si>
   <si>
     <t>Calificar únicamente el resultado numérico final en problemas de genética o geología, ignorando el proceso de razonamiento lógico o el uso de herramientas digitales.</t>
   </si>
   <si>
     <t>Analizar críticamente la solución a un problema sobre fenómenos biológicos y geológicos y cambiar los procedimientos utilizados o conclusiones si dicha solución no fuese viable o ante nuevos datos aportados con posterioridad.</t>
   </si>
   <si>
     <t>Evaluar la validez y coherencia de los resultados obtenidos al resolver problemas biológicos o geológicos, detectando errores y proponiendo mejoras si los datos no son lógicos.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o comentario crítico donde justifica si la solución de un problema genético, ecológico o tectónico es coherente con el marco teórico y los datos de partida.</t>
@@ -511,53 +529,80 @@
   <si>
     <t>Tras resolver un problema de genética mendeliana o interpretación de un mapa topográfico, el alumnado debe verificar si los resultados son biológicamente posibles y razonar su validez.</t>
   </si>
   <si>
     <t>Evaluar únicamente si el resultado numérico final es correcto en lugar de valorar la capacidad del alumno para detectar errores de procedimiento o incoherencias biológicas.</t>
   </si>
   <si>
     <t>Valorar el papel de la evolución en la aparición de nuevas especies y grupos de seres vivos, analizando las causas de la misma y el camino recorrido hasta llegar a la especie humana.</t>
   </si>
   <si>
     <t>Analizar cómo las actividades humanas aumentan los riesgos naturales en una zona específica, considerando sus características geográficas, geológicas y los factores socioeconómicos implicados.</t>
   </si>
   <si>
     <t>El alumnado entrega un informe o mapa de riesgos de una zona concreta donde señala cómo la intervención humana agrava peligros naturales existentes.</t>
   </si>
   <si>
     <t>Estudio de un caso real de inundación o deslizamiento de ladera analizando el impacto de la urbanización y la deforestación en el terreno.</t>
   </si>
   <si>
     <t>Evaluar el riesgo natural como un evento inevitable sin vincularlo a la vulnerabilidad socioeconómica o a la alteración antrópica del relieve y vegetación.</t>
   </si>
   <si>
     <t>Describir la dinámica de los ecosistemas determinando los problemas que se producen cuando las acciones humanas interfieren sobre ella.</t>
   </si>
   <si>
+    <t>Proponer y adoptar hábitos sostenibles mediante el análisis crítico de acciones propias y ajenas basado en conocimientos científicos.</t>
+  </si>
+  <si>
+    <t>elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado elabora un plan personal de hábitos sostenibles, justificando cada propuesta con conocimientos científicos y datos de su entorno.</t>
+  </si>
+  <si>
+    <t>Tras investigar impactos ambientales locales, los estudiantes analizan sus hábitos y diseñan un plan de mejora.</t>
+  </si>
+  <si>
+    <t>Los estudiantes tienden a proponer hábitos genéricos (reciclar, ahorrar agua) sin relacionarlos con los conceptos biológicos y geológicos estudiados (cadenas tróficas, ciclo del carbono, etc.).</t>
+  </si>
+  <si>
     <t>Identificar y justificar las causas y consecuencias de los principales impactos globales empleando argumentos científicos elaborados y proponiendo soluciones.</t>
   </si>
   <si>
+    <t>El alumnado propone y adopta hábitos saludables analizando críticamente acciones propias y ajenas a partir de fundamentos fisiológicos.</t>
+  </si>
+  <si>
+    <t>proponer</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un análisis crítico de hábitos propios y ajenos, y propone alternativas saludables basadas en fundamentos fisiológicos.</t>
+  </si>
+  <si>
+    <t>Análisis de hábitos cotidianos en el centro o casa y propuesta de mejoras saludables.</t>
+  </si>
+  <si>
     <t>Defender el uso responsable y la gestión sostenible de los recursos naturales frente a actitudes consumistas y negacionistas, argumentando con criterios científicos sus propuestas.</t>
   </si>
   <si>
     <t>Argumentar sobre las fases del ciclo celular y la función biológica de la mitosis y la meiosis, identificando algunas de sus fases en imágenes y preparaciones microscópicas sencillas.</t>
   </si>
   <si>
     <t>Identificar y explicar la importancia de los paisajes locales como patrimonio natural, destacando los elementos vulnerables que requieren medidas de conservación específicas.</t>
   </si>
   <si>
     <t>Valorar</t>
   </si>
   <si>
     <t>El alumnado realiza una ficha técnica o informe sobre un paisaje concreto donde identifica sus componentes y justifica razonadamente su grado de fragilidad ante impactos.</t>
   </si>
   <si>
     <t>Estudio de casos reales mediante imágenes o salidas de campo, analizando cómo la actividad humana afecta a los elementos geológicos y biológicos del entorno.</t>
   </si>
   <si>
     <t>Limitar la valoración a aspectos puramente estéticos o visuales del paisaje, ignorando la fragilidad de los procesos geológicos o la biodiversidad que lo sustentan.</t>
   </si>
   <si>
     <t>Identificar las principales enfermedades genéticas utilizando los conocimientos adquiridos sobre la herencia, el ADN y la expresión génica, valorando la importancia de los hábitos de vida saludables en su prevención y el alcance social de las mismas.</t>
   </si>
   <si>
     <t>Analizar los elementos de un paisaje para explicar los impactos ambientales y los riesgos naturales que se derivan de la intervención humana en el entorno.</t>
@@ -607,153 +652,150 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Formulación de preguntas, hipótesis y conjeturas científicas.</t>
   </si>
   <si>
-    <t>les y formatos de uso frecuente en ciencia (presentación, gráfi</t>
-[...2 lines deleted...]
-    <t>ca, vídeo, póster, informe, etc.).</t>
+    <t>Estrategias para la búsqueda de información, la colaboración y la comunicación de procesos, resultados o ideas científicas: herramientas digitales y formatos de uso frecuente en ciencia (presentación, gráfica, vídeo, póster, informe, etc.).</t>
   </si>
   <si>
     <t>Reconocimiento y utilización de fuentes fidedignas de información científica.</t>
   </si>
   <si>
-    <t>trumentos y espacios (laboratorio, aulas, entorno...) de forma adecuada y precisa.</t>
+    <t>Experimentación para responder a una cuestión científica determinada utilizando instrumentos y espacios (laboratorio, aulas, entorno...) de forma adecuada y precisa.</t>
   </si>
   <si>
     <t>Modelado para la representación y comprensión de procesos o elementos de la naturaleza.</t>
   </si>
   <si>
     <t>Métodos de observación y de toma de datos de fenómenos naturales.</t>
   </si>
   <si>
     <t>Controles experimentales (positivos y negativos): diseño e importancia para la obtención de resultados científicos objetivos y fiables.</t>
   </si>
   <si>
-    <t>Métodos de análisis de resultados. Diferenciación entre correlación y causalidad. 42616</t>
+    <t>Métodos de análisis de resultados. Diferenciación entre correlación y causalidad.</t>
   </si>
   <si>
     <t>La labor científica y las personas dedicadas a la ciencia: contribución a las ciencias biológicas y geológicas e importancia social.</t>
   </si>
   <si>
     <t>Reivindicación del papel de la mujer en la ciencia a lo largo de la historia.</t>
   </si>
   <si>
     <t>La evolución histórica del saber científico: la ciencia como labor colectiva, interdisciplinar y en continua construcción.</t>
   </si>
   <si>
     <t>Estructura y dinámica de la geosfera. Métodos de estudio.</t>
   </si>
   <si>
-    <t>Efectos globales de la dinámica de la geosfera desde la perspectiva de la tectónica de placas. 42617</t>
+    <t>Efectos globales de la dinámica de la geosfera desde la perspectiva de la tectónica de placas.</t>
   </si>
   <si>
     <t>Relieve y paisaje: diferencias, su importancia como recursos y factores que intervienen en su formación y modelado.</t>
   </si>
   <si>
     <t>Procesos geológicos externos e internos. Relación con los riesgos naturales y el modelado del relieve.</t>
   </si>
   <si>
-    <t>ción de los principios de estudio de la historia de la Tierra (horizontalidad, superposición, intersección, sucesión faunística…).</t>
+    <t>Interpretación de cortes geológicos y trazado de la historia geológica que reflejan mediante la aplicación de los principios de estudio de la historia de la Tierra (horizontalidad, superposición, intersección, sucesión faunística…).</t>
   </si>
   <si>
     <t>Fases del ciclo celular.</t>
   </si>
   <si>
     <t>Función biológica de la mitosis, la meiosis y sus fases.</t>
   </si>
   <si>
-    <t>Observación al microscopio de las distintas fases de la división celular. 42618</t>
+    <t>Observación al microscopio de las distintas fases de la división celular.</t>
   </si>
   <si>
     <t>Dinámica de los ecosistemas: flujos de materia y energía, relaciones tróficas y dinámica de comunidades y poblaciones.</t>
   </si>
   <si>
-    <t>Impacto de las actividades humanas en los ecosistemas. Importancia de los hábitos sostenibles (consumo responsable, gestión de residuos, respeto al medioambiente…) como herramientas para minimizar los impactos. 42619</t>
+    <t>Impacto de las actividades humanas en los ecosistemas. Importancia de los hábitos sostenibles (consumo responsable, gestión de residuos, respeto al medioambiente…) como herramientas para minimizar los impactos.</t>
   </si>
   <si>
     <t>Modelo simplificado de la estructura del ADN y del ARN y relación con su función y síntesis.</t>
   </si>
   <si>
     <t>Estrategias de extracción de ADN de una célula eucariota.</t>
   </si>
   <si>
     <t>Etapas de la expresión génica, características del código genético y resolución de problemas relacionados con estas.</t>
   </si>
   <si>
-    <t>Ingeniería genética y biotecnología. Importancia para el bienestar humano. 42622</t>
+    <t>Ingeniería genética y biotecnología. Importancia para el bienestar humano.</t>
   </si>
   <si>
     <t>Relación entre las mutaciones, la replicación del ADN, el cáncer, la evolución y la biodiversidad.</t>
   </si>
   <si>
     <t>El proceso evolutivo de las características de una especie determinada a la luz de la teoría neodarwinista y de otras teorías con relevancia histórica (lamarckismo y darwinismo).</t>
   </si>
   <si>
     <t>El proceso de hominización y principales hitos evolutivos hasta llegar al ser humano actual.</t>
   </si>
   <si>
     <t>Fenotipo y genotipo: definición y diferencias.</t>
   </si>
   <si>
     <t>Resolución de problemas sencillos de herencia genética de caracteres con relación de dominancia y recesividad con uno o dos genes.</t>
   </si>
   <si>
     <t>Resolución de problemas sencillos de herencia del sexo y de herencia genética de caracteres con relación de codominancia, dominancia incompleta, alelismo múltiple y ligada al sexo con uno o dos genes.</t>
   </si>
   <si>
     <t>Origen del universo y del sistema solar.</t>
   </si>
   <si>
     <t>Movimientos del sistema Tierra-Sol-Luna y sus repercusiones en el planeta.</t>
   </si>
   <si>
     <t>Hipótesis del origen de la vida en la Tierra.</t>
   </si>
   <si>
-    <t>ciones en el campo de la astrobiología. 42623</t>
+    <t>Principales investigaciones en el campo de la astrobiología.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Etiqueta</t>
   </si>
   <si>
     <t>Rango</t>
   </si>
   <si>
     <t>Descriptor / Ejemplo evidencia</t>
   </si>
@@ -844,50 +886,66 @@
 → Realiza un cálculo de biomasa siguiendo una fórmula dada, pero no detecta si el resultado obtenido es biológicamente imposible o incoherente con el ecosistema planteado.</t>
   </si>
   <si>
     <t>Resuelve problemas y explica procesos cotidianos aplicando razonamiento lógico y pensamiento computacional (descomposición, patrones), analizando la validez de las soluciones y reformulando el procedimiento de forma autónoma cuando es necesario.
 → Diseña una clave dicotómica para identificar minerales del entorno, detecta fallos en la jerarquía de los criterios elegidos y los corrige para que la clave sea funcional.</t>
   </si>
   <si>
     <t>Resuelve problemas complejos o nuevos integrando el pensamiento computacional de forma eficiente, justifica la elección de los procedimientos y propone optimizaciones o alternativas creativas basadas en un análisis crítico profundo de los resultados.
 → Modela el impacto de un contaminante en un acuífero usando lógica computacional, evalúa la eficiencia de diferentes estrategias de biorremediación y propone la solución más sostenible basándose en el análisis de datos.</t>
   </si>
   <si>
     <t>Identifica de forma aislada y con ayuda algunos efectos de las acciones humanas sobre el medio ambiente o la salud, sin establecer vínculos científicos claros ni proponer hábitos de mejora concretos.
 → Enumera algunos contaminantes comunes sin explicar su origen biológico ni su impacto directo en la salud humana.</t>
   </si>
   <si>
     <t>Describe los efectos de determinadas acciones humanas sobre el entorno y la salud basándose en nociones científicas básicas, reconociendo la importancia de la sostenibilidad y la salud individual aunque con un análisis crítico limitado.
 → Completa una tabla que relaciona actividades humanas (como el uso excesivo de plásticos) con consecuencias ambientales y propone un cambio de hábito sencillo.</t>
   </si>
   <si>
     <t>Analiza con fundamentos científicos los impactos de las acciones humanas sobre la biodiversidad y la salud, proponiendo y adoptando hábitos sostenibles y saludables mediante un análisis crítico de las conductas propias y ajenas.
 → Redacta un informe analizando cómo el cambio climático potencia riesgos naturales locales y propone un plan de acción personal con hábitos basados en el desarrollo sostenible.</t>
   </si>
   <si>
     <t>Evalúa de forma integral y compleja las interacciones entre acciones humanas, riesgos naturales y salud colectiva, diseñando estrategias originales para promover hábitos sostenibles y argumentando su necesidad con rigor científico.
 → Diseña y presenta una campaña de concienciación escolar que integra datos sobre biodiversidad local, salud pública y gestión de riesgos, evaluando críticamente el impacto de la huella ecológica del centro.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada y con ayuda docente algunos elementos superficiales de un paisaje, sin llegar a explicar su origen geológico ni reconocer su valor como patrimonio o los riesgos asociados.
+→ Nombra elementos como rocas o relieve en una fotografía, pero es incapaz de señalar un riesgo natural o una medida de protección básica.</t>
+  </si>
+  <si>
+    <t>Describe los elementos de un paisaje y su historia geológica básica siguiendo guías estructuradas, identificando riesgos naturales evidentes y proponiendo medidas de protección genéricas sin profundizar en la fragilidad del sistema.
+→ Completa una ficha guiada sobre un relieve local identificando el tipo de roca y mencionando que la erosión es un riesgo, proponiendo 'no tirar basura' como protección.</t>
+  </si>
+  <si>
+    <t>Analiza un paisaje concreto valorándolo como patrimonio natural, explica su historia geológica a partir de la interpretación de cortes y mapas, e identifica riesgos naturales proponiendo acciones de protección coherentes con la fragilidad detectada.
+→ Redacta un informe sobre un entorno natural cercano donde deduce la secuencia de estratos, identifica una zona de inundabilidad y propone limitar la edificación en dicha área.</t>
+  </si>
+  <si>
+    <t>Integra conocimientos geológicos complejos para justificar la singularidad de un paisaje, deduce con precisión su evolución temporal, evalúa la vulnerabilidad del patrimonio ante riesgos antrópicos y naturales, y diseña estrategias de conservación fundamentadas.
+→ Presentación multimedia que correlaciona la tectónica de placas con el relieve actual, predice cambios futuros por erosión y propone un plan de gestión sostenible basado en la normativa ambiental.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
@@ -1017,198 +1075,195 @@
 • Elaborar un informe de impacto ambiental o una propuesta de protección del patrimonio natural en formatos diversos: podcast científico, vídeo-reportaje de campo o panel técnico.
 • Realizar una simulación de gestión de riesgos naturales mediante la creación de mapas de vulnerabilidad y planes de evacuación basados en el análisis geológico previo.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación mediante la conexión con el entorno real.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Plantear un reto de 'Geología Forense' donde deban reconstruir la historia de un paisaje cercano a partir de muestras de rocas y fotografías aéreas antiguas.
 • Organizar un debate de roles (urbanistas, geólogos, ecologistas y vecinos) sobre un conflicto real de uso del suelo en una zona con riesgos geológicos activos.
 • Implementar un sistema de 'insignias de experto' por niveles de complejidad en la identificación de estructuras geológicas y propuestas de sostenibilidad para el patrimonio local.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CCL3</t>
-[...50 lines deleted...]
-    <t>Valora el paisaje como patrimonio natural (CCEC1) y promueve acciones para su conservación y sostenibilidad (STEM5, CC4).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>La CE implica interpretar y transmitir información científica (CCL1, CCL2) y analizar conceptos y procesos (STEM1). El uso de diferentes formatos puede incluir medios digitales (CD1), la argumentación requiere autorregulación (CPSAA3) y la difusión social de la ciencia (CC1).</t>
+  </si>
+  <si>
+    <t>CD1, CCL3, STEM2</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>La CE se centra en buscar y seleccionar información (CD1), contrastar su veracidad y evaluarla críticamente (CCL3, STEM2). La organización y verificación implican CD4, el pensamiento crítico CPSAA4 y la ética informacional CC3.</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA3, CE1</t>
+  </si>
+  <si>
+    <t>STEM1, CD2, CC1</t>
+  </si>
+  <si>
+    <t>La CE exige planificar y desarrollar proyectos de investigación (STEM3), cooperar (CPSAA3) y mostrar iniciativa (CE1). Se apoya en la observación científica (STEM1), herramientas digitales (CD2) y responsabilidad social (CC1).</t>
+  </si>
+  <si>
+    <t>STEM4, STEM5, CPSAA5</t>
+  </si>
+  <si>
+    <t>CD5, CC2, CE2</t>
+  </si>
+  <si>
+    <t>La CE requiere razonamiento y pensamiento computacional (STEM4), resolución de problemas (STEM5) y reformulación de procedimientos (CPSAA5). El análisis crítico puede implicar creación digital (CD5), conciencia ecológica (CC2) y perseverancia (CE2).</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA2, CC4</t>
+  </si>
+  <si>
+    <t>STEM2, CC3, CE1</t>
+  </si>
+  <si>
+    <t>La CE analiza efectos sobre medio ambiente y salud (CC2, CPSAA2) y promueve hábitos sostenibles (CC4). Se basa en fundamentos científicos (STEM2), reflexión ética (CC3) y capacidad de acción (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC2, CC2, STEM1</t>
+  </si>
+  <si>
+    <t>CC4, CE2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE valora el paisaje como patrimonio natural (CCEC2), analiza su historia geológica (STEM1) y propone acciones de conservación (CC2). Incluye compromiso cívico (CC4), planificación (CE2) y autoconocimiento (CPSAA1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica los 8 bloques de saberes y cómo se vinculan las 6 Competencias Específicas con el Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>No leas el decreto de principio a fin; ve directo al anexo de Biología y Geología y busca la tabla que relaciona descriptores operativos con competencias específicas para entender qué se espera del alumno al terminar la etapa.</t>
+    <t>Descarga el decreto autonómico de Educación Secundaria Obligatoria (ESO) de tu CCAA. Localiza el anexo de Biología y Geología de 4.º ESO. Identifica las 6 competencias específicas (CE), los 34 criterios de evaluación y los 66 saberes básicos distribuidos en los 8 bloques. Anota las siglas o códigos que se usan en tu comunidad.</t>
+  </si>
+  <si>
+    <t>Imprime el anexo y resalta con colores cada bloque de saberes; verás que muchos saberes de Geología (bloque 3) y Ecología (bloque 6) se repiten en cursos anteriores, así que comprueba su profundidad en 4º.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>Elabora una tabla con las 6 competencias específicas (p.ej., CE1: Interpretar fenómenos naturales, CE2: Resolver problemas mediante indagación...). Junto a cada CE, escribe los criterios de evaluación asociados (en total 34). Numera cada criterio para referencia futura (C1.1, C1.2...).</t>
+  </si>
+  <si>
+    <t>No copies y pegues sin más; agrúpalos por afinidad temática (genética, ecología, geología) para que luego sea fácil asociarlos a saberes. Te ahorrará relecturas.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y sus 34 criterios de evaluación asociados. Esta será tu hoja de ruta para la evaluación.</t>
-[...5 lines deleted...]
-    <t>Priorizar criterios e instrumentos</t>
+    <t>Marca qué criterios consideras fundamentales (por su peso competencial) y cuáles complementarios. Decide los instrumentos de evaluación para cada criterio (prueba escrita, informe de laboratorio, exposición oral, rúbrica de proyecto, etc.). Asegúrate de que haya variedad y que ningún instrumento cubra más de 3-4 criterios.</t>
+  </si>
+  <si>
+    <t>Para Biología y Geología, el trabajo de campo y el diseño experimental son instrumentos potentes; no los dejes solo para un trimestre. Prioriza criterios de indagación (los que llevan 'diseñar' o 'experimentar') en el segundo trimestre si sueles tener más horas de laboratorio.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna a cada uno de los 34 criterios un instrumento de evaluación (examen, informe de laboratorio, debate, proyecto).</t>
-[...11 lines deleted...]
-    <t>El bloque de Genética y Herencia es el 'cuello de botella' de 4.º ESO. Planifícalo para el final del primer trimestre o inicio del segundo, nunca lo dejes para mayo o no profundizarás en la base necesaria para Bachillerato.</t>
+    <t>Reparte los 66 saberes básicos en tres trimestres de forma equilibrada (unos 22 por trimestre). Ten en cuenta la carga lectiva (3 horas semanales) y la dificultad. Por ejemplo: 1er trimestre: genética y evolución (bloques 4 y 5); 2º: geología interna y externa (bloques 2 y 3); 3º: ecología y sostenibilidad (bloques 6, 7 y 8).</t>
+  </si>
+  <si>
+    <t>Los bloques 1 (Metodología) y 8 (STEM) son transversales; no los asignes a un solo trimestre, insértalos en las situaciones de aprendizaje de cada trimestre. Así cumples con la transversalidad sin sobrecargar.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En el tercer trimestre, une Tectónica de Placas con Ecosistemas en una SDA sobre 'Riesgos Naturales en nuestra CCAA'; optimizarás tiempo al cumplir criterios de geología y ecología simultáneamente.</t>
+    <t>Para cada trimestre, diseña una Situación de Aprendizaje (SDA) que integre al menos 2 CE, varios criterios y saberes del bloque correspondiente. La SDA debe tener un reto o producto final (ej.: informe de campo, maqueta de un ecosistema, debate científico). Incluye fases de motivación, investigación, elaboración y comunicación.</t>
+  </si>
+  <si>
+    <t>No intentes abarcar todos los saberes en una SDA; selecciona los esenciales. Por ejemplo, en la SDA de genética puedes pedir un árbol genealógico con problemas de herencia; en geología, una simulación de riesgos geológicos. Así garantizas profundidad.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide el peso porcentual de cada Competencia Específica. La suma debe ser el 100%.</t>
-[...2 lines deleted...]
-    <t>No des el mismo peso a todas las CE. En 4.º ESO, suele darse más peso a la CE2 (Interpretación de sistemas biológicos) y CE3 (Geología) por su carga conceptual, dejando la CE1 como transversal con un 15-20%.</t>
+    <t>Define el peso de cada CE en la calificación final (en porcentaje). Por ejemplo, CE1 y CE2 (indagación): 20% cada una; CE3, CE4, CE5: 15% cada una; CE6 (productos finales): 15%. Ajusta según consenso del departamento. Asigna también el porcentaje de cada instrumento dentro de la CE correspondiente.</t>
+  </si>
+  <si>
+    <t>En Biología, los criterios de interpretación de datos (CE1) suelen tener más peso; en Geología, los de análisis de mapas y cortes (CE4) pueden requerir un instrumento específico. Revisa que la suma dé 100% y que ningún criterio quede sin ponderar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y el plan de refuerzo para alumnos con criterios no superados.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para la resolución de problemas de genética (cuadros de Punnett); es la medida de atención a la diversidad más efectiva y demandada en este nivel.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones significativas, no significativas, enriquecimiento) para alumnos con DIA o altas capacidades. Especifica el plan de recuperación: pruebas escritas de recuperación por trimestre, trabajos adicionales o actividades de refuerzo. Incluye criterios claros para la evaluación extraordinaria.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el mismo examen; diseña una actividad competencial similar a la SDA del trimestre (ej.: un informe de un experimento nuevo). Así evalúas de nuevo la competencia, no la memoria. Guarda en el departamento una plantilla de adaptación para rápidas modificaciones.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Analizar conceptos y procesos relacionados con los saberes de la materia de Biología y Geología interpretando información en diferentes formatos (modelos, gráficos, tablas, diagram</t>
   </si>
   <si>
     <t>Transmitir opiniones propias fundamentadas e información sobre biología y geología de forma clara y rigurosa, facilitando su comprensión y análisis mediante el uso de la terminolog</t>
   </si>
   <si>
     <t>Analizar y explicar fenómenos biológicos y geológicos representándolos mediante el diseño y la realización de modelos y diagramas, utilizando, cuando sea necesario, los pasos del d</t>
   </si>
@@ -1994,922 +2049,930 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>300</v>
+        <v>318</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>306</v>
+        <v>324</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>307</v>
+        <v>325</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>308</v>
+        <v>326</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>309</v>
+        <v>327</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>310</v>
+        <v>328</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>312</v>
+        <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>316</v>
+        <v>334</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>317</v>
+        <v>335</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>318</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>319</v>
+        <v>337</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>320</v>
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>321</v>
+        <v>339</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>322</v>
+        <v>340</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>326</v>
+        <v>344</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>328</v>
+        <v>346</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>329</v>
+        <v>347</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>330</v>
+        <v>348</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>335</v>
+        <v>356</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="D3" s="7">
         <v>6.67</v>
       </c>
       <c r="E3" s="7">
         <v>6.67</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="D4" s="7">
         <v>6.67</v>
       </c>
       <c r="E4" s="7">
         <v>6.67</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="D5" s="7">
         <v>6.67</v>
       </c>
       <c r="E5" s="7">
         <v>6.67</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="D6" s="7">
         <v>10.0</v>
       </c>
       <c r="E6" s="7">
         <v>10.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="D7" s="7">
         <v>10.0</v>
       </c>
       <c r="E7" s="7">
         <v>10.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="D8" s="7">
         <v>4.17</v>
       </c>
       <c r="E8" s="7">
         <v>4.17</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
       <c r="D9" s="7">
         <v>4.17</v>
       </c>
       <c r="E9" s="7">
         <v>4.17</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="D10" s="7">
         <v>4.17</v>
       </c>
       <c r="E10" s="7">
         <v>4.17</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.4</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="D11" s="7">
         <v>4.17</v>
       </c>
       <c r="E11" s="7">
         <v>4.17</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.5</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="D12" s="7">
         <v>4.17</v>
       </c>
       <c r="E12" s="7">
         <v>4.17</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.6</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D13" s="7">
         <v>4.17</v>
       </c>
       <c r="E13" s="7">
         <v>4.17</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
       <c r="D14" s="7">
         <v>10.0</v>
       </c>
       <c r="E14" s="7">
         <v>10.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>4.2</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="D15" s="7">
         <v>10.0</v>
       </c>
       <c r="E15" s="7">
         <v>10.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="D16" s="7">
         <v>5.0</v>
       </c>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>5.3</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>5.4</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>6.1</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="D20" s="7"/>
+        <v>387</v>
+      </c>
+      <c r="D20" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E20" s="7">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>6.2</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="D21" s="7"/>
+        <v>388</v>
+      </c>
+      <c r="D21" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E21" s="7">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>6.3</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="D22" s="7"/>
+        <v>185</v>
+      </c>
+      <c r="D22" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E22" s="7">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>6.4</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="D23" s="7"/>
+        <v>389</v>
+      </c>
+      <c r="D23" s="7">
+        <v>5.0</v>
+      </c>
       <c r="E23" s="7">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>7.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>4.0</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>7.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>4.0</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>7.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>4.0</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>7.4</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>4.0</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <f>SUM(E3:E27)</f>
-        <v>137.030000000000001</v>
+        <v>141.030000000000001</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="6" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -2943,1103 +3006,1103 @@
       <c r="T1" s="6">
         <v>6.1</v>
       </c>
       <c r="U1" s="6">
         <v>6.2</v>
       </c>
       <c r="V1" s="6">
         <v>6.3</v>
       </c>
       <c r="W1" s="6">
         <v>6.4</v>
       </c>
       <c r="X1" s="6">
         <v>7.1</v>
       </c>
       <c r="Y1" s="6">
         <v>7.2</v>
       </c>
       <c r="Z1" s="6">
         <v>7.3</v>
       </c>
       <c r="AA1" s="6">
         <v>7.4</v>
       </c>
       <c r="AB1" s="6" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="AC1" s="6" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" s="5" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AA2),"")</f>
         <v/>
       </c>
       <c r="AC2" s="5"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" s="5" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AA3),"")</f>
         <v/>
       </c>
       <c r="AC3" s="5"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" s="5" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AA4),"")</f>
         <v/>
       </c>
       <c r="AC4" s="5"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" s="5" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AA5),"")</f>
         <v/>
       </c>
       <c r="AC5" s="5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" s="5" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AA6),"")</f>
         <v/>
       </c>
       <c r="AC6" s="5"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" s="5" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AA7),"")</f>
         <v/>
       </c>
       <c r="AC7" s="5"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" s="5" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AA8),"")</f>
         <v/>
       </c>
       <c r="AC8" s="5"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" s="5" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AA9),"")</f>
         <v/>
       </c>
       <c r="AC9" s="5"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" s="5" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AA10),"")</f>
         <v/>
       </c>
       <c r="AC10" s="5"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" s="5" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AA11),"")</f>
         <v/>
       </c>
       <c r="AC11" s="5"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" s="5" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AA12),"")</f>
         <v/>
       </c>
       <c r="AC12" s="5"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" s="5" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AA13),"")</f>
         <v/>
       </c>
       <c r="AC13" s="5"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" s="5" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AA14),"")</f>
         <v/>
       </c>
       <c r="AC14" s="5"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" s="5" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AA15),"")</f>
         <v/>
       </c>
       <c r="AC15" s="5"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" s="5" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AA16),"")</f>
         <v/>
       </c>
       <c r="AC16" s="5"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" s="5" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AA17),"")</f>
         <v/>
       </c>
       <c r="AC17" s="5"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" s="5" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AA18),"")</f>
         <v/>
       </c>
       <c r="AC18" s="5"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" s="5" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AA19),"")</f>
         <v/>
       </c>
       <c r="AC19" s="5"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" s="5" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AA20),"")</f>
         <v/>
       </c>
       <c r="AC20" s="5"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" s="5" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AA21),"")</f>
         <v/>
       </c>
       <c r="AC21" s="5"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" s="5" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AA22),"")</f>
         <v/>
       </c>
       <c r="AC22" s="5"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" s="5" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AA23),"")</f>
         <v/>
       </c>
       <c r="AC23" s="5"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" s="5" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AA24),"")</f>
         <v/>
       </c>
       <c r="AC24" s="5"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" s="5" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AA25),"")</f>
         <v/>
       </c>
       <c r="AC25" s="5"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" s="5" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AA26),"")</f>
         <v/>
       </c>
       <c r="AC26" s="5"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" s="5" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AA27),"")</f>
         <v/>
       </c>
       <c r="AC27" s="5"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" s="5" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AA28),"")</f>
         <v/>
       </c>
       <c r="AC28" s="5"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" s="5" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AA29),"")</f>
         <v/>
       </c>
       <c r="AC29" s="5"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" s="5" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AA30),"")</f>
         <v/>
       </c>
       <c r="AC30" s="5"/>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" s="5" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -6940,2038 +7003,2121 @@
         <v>88</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>135</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>136</v>
       </c>
       <c r="K10" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5">
         <v>3.5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="E11" s="5"/>
-[...1 lines deleted...]
-      <c r="G11" s="5"/>
+      <c r="E11" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>140</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="J11" s="5"/>
+        <v>141</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>143</v>
+      </c>
       <c r="K11" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5">
         <v>3.6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5">
         <v>4.1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="K13" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5">
         <v>4.2</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="K14" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5">
         <v>5.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="K15" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>5.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>162</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="K16" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>5.3</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>168</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>171</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="I17" s="5"/>
+        <v>88</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>172</v>
+      </c>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>5.4</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5">
         <v>6.1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="K19" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5">
         <v>6.2</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="K20" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5">
         <v>6.3</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="K21" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
         <v>6.4</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
         <v>7.1</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
         <v>7.2</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
         <v>7.3</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
         <v>4.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5">
         <v>7.4</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="7">
         <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I37"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C11" s="5">
         <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C12" s="5">
         <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C13" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C14" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C15" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C16" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C17" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C18" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C19" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C20" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C21" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C22" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C23" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C24" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C25" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C26" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C27" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C28" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C29" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C30" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C31" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C32" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C33" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C34" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C35" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C36" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
-    </row>
-[...17 lines deleted...]
-      <c r="I37" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>20</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5">
         <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>20</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>261</v>
+        <v>275</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>280</v>
+        <v>298</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>