--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:26</t>
+    <t>03/07/2026 19:50</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>