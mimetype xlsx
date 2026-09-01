--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:50</t>
+    <t>01/09/2026 13:30</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>