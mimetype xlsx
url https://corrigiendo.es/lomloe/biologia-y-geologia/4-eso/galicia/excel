--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Biología y Geología</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 18:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -460,51 +460,51 @@
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>La evolución histórica del saber científico: la ciencia como labor colectiva, interdisciplinar y en continua construcción.</t>
   </si>
   <si>
     <t>Estrategias para la elaboración del proyecto científico:</t>
   </si>
   <si>
     <t>Planteamiento de las hipótesis, preguntas y conjeturas científicas.</t>
   </si>
   <si>
     <t>Estrategias de utilización de herramientas digitales para la búsqueda de información, la colaboración y la comunicación de procesos, resultados o ideas científicas a través de herramientas digitales y formatos de uso frecuente en la ciencia (presentación, gráfica, vídeo, póster, informe...).</t>
   </si>
   <si>
     <t>Reconocimiento y utilización de fuentes fidedignas de información científica. Métodos de observación y de toma de datos de fenómenos naturales.</t>
   </si>
   <si>
     <t>Diseño e importancia de controles experimentales (positivos y negativos) para la obtención de resultados</t>
   </si>
   <si>
     <t>científicos objetivos y fiables.</t>
   </si>
   <si>
-    <t>mentos y espacios necesarios (laboratorio, aulas, entorno...) de forma adecuada y precisa.</t>
+    <t>La respuesta a cuestiones científicas mediante la experimentación y el trabajo de campo utilizando instrumentos y espacios necesarios (laboratorio, aulas, entorno...) de forma adecuada y precisa.</t>
   </si>
   <si>
     <t>Métodos de análisis de resultados. Diferenciación entre correlación y causalidad.</t>
   </si>
   <si>
     <t>Modelado para la representación y la comprensión de procesos o elementos de la naturaleza.</t>
   </si>
   <si>
     <t>La labor científica y las personas dedicadas a la ciencia: contribución a las ciencias biológicas y geológicas e importancia social. El papel de las mujeres en la ciencia.</t>
   </si>
   <si>
     <t>El origen del universo y estructura y características del sistema solar.</t>
   </si>
   <si>
     <t>Métodos de estudio del interior terrestre.</t>
   </si>
   <si>
     <t>Estructura y dinámica de la geosfera.</t>
   </si>
   <si>
     <t>Efectos globales de la dinámica de la geosfera a través de la tectónica de placas: Evidencias de la tectónica de placas.</t>
   </si>
   <si>
     <t>La litosfera y el mecanismo de movimiento de las placas.</t>
   </si>
@@ -541,51 +541,51 @@
   <si>
     <t>Modelo simplificado de la estructura de los ácidos nucleicos y relación con su función.</t>
   </si>
   <si>
     <t>ADN: cromosoma y cromatina. Replicación.</t>
   </si>
   <si>
     <t>Etapas del ciclo celular y su relación con el cáncer.</t>
   </si>
   <si>
     <t>Mitosis y meiosis: fases y función biológica.</t>
   </si>
   <si>
     <t>Expresión génica:</t>
   </si>
   <si>
     <t>Definición y procesos.</t>
   </si>
   <si>
     <t>Código genético: características.</t>
   </si>
   <si>
     <t>Leyes de Mendel.</t>
   </si>
   <si>
-    <t>nancia, dominancia incompleta, herencia intermedia, alelismo múltiple y ligado al sexo con uno o dos genes.</t>
+    <t>Problemas sencillos de herencia genética de caracteres con relación de dominancia y recesividad, codominancia, dominancia incompleta, herencia intermedia, alelismo múltiple y ligado al sexo con uno o dos genes.</t>
   </si>
   <si>
     <t>Procesos que generan variabilidad genética y su relación con la evolución y la biodiversidad.</t>
   </si>
   <si>
     <t>Expresión del fenotipo.</t>
   </si>
   <si>
     <t>Técnicas de la ingeniería genética.</t>
   </si>
   <si>
     <t>Biotecnología e ingeniería genética: aplicaciones e implicaciones éticas, sociales y ambientales.</t>
   </si>
   <si>
     <t>Hipótesis sobre el origen de la vida en la Tierra e investigaciones en el campo de la astrobiología.</t>
   </si>
   <si>
     <t>Evolución de los seres vivos: Creacionismo y evolucionismo. Principales teorías evolutivas.</t>
   </si>
   <si>
     <t>Pruebas y mecanismos de evolución.</t>
   </si>
   <si>
     <t>Especiación.</t>
   </si>
@@ -802,198 +802,195 @@
 • Elaborar un informe de impacto ambiental o una propuesta de protección del patrimonio natural en formatos diversos: podcast científico, vídeo-reportaje de campo o panel técnico.
 • Realizar una simulación de gestión de riesgos naturales mediante la creación de mapas de vulnerabilidad y planes de evacuación basados en el análisis geológico previo.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación mediante la conexión con el entorno real.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Plantear un reto de 'Geología Forense' donde deban reconstruir la historia de un paisaje cercano a partir de muestras de rocas y fotografías aéreas antiguas.
 • Organizar un debate de roles (urbanistas, geólogos, ecologistas y vecinos) sobre un conflicto real de uso del suelo en una zona con riesgos geológicos activos.
 • Implementar un sistema de 'insignias de experto' por niveles de complejidad en la identificación de estructuras geológicas y propuestas de sostenibilidad para el patrimonio local.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>CCL1, STEM4, CCL3</t>
-[...50 lines deleted...]
-    <t>Valora el paisaje como patrimonio natural (CCEC1) y promueve acciones para su conservación y sostenibilidad (STEM5, CC4).</t>
+    <t>CCL1, CCL2, STEM1</t>
+  </si>
+  <si>
+    <t>CD1, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>La CE implica interpretar y transmitir información científica (CCL1, CCL2) y analizar conceptos y procesos (STEM1). El uso de diferentes formatos puede incluir medios digitales (CD1), la argumentación requiere autorregulación (CPSAA3) y la difusión social de la ciencia (CC1).</t>
+  </si>
+  <si>
+    <t>CD1, CCL3, STEM2</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA4, CC3</t>
+  </si>
+  <si>
+    <t>La CE se centra en buscar y seleccionar información (CD1), contrastar su veracidad y evaluarla críticamente (CCL3, STEM2). La organización y verificación implican CD4, el pensamiento crítico CPSAA4 y la ética informacional CC3.</t>
+  </si>
+  <si>
+    <t>STEM3, CPSAA3, CE1</t>
+  </si>
+  <si>
+    <t>STEM1, CD2, CC1</t>
+  </si>
+  <si>
+    <t>La CE exige planificar y desarrollar proyectos de investigación (STEM3), cooperar (CPSAA3) y mostrar iniciativa (CE1). Se apoya en la observación científica (STEM1), herramientas digitales (CD2) y responsabilidad social (CC1).</t>
+  </si>
+  <si>
+    <t>STEM4, STEM5, CPSAA5</t>
+  </si>
+  <si>
+    <t>CD5, CC2, CE2</t>
+  </si>
+  <si>
+    <t>La CE requiere razonamiento y pensamiento computacional (STEM4), resolución de problemas (STEM5) y reformulación de procedimientos (CPSAA5). El análisis crítico puede implicar creación digital (CD5), conciencia ecológica (CC2) y perseverancia (CE2).</t>
+  </si>
+  <si>
+    <t>CC2, CPSAA2, CC4</t>
+  </si>
+  <si>
+    <t>STEM2, CC3, CE1</t>
+  </si>
+  <si>
+    <t>La CE analiza efectos sobre medio ambiente y salud (CC2, CPSAA2) y promueve hábitos sostenibles (CC4). Se basa en fundamentos científicos (STEM2), reflexión ética (CC3) y capacidad de acción (CE1).</t>
+  </si>
+  <si>
+    <t>CCEC2, CC2, STEM1</t>
+  </si>
+  <si>
+    <t>CC4, CE2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE valora el paisaje como patrimonio natural (CCEC2), analiza su historia geológica (STEM1) y propone acciones de conservación (CC2). Incluye compromiso cívico (CC4), planificación (CE2) y autoconocimiento (CPSAA1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para ESO. Identifica los 8 bloques de saberes y cómo se vinculan las 6 Competencias Específicas con el Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>No leas el decreto de principio a fin; ve directo al anexo de Biología y Geología y busca la tabla que relaciona descriptores operativos con competencias específicas para entender qué se espera del alumno al terminar la etapa.</t>
+    <t>Descarga el decreto autonómico de Educación Secundaria Obligatoria (ESO) de tu CCAA. Localiza el anexo de Biología y Geología de 4.º ESO. Identifica las 6 competencias específicas (CE), los 34 criterios de evaluación y los 66 saberes básicos distribuidos en los 8 bloques. Anota las siglas o códigos que se usan en tu comunidad.</t>
+  </si>
+  <si>
+    <t>Imprime el anexo y resalta con colores cada bloque de saberes; verás que muchos saberes de Geología (bloque 3) y Ecología (bloque 6) se repiten en cursos anteriores, así que comprueba su profundidad en 4º.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
+    <t>Elabora una tabla con las 6 competencias específicas (p.ej., CE1: Interpretar fenómenos naturales, CE2: Resolver problemas mediante indagación...). Junto a cada CE, escribe los criterios de evaluación asociados (en total 34). Numera cada criterio para referencia futura (C1.1, C1.2...).</t>
+  </si>
+  <si>
+    <t>No copies y pegues sin más; agrúpalos por afinidad temática (genética, ecología, geología) para que luego sea fácil asociarlos a saberes. Te ahorrará relecturas.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y sus 34 criterios de evaluación asociados. Esta será tu hoja de ruta para la evaluación.</t>
-[...5 lines deleted...]
-    <t>Priorizar criterios e instrumentos</t>
+    <t>Marca qué criterios consideras fundamentales (por su peso competencial) y cuáles complementarios. Decide los instrumentos de evaluación para cada criterio (prueba escrita, informe de laboratorio, exposición oral, rúbrica de proyecto, etc.). Asegúrate de que haya variedad y que ningún instrumento cubra más de 3-4 criterios.</t>
+  </si>
+  <si>
+    <t>Para Biología y Geología, el trabajo de campo y el diseño experimental son instrumentos potentes; no los dejes solo para un trimestre. Prioriza criterios de indagación (los que llevan 'diseñar' o 'experimentar') en el segundo trimestre si sueles tener más horas de laboratorio.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asigna a cada uno de los 34 criterios un instrumento de evaluación (examen, informe de laboratorio, debate, proyecto).</t>
-[...11 lines deleted...]
-    <t>El bloque de Genética y Herencia es el 'cuello de botella' de 4.º ESO. Planifícalo para el final del primer trimestre o inicio del segundo, nunca lo dejes para mayo o no profundizarás en la base necesaria para Bachillerato.</t>
+    <t>Reparte los 66 saberes básicos en tres trimestres de forma equilibrada (unos 22 por trimestre). Ten en cuenta la carga lectiva (3 horas semanales) y la dificultad. Por ejemplo: 1er trimestre: genética y evolución (bloques 4 y 5); 2º: geología interna y externa (bloques 2 y 3); 3º: ecología y sostenibilidad (bloques 6, 7 y 8).</t>
+  </si>
+  <si>
+    <t>Los bloques 1 (Metodología) y 8 (STEM) son transversales; no los asignes a un solo trimestre, insértalos en las situaciones de aprendizaje de cada trimestre. Así cumples con la transversalidad sin sobrecargar.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En el tercer trimestre, une Tectónica de Placas con Ecosistemas en una SDA sobre 'Riesgos Naturales en nuestra CCAA'; optimizarás tiempo al cumplir criterios de geología y ecología simultáneamente.</t>
+    <t>Para cada trimestre, diseña una Situación de Aprendizaje (SDA) que integre al menos 2 CE, varios criterios y saberes del bloque correspondiente. La SDA debe tener un reto o producto final (ej.: informe de campo, maqueta de un ecosistema, debate científico). Incluye fases de motivación, investigación, elaboración y comunicación.</t>
+  </si>
+  <si>
+    <t>No intentes abarcar todos los saberes en una SDA; selecciona los esenciales. Por ejemplo, en la SDA de genética puedes pedir un árbol genealógico con problemas de herencia; en geología, una simulación de riesgos geológicos. Así garantizas profundidad.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Decide el peso porcentual de cada Competencia Específica. La suma debe ser el 100%.</t>
-[...2 lines deleted...]
-    <t>No des el mismo peso a todas las CE. En 4.º ESO, suele darse más peso a la CE2 (Interpretación de sistemas biológicos) y CE3 (Geología) por su carga conceptual, dejando la CE1 como transversal con un 15-20%.</t>
+    <t>Define el peso de cada CE en la calificación final (en porcentaje). Por ejemplo, CE1 y CE2 (indagación): 20% cada una; CE3, CE4, CE5: 15% cada una; CE6 (productos finales): 15%. Ajusta según consenso del departamento. Asigna también el porcentaje de cada instrumento dentro de la CE correspondiente.</t>
+  </si>
+  <si>
+    <t>En Biología, los criterios de interpretación de datos (CE1) suelen tener más peso; en Geología, los de análisis de mapas y cortes (CE4) pueden requerir un instrumento específico. Revisa que la suma dé 100% y que ningún criterio quede sin ponderar.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y el plan de refuerzo para alumnos con criterios no superados.</t>
-[...2 lines deleted...]
-    <t>Prepara 'fichas de andamiaje' para la resolución de problemas de genética (cuadros de Punnett); es la medida de atención a la diversidad más efectiva y demandada en este nivel.</t>
+    <t>Redacta las medidas de atención a la diversidad (adaptaciones significativas, no significativas, enriquecimiento) para alumnos con DIA o altas capacidades. Especifica el plan de recuperación: pruebas escritas de recuperación por trimestre, trabajos adicionales o actividades de refuerzo. Incluye criterios claros para la evaluación extraordinaria.</t>
+  </si>
+  <si>
+    <t>Para la recuperación, no repitas el mismo examen; diseña una actividad competencial similar a la SDA del trimestre (ej.: un informe de un experimento nuevo). Así evalúas de nuevo la competencia, no la memoria. Guarda en el departamento una plantilla de adaptación para rápidas modificaciones.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Exponer preguntas e hipótesis que puedan ser respondidas o contrastadas utilizando métodos científicos en la explicación de los fenómenos biológicos y geológicos y en la realizació</t>
   </si>
   <si>
     <t>Diseñar la experimentación, la toma de datos y el análisis de fenómenos biológicos y/o geológicos, de modo que permitan responder preguntas concretas y contrastar una hipótesis exp</t>
   </si>
   <si>
     <t>Realizar experimentos y tomar datos cuantitativos o cualitativos sobre fenómenos biológicos y geológicos utilizando los instrumentos, herramientas o técnicas adecuadas con correcci</t>
   </si>
@@ -2015,833 +2012,833 @@
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>262</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>265</v>
       </c>
       <c r="C4" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="E4" s="5" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="C6" s="5" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>276</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="5" t="s">
+      <c r="E8" s="5" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="5" t="s">
+      <c r="E9" s="5" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C2" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="F2" s="6" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>2.86</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>2.86</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>2.86</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>2.86</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>2.86</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>2.86</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>2.86</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>2.86</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>2.86</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>2.86</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>2.86</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>2.86</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>2.86</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>2.86</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>2.86</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>2.86</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>2.86</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>2.86</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>2.86</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>2.86</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>2.86</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>2.86</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>2.86</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>2.86</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>2.86</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>2.86</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>2.86</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>2.86</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>2.86</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>2.86</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>2.86</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>2.86</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>120</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>2.86</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
         <v>121</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>2.86</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>2.86</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <f>SUM(E3:E37)</f>
         <v>100.099999999999994</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AM31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AM31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39">
       <c r="A1" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="B1" s="6" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>61</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>63</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>65</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>67</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>69</v>
       </c>
@@ -2905,1393 +2902,1393 @@
       <c r="AD1" s="6" t="s">
         <v>109</v>
       </c>
       <c r="AE1" s="6" t="s">
         <v>111</v>
       </c>
       <c r="AF1" s="6" t="s">
         <v>113</v>
       </c>
       <c r="AG1" s="6" t="s">
         <v>115</v>
       </c>
       <c r="AH1" s="6" t="s">
         <v>117</v>
       </c>
       <c r="AI1" s="6" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" s="6" t="s">
         <v>121</v>
       </c>
       <c r="AK1" s="6" t="s">
         <v>123</v>
       </c>
       <c r="AL1" s="6" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="AM1" s="6" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:39">
       <c r="A2" s="5" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AK2),"")</f>
         <v/>
       </c>
       <c r="AM2" s="5"/>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" s="5" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AK3),"")</f>
         <v/>
       </c>
       <c r="AM3" s="5"/>
     </row>
     <row r="4" spans="1:39">
       <c r="A4" s="5" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AK4),"")</f>
         <v/>
       </c>
       <c r="AM4" s="5"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" s="5" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AK5),"")</f>
         <v/>
       </c>
       <c r="AM5" s="5"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" s="5" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AK6),"")</f>
         <v/>
       </c>
       <c r="AM6" s="5"/>
     </row>
     <row r="7" spans="1:39">
       <c r="A7" s="5" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AK7),"")</f>
         <v/>
       </c>
       <c r="AM7" s="5"/>
     </row>
     <row r="8" spans="1:39">
       <c r="A8" s="5" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AK8),"")</f>
         <v/>
       </c>
       <c r="AM8" s="5"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" s="5" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AK9),"")</f>
         <v/>
       </c>
       <c r="AM9" s="5"/>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" s="5" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AK10),"")</f>
         <v/>
       </c>
       <c r="AM10" s="5"/>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" s="5" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AK11),"")</f>
         <v/>
       </c>
       <c r="AM11" s="5"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" s="5" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AK12),"")</f>
         <v/>
       </c>
       <c r="AM12" s="5"/>
     </row>
     <row r="13" spans="1:39">
       <c r="A13" s="5" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AK13),"")</f>
         <v/>
       </c>
       <c r="AM13" s="5"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" s="5" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AK14),"")</f>
         <v/>
       </c>
       <c r="AM14" s="5"/>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" s="5" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AK15),"")</f>
         <v/>
       </c>
       <c r="AM15" s="5"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" s="5" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AK16),"")</f>
         <v/>
       </c>
       <c r="AM16" s="5"/>
     </row>
     <row r="17" spans="1:39">
       <c r="A17" s="5" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AK17),"")</f>
         <v/>
       </c>
       <c r="AM17" s="5"/>
     </row>
     <row r="18" spans="1:39">
       <c r="A18" s="5" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AK18),"")</f>
         <v/>
       </c>
       <c r="AM18" s="5"/>
     </row>
     <row r="19" spans="1:39">
       <c r="A19" s="5" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AK19),"")</f>
         <v/>
       </c>
       <c r="AM19" s="5"/>
     </row>
     <row r="20" spans="1:39">
       <c r="A20" s="5" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AK20),"")</f>
         <v/>
       </c>
       <c r="AM20" s="5"/>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" s="5" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AK21),"")</f>
         <v/>
       </c>
       <c r="AM21" s="5"/>
     </row>
     <row r="22" spans="1:39">
       <c r="A22" s="5" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AK22),"")</f>
         <v/>
       </c>
       <c r="AM22" s="5"/>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" s="5" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AK23),"")</f>
         <v/>
       </c>
       <c r="AM23" s="5"/>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" s="5" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AK24),"")</f>
         <v/>
       </c>
       <c r="AM24" s="5"/>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" s="5" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AK25),"")</f>
         <v/>
       </c>
       <c r="AM25" s="5"/>
     </row>
     <row r="26" spans="1:39">
       <c r="A26" s="5" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AK26),"")</f>
         <v/>
       </c>
       <c r="AM26" s="5"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" s="5" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AK27),"")</f>
         <v/>
       </c>
       <c r="AM27" s="5"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" s="5" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AK28),"")</f>
         <v/>
       </c>
       <c r="AM28" s="5"/>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" s="5" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AK29),"")</f>
         <v/>
       </c>
       <c r="AM29" s="5"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" s="5" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AK30),"")</f>
         <v/>
       </c>
       <c r="AM30" s="5"/>
     </row>
     <row r="31" spans="1:39">
       <c r="A31" s="5" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>